--- v3 (2026-07-01)
+++ v4 (2026-08-30)
@@ -12,231 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="10877-msk-2025-kazan-kazh..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
-[...179 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>30.08.2026</t>
   </si>
   <si>
     <t>31.08.2026</t>
   </si>
   <si>
     <t>01.09.2026</t>
   </si>
   <si>
     <t>02.09.2026</t>
   </si>
   <si>
     <t>03.09.2026</t>
   </si>
   <si>
     <t>04.09.2026</t>
   </si>
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>06.09.2026</t>
   </si>
   <si>
@@ -605,63 +425,63 @@
   <si>
     <t>14820 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>31810 RUB</t>
   </si>
   <si>
     <t>Ребёнок 3—11 лет на основном месте</t>
   </si>
   <si>
     <t>Ребёнок 3—11 лет на дополнительном месте</t>
   </si>
   <si>
     <t>12160 RUB</t>
   </si>
   <si>
     <t>2-м номер TWIN (номер с двумя раздельными кроватями)</t>
   </si>
   <si>
     <t>Джузеппе</t>
   </si>
   <si>
-    <t>20650 RUB</t>
+    <t>24150 RUB</t>
   </si>
   <si>
-    <t>24150 RUB</t>
+    <t>20650 RUB</t>
   </si>
   <si>
     <t>15160 RUB</t>
   </si>
   <si>
-    <t>28480 RUB</t>
+    <t>35140 RUB</t>
   </si>
   <si>
-    <t>35140 RUB</t>
+    <t>28480 RUB</t>
   </si>
   <si>
     <t>Гранд Отель Казань</t>
   </si>
   <si>
     <t>21980 RUB</t>
   </si>
   <si>
     <t>29140 RUB</t>
   </si>
   <si>
     <t>Биляр Палас Отель</t>
   </si>
   <si>
     <t>21650 RUB</t>
   </si>
   <si>
     <t>13490 RUB</t>
   </si>
   <si>
     <t>34140 RUB</t>
   </si>
   <si>
     <t>13160 RUB</t>
   </si>
@@ -782,51 +602,51 @@
   <si>
     <t>Индивидуальный трансфер "отель-аэропорт" (21:00-07:00)</t>
   </si>
   <si>
     <t>Экскурсия "Огни ночной Казани"</t>
   </si>
   <si>
     <t>1500 RUB</t>
   </si>
   <si>
     <t>Билет на "Колесо обозрения"</t>
   </si>
   <si>
     <t>500 RUB</t>
   </si>
   <si>
     <t>Чаепитие + Пешеходная экскурсия «КАЗАНСКИЙ АРБАТ» (по улице Баумана)</t>
   </si>
   <si>
     <t>750 RUB</t>
   </si>
   <si>
     <t>Примечение</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 01.07.2026 04:48, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 30.08.2026 10:34, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1168,54 +988,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:GC136"/>
+  <dimension ref="A1:DU136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A135" sqref="A135:GC135"/>
+      <selection activeCell="A135" sqref="A135:DU135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="81.265869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -1301,113 +1121,53 @@
     <col min="101" max="101" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="104" max="104" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="121" max="121" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="122" max="122" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="123" max="123" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="124" max="124" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="125" max="125" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="126" max="126" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...58 lines deleted...]
-    <col min="185" max="185" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:185">
+    <row r="1" spans="1:125">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1737,234 +1497,54 @@
       </c>
       <c r="DN1" s="1" t="s">
         <v>116</v>
       </c>
       <c r="DO1" s="1" t="s">
         <v>117</v>
       </c>
       <c r="DP1" s="1" t="s">
         <v>118</v>
       </c>
       <c r="DQ1" s="1" t="s">
         <v>119</v>
       </c>
       <c r="DR1" s="1" t="s">
         <v>120</v>
       </c>
       <c r="DS1" s="1" t="s">
         <v>121</v>
       </c>
       <c r="DT1" s="1" t="s">
         <v>122</v>
       </c>
       <c r="DU1" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="DV1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:125">
+      <c r="A2" s="2" t="s">
         <v>124</v>
-      </c>
-[...180 lines deleted...]
-        <v>184</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
@@ -2046,114 +1626,54 @@
       <c r="CW2" s="2"/>
       <c r="CX2" s="2"/>
       <c r="CY2" s="2"/>
       <c r="CZ2" s="2"/>
       <c r="DA2" s="2"/>
       <c r="DB2" s="2"/>
       <c r="DC2" s="2"/>
       <c r="DD2" s="2"/>
       <c r="DE2" s="2"/>
       <c r="DF2" s="2"/>
       <c r="DG2" s="2"/>
       <c r="DH2" s="2"/>
       <c r="DI2" s="2"/>
       <c r="DJ2" s="2"/>
       <c r="DK2" s="2"/>
       <c r="DL2" s="2"/>
       <c r="DM2" s="2"/>
       <c r="DN2" s="2"/>
       <c r="DO2" s="2"/>
       <c r="DP2" s="2"/>
       <c r="DQ2" s="2"/>
       <c r="DR2" s="2"/>
       <c r="DS2" s="2"/>
       <c r="DT2" s="2"/>
       <c r="DU2" s="2"/>
-      <c r="DV2" s="2"/>
-[...58 lines deleted...]
-      <c r="GC2" s="2"/>
     </row>
-    <row r="3" spans="1:185">
+    <row r="3" spans="1:125">
       <c r="A3" s="3" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -2235,2899 +1755,1939 @@
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="3"/>
       <c r="DC3" s="3"/>
       <c r="DD3" s="3"/>
       <c r="DE3" s="3"/>
       <c r="DF3" s="3"/>
       <c r="DG3" s="3"/>
       <c r="DH3" s="3"/>
       <c r="DI3" s="3"/>
       <c r="DJ3" s="3"/>
       <c r="DK3" s="3"/>
       <c r="DL3" s="3"/>
       <c r="DM3" s="3"/>
       <c r="DN3" s="3"/>
       <c r="DO3" s="3"/>
       <c r="DP3" s="3"/>
       <c r="DQ3" s="3"/>
       <c r="DR3" s="3"/>
       <c r="DS3" s="3"/>
       <c r="DT3" s="3"/>
       <c r="DU3" s="3"/>
-      <c r="DV3" s="3"/>
-[...58 lines deleted...]
-      <c r="GC3" s="3"/>
     </row>
-    <row r="4" spans="1:185">
+    <row r="4" spans="1:125">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="C4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="D4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="E4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="F4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="G4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="H4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="I4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="J4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="K4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="L4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="M4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="N4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="O4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="P4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Q4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="R4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="S4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="T4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="U4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="V4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="W4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="X4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Y4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Z4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AA4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AB4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AC4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AD4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AE4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AF4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AG4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AH4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AI4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AJ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AK4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AL4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AM4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AN4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AO4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AP4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AQ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AR4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AS4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AT4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AU4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AV4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AW4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AX4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AY4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AZ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BA4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BB4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BC4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BD4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BE4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BF4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BG4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BH4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BI4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BJ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BK4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BL4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BM4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BN4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BO4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BP4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BQ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BR4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BS4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BT4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BU4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BV4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BW4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BX4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BY4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BZ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CA4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CB4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CC4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CD4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CE4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CF4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CG4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CH4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CI4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CJ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CK4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CL4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CM4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CN4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CO4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CP4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CQ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CR4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CS4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CT4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CU4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CV4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CW4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CX4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CY4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CZ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DA4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DB4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DC4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DD4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DE4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DF4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DG4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DH4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DI4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DJ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DK4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DL4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DM4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DN4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DO4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DP4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DQ4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DR4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DS4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DT4" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DU4" t="s">
-        <v>187</v>
-[...179 lines deleted...]
-        <v>187</v>
+        <v>127</v>
       </c>
     </row>
-    <row r="5" spans="1:185">
+    <row r="5" spans="1:125">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="C5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="D5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="E5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="F5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="G5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="H5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="I5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="J5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="K5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="L5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="M5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="N5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="O5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="P5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Q5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="R5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="S5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="T5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="U5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="V5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="W5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="X5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Y5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Z5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AA5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AB5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AC5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AD5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AE5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AF5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AG5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AH5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AI5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AJ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AK5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AL5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AM5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AN5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AO5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AP5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AQ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AR5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AS5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AT5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AU5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AV5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AW5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AX5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AY5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AZ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BA5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BB5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BC5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BD5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BE5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BF5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BG5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BH5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BI5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BJ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BK5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BL5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BM5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BN5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BO5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BP5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BQ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BR5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BS5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BT5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BU5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BV5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BW5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BX5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BY5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BZ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CA5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CB5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CC5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CD5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CE5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CF5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CG5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CH5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CI5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CJ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CK5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CL5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CM5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CN5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CO5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CP5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CQ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CR5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CS5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CT5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CU5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CV5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CW5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CX5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CY5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CZ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DA5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DB5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DC5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DD5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DE5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DF5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DG5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DH5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DI5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DJ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DK5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DL5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DM5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DN5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DO5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DP5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DQ5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DR5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DS5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DT5" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DU5" t="s">
-        <v>189</v>
-[...179 lines deleted...]
-        <v>189</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="6" spans="1:185">
+    <row r="6" spans="1:125">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="B6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="C6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="D6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="E6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="F6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="G6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="H6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="I6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="J6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="K6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="L6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="M6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="N6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="O6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="P6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="Q6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="R6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="S6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="T6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="U6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="V6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="W6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="X6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="Y6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="Z6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AA6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AB6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AC6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AD6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AE6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AF6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AG6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AH6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AI6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AJ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AK6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AL6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AM6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AN6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AO6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AP6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AQ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AR6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AS6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AT6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AU6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AV6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AW6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AX6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AY6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="AZ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BA6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BB6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BC6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BD6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BE6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BF6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BG6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BH6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BI6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BJ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BK6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BL6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BM6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BN6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BO6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BP6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BQ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BR6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BS6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BT6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BU6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BV6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BW6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BX6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BY6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="BZ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CA6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CB6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CC6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CD6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CE6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CF6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CG6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CH6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CI6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CJ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CK6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CL6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CM6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CN6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CO6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CP6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CQ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CR6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CS6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CT6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CU6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CV6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CW6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CX6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CY6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="CZ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DA6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DB6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DC6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DD6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DE6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DF6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DG6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DH6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DI6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DJ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DK6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DL6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DM6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DN6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DO6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DP6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DQ6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DR6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DS6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DT6" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="DU6" t="s">
-        <v>191</v>
-[...179 lines deleted...]
-        <v>191</v>
+        <v>131</v>
       </c>
     </row>
-    <row r="7" spans="1:185">
+    <row r="7" spans="1:125">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="C7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="D7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="E7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="F7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="G7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="H7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="I7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="J7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="K7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="L7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="M7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="N7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="O7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="P7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Q7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="R7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="S7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="T7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="U7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="V7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="W7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="X7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Y7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Z7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AA7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AB7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AC7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AD7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AE7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AF7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AG7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AH7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AI7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AJ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AK7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AL7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AM7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AN7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AO7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AP7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AQ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AR7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AS7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AT7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AU7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AV7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AW7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AX7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AY7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AZ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BA7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BB7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BC7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BD7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BE7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BF7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BG7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BH7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BI7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BJ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BK7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BL7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BM7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BN7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BO7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BP7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BQ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BR7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BS7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BT7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BU7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BV7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BW7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BX7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BY7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BZ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CA7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CB7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CC7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CD7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CE7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CF7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CG7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CH7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CI7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CJ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CK7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CL7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CM7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CN7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CO7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CP7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CQ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CR7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CS7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CT7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CU7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CV7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CW7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CX7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CY7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CZ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DA7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DB7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DC7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DD7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DE7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DF7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DG7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DH7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DI7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DJ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DK7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DL7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DM7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DN7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DO7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DP7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DQ7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DR7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DS7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DT7" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DU7" t="s">
-        <v>187</v>
-[...179 lines deleted...]
-        <v>187</v>
+        <v>127</v>
       </c>
     </row>
-    <row r="8" spans="1:185">
+    <row r="8" spans="1:125">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="C8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="D8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="E8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="F8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="G8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="H8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="I8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="J8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="K8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="L8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="M8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="N8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="O8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="P8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Q8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="R8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="S8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="T8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="U8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="V8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="W8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="X8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Y8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Z8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AA8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AB8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AC8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AD8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AE8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AF8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AG8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AH8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AI8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AJ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AK8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AL8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AM8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AN8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AO8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AP8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AQ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AR8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AS8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AT8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AU8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AV8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AW8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AX8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AY8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AZ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BA8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BB8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BC8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BD8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BE8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BF8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BG8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BH8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BI8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BJ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BK8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BL8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BM8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BN8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BO8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BP8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BQ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BR8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BS8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BT8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BU8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BV8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BW8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BX8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BY8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BZ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CA8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CB8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CC8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CD8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CE8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CF8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CG8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CH8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CI8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CJ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CK8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CL8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CM8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CN8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CO8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CP8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CQ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CR8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CS8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CT8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CU8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CV8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CW8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CX8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CY8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CZ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DA8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DB8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DC8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DD8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DE8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DF8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DG8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DH8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DI8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DJ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DK8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DL8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DM8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DN8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DO8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DP8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DQ8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DR8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DS8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DT8" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DU8" t="s">
-        <v>194</v>
-[...179 lines deleted...]
-        <v>194</v>
+        <v>134</v>
       </c>
     </row>
-    <row r="9" spans="1:185">
+    <row r="9" spans="1:125">
       <c r="A9" s="3" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
@@ -5209,2340 +3769,1560 @@
       <c r="CW9" s="3"/>
       <c r="CX9" s="3"/>
       <c r="CY9" s="3"/>
       <c r="CZ9" s="3"/>
       <c r="DA9" s="3"/>
       <c r="DB9" s="3"/>
       <c r="DC9" s="3"/>
       <c r="DD9" s="3"/>
       <c r="DE9" s="3"/>
       <c r="DF9" s="3"/>
       <c r="DG9" s="3"/>
       <c r="DH9" s="3"/>
       <c r="DI9" s="3"/>
       <c r="DJ9" s="3"/>
       <c r="DK9" s="3"/>
       <c r="DL9" s="3"/>
       <c r="DM9" s="3"/>
       <c r="DN9" s="3"/>
       <c r="DO9" s="3"/>
       <c r="DP9" s="3"/>
       <c r="DQ9" s="3"/>
       <c r="DR9" s="3"/>
       <c r="DS9" s="3"/>
       <c r="DT9" s="3"/>
       <c r="DU9" s="3"/>
-      <c r="DV9" s="3"/>
-[...58 lines deleted...]
-      <c r="GC9" s="3"/>
     </row>
-    <row r="10" spans="1:185">
+    <row r="10" spans="1:125">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="C10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="D10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="E10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="F10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="G10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="H10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="I10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="J10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="K10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="L10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="M10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="N10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="O10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="P10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Q10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="R10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="S10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="T10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="U10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="V10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="W10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="X10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Y10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Z10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AA10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AB10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AC10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AD10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AE10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AF10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AG10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AH10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AI10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AJ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AK10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AL10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AM10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AN10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AO10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AP10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AQ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AR10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AS10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AT10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AU10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AV10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AW10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AX10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AY10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AZ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BA10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BB10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BC10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BD10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BE10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BF10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BG10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BH10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BI10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BJ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BK10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BL10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BM10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BN10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BO10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BP10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BQ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BR10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BS10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BT10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BU10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BV10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BW10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BX10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BY10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BZ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CA10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CB10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CC10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CD10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CE10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CF10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CG10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CH10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CI10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CJ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CK10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CL10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CM10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CN10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CO10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CP10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CQ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CR10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CS10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CT10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CU10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CV10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CW10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CX10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CY10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CZ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DA10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DB10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DC10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DD10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DE10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DF10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DG10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DH10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DI10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DJ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DK10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DL10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DM10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DN10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DO10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DP10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DQ10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DR10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DS10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DT10" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DU10" t="s">
-        <v>187</v>
-[...179 lines deleted...]
-        <v>187</v>
+        <v>127</v>
       </c>
     </row>
-    <row r="11" spans="1:185">
+    <row r="11" spans="1:125">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="C11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="D11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="E11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="F11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="G11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="H11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="I11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="J11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="K11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="L11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="M11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="N11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="O11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="P11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Q11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="R11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="S11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="T11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="U11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="V11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="W11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="X11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Y11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Z11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AA11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AB11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AC11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AD11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AE11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AF11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AG11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AH11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AI11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AJ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AK11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AL11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AM11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AN11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AO11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AP11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AQ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AR11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AS11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AT11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AU11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AV11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AW11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AX11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AY11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AZ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BA11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BB11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BC11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BD11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BE11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BF11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BG11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BH11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BI11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BJ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BK11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BL11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BM11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BN11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BO11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BP11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BQ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BR11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BS11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BT11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BU11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BV11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BW11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BX11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BY11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BZ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CA11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CB11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CC11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CD11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CE11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CF11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CG11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CH11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CI11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CJ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CK11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CL11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CM11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CN11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CO11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CP11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CQ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CR11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CS11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CT11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CU11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CV11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CW11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CX11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CY11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CZ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DA11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DB11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DC11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DD11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DE11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DF11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DG11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DH11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DI11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DJ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DK11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DL11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DM11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DN11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DO11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DP11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DQ11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DR11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DS11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DT11" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DU11" t="s">
-        <v>189</v>
-[...179 lines deleted...]
-        <v>189</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="12" spans="1:185">
+    <row r="12" spans="1:125">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="C12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="D12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="E12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="F12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="G12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="H12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="I12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="J12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="K12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="L12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="M12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="N12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="O12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="P12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Q12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="R12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="S12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="T12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="U12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="V12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="W12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="X12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Y12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="Z12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AA12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AB12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AC12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AD12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AE12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AF12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AG12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AH12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AI12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AJ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AK12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AL12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AM12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AN12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AO12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AP12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AQ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AR12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AS12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AT12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AU12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AV12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AW12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AX12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AY12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="AZ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BA12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BB12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BC12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BD12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BE12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BF12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BG12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BH12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BI12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BJ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BK12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BL12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BM12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BN12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BO12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BP12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BQ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BR12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BS12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BT12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BU12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BV12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BW12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BX12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BY12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="BZ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CA12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CB12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CC12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CD12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CE12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CF12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CG12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CH12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CI12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CJ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CK12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CL12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CM12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CN12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CO12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CP12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CQ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CR12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CS12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CT12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CU12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CV12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CW12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CX12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CY12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="CZ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DA12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DB12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DC12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DD12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DE12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DF12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DG12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DH12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DI12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DJ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DK12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DL12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DM12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DN12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DO12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DP12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DQ12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DR12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DS12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DT12" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="DU12" t="s">
-        <v>187</v>
-[...179 lines deleted...]
-        <v>187</v>
+        <v>127</v>
       </c>
     </row>
-    <row r="13" spans="1:185">
+    <row r="13" spans="1:125">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="C13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="D13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="E13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="F13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="G13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="H13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="I13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="J13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="K13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="L13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="M13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="N13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="O13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="P13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Q13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="R13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="S13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="T13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="U13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="V13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="W13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="X13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Y13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Z13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AA13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AB13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AC13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AD13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AE13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AF13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AG13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AH13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AI13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AJ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AK13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AL13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AM13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AN13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AO13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AP13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AQ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AR13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AS13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AT13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AU13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AV13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AW13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AX13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AY13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AZ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BA13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BB13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BC13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BD13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BE13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BF13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BG13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BH13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BI13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BJ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BK13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BL13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BM13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BN13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BO13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BP13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BQ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BR13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BS13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BT13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BU13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BV13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BW13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BX13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BY13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BZ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CA13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CB13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CC13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CD13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CE13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CF13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CG13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CH13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CI13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CJ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CK13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CL13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CM13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CN13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CO13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CP13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CQ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CR13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CS13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CT13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CU13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CV13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CW13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CX13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CY13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CZ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DA13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DB13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DC13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DD13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DE13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DF13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DG13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DH13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DI13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DJ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DK13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DL13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DM13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DN13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DO13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DP13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DQ13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DR13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DS13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DT13" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DU13" t="s">
-        <v>194</v>
-[...179 lines deleted...]
-        <v>194</v>
+        <v>134</v>
       </c>
     </row>
-    <row r="14" spans="1:185">
+    <row r="14" spans="1:125">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="4"/>
       <c r="X14" s="4"/>
       <c r="Y14" s="4"/>
@@ -7624,114 +5404,54 @@
       <c r="CW14" s="4"/>
       <c r="CX14" s="4"/>
       <c r="CY14" s="4"/>
       <c r="CZ14" s="4"/>
       <c r="DA14" s="4"/>
       <c r="DB14" s="4"/>
       <c r="DC14" s="4"/>
       <c r="DD14" s="4"/>
       <c r="DE14" s="4"/>
       <c r="DF14" s="4"/>
       <c r="DG14" s="4"/>
       <c r="DH14" s="4"/>
       <c r="DI14" s="4"/>
       <c r="DJ14" s="4"/>
       <c r="DK14" s="4"/>
       <c r="DL14" s="4"/>
       <c r="DM14" s="4"/>
       <c r="DN14" s="4"/>
       <c r="DO14" s="4"/>
       <c r="DP14" s="4"/>
       <c r="DQ14" s="4"/>
       <c r="DR14" s="4"/>
       <c r="DS14" s="4"/>
       <c r="DT14" s="4"/>
       <c r="DU14" s="4"/>
-      <c r="DV14" s="4"/>
-[...58 lines deleted...]
-      <c r="GC14" s="4"/>
     </row>
-    <row r="15" spans="1:185">
+    <row r="15" spans="1:125">
       <c r="A15" s="2" t="s">
-        <v>196</v>
+        <v>136</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
@@ -7813,114 +5533,54 @@
       <c r="CW15" s="2"/>
       <c r="CX15" s="2"/>
       <c r="CY15" s="2"/>
       <c r="CZ15" s="2"/>
       <c r="DA15" s="2"/>
       <c r="DB15" s="2"/>
       <c r="DC15" s="2"/>
       <c r="DD15" s="2"/>
       <c r="DE15" s="2"/>
       <c r="DF15" s="2"/>
       <c r="DG15" s="2"/>
       <c r="DH15" s="2"/>
       <c r="DI15" s="2"/>
       <c r="DJ15" s="2"/>
       <c r="DK15" s="2"/>
       <c r="DL15" s="2"/>
       <c r="DM15" s="2"/>
       <c r="DN15" s="2"/>
       <c r="DO15" s="2"/>
       <c r="DP15" s="2"/>
       <c r="DQ15" s="2"/>
       <c r="DR15" s="2"/>
       <c r="DS15" s="2"/>
       <c r="DT15" s="2"/>
       <c r="DU15" s="2"/>
-      <c r="DV15" s="2"/>
-[...58 lines deleted...]
-      <c r="GC15" s="2"/>
     </row>
-    <row r="16" spans="1:185">
+    <row r="16" spans="1:125">
       <c r="A16" s="3" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
@@ -8002,2899 +5662,1939 @@
       <c r="CW16" s="3"/>
       <c r="CX16" s="3"/>
       <c r="CY16" s="3"/>
       <c r="CZ16" s="3"/>
       <c r="DA16" s="3"/>
       <c r="DB16" s="3"/>
       <c r="DC16" s="3"/>
       <c r="DD16" s="3"/>
       <c r="DE16" s="3"/>
       <c r="DF16" s="3"/>
       <c r="DG16" s="3"/>
       <c r="DH16" s="3"/>
       <c r="DI16" s="3"/>
       <c r="DJ16" s="3"/>
       <c r="DK16" s="3"/>
       <c r="DL16" s="3"/>
       <c r="DM16" s="3"/>
       <c r="DN16" s="3"/>
       <c r="DO16" s="3"/>
       <c r="DP16" s="3"/>
       <c r="DQ16" s="3"/>
       <c r="DR16" s="3"/>
       <c r="DS16" s="3"/>
       <c r="DT16" s="3"/>
       <c r="DU16" s="3"/>
-      <c r="DV16" s="3"/>
-[...58 lines deleted...]
-      <c r="GC16" s="3"/>
     </row>
-    <row r="17" spans="1:185">
+    <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B17" t="s">
-        <v>197</v>
+        <v>137</v>
       </c>
       <c r="C17" t="s">
-        <v>197</v>
+        <v>137</v>
       </c>
       <c r="D17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="E17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="F17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="G17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="H17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="I17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="J17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="K17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="L17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="M17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="N17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="O17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="P17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Q17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="R17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="S17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="T17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="U17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="V17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="W17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="X17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Y17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Z17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AA17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AB17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AC17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AD17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AE17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AF17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AG17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AH17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AI17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AJ17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AK17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AL17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AM17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AN17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AO17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AP17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AQ17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AR17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AS17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AT17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AU17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AV17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AW17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AX17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AY17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AZ17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BA17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BB17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BC17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BD17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BE17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BF17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BG17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BH17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BI17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BJ17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BK17" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BL17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BM17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BN17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BO17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BP17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BQ17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BR17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BS17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BT17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BU17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BV17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BW17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BX17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BY17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BZ17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CA17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CB17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CC17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CD17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CE17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CF17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CG17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CH17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CI17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CJ17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CK17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CL17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CM17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CN17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CO17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CP17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CQ17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CR17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CS17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CT17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CU17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CV17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CW17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CX17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CY17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CZ17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DA17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DB17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DC17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DD17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DE17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DF17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DG17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DH17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DI17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DJ17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DK17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DL17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DM17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DN17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DO17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DP17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DQ17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DR17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DS17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DT17" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DU17" t="s">
-        <v>197</v>
-[...179 lines deleted...]
-        <v>197</v>
+        <v>138</v>
       </c>
     </row>
-    <row r="18" spans="1:185">
+    <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="C18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="D18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="E18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="F18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="G18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="H18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="I18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="J18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="K18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="L18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="M18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="O18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="P18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="Q18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="R18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="S18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="T18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="U18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="V18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="W18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="X18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="Y18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="Z18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AA18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AB18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AC18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AD18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AE18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AF18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AG18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AH18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AI18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AJ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AK18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AL18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AM18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AN18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AO18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AP18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AQ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AR18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AS18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AT18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AU18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AV18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AW18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AX18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AY18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="AZ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BA18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BB18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BC18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BD18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BE18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BF18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BG18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BH18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BI18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BJ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BK18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BL18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BM18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BN18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BO18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BP18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BQ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BR18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BS18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BT18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BU18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BV18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BW18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BX18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BY18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="BZ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CA18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CB18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CC18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CD18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CE18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CF18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CG18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CH18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CI18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CJ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CK18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CL18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CM18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CN18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CO18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CP18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CQ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CR18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CS18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CT18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CU18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CV18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CW18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CX18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CY18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="CZ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DA18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DB18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DC18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DD18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DE18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DF18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DG18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DH18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DI18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DJ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DK18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DL18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DM18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DN18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DO18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DP18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DQ18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DR18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DS18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DT18" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="DU18" t="s">
-        <v>199</v>
-[...179 lines deleted...]
-        <v>199</v>
+        <v>139</v>
       </c>
     </row>
-    <row r="19" spans="1:185">
+    <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="B19" t="s">
-        <v>200</v>
+        <v>140</v>
       </c>
       <c r="C19" t="s">
-        <v>200</v>
+        <v>140</v>
       </c>
       <c r="D19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="E19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="F19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="G19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="H19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="I19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="J19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="K19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="L19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="M19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="N19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="O19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="P19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="Q19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="R19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="S19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="T19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="U19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="V19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="W19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="X19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="Y19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="Z19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AA19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AB19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AC19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AD19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AE19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AF19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AG19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AH19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AI19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AJ19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AK19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AL19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AM19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AN19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AO19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AP19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AQ19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AR19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AS19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AT19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AU19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AV19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AW19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AX19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AY19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="AZ19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BA19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BB19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BC19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BD19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BE19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BF19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BG19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BH19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BI19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BJ19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BK19" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="BL19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BM19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BN19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BO19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BP19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BQ19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BR19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BS19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BT19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BU19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BV19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BW19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BX19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BY19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="BZ19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CA19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CB19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CC19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CD19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CE19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CF19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CG19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CH19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CI19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CJ19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CK19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CL19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CM19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CN19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CO19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CP19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CQ19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CR19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CS19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CT19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CU19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CV19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CW19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CX19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CY19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CZ19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DA19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DB19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DC19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DD19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DE19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DF19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DG19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DH19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DI19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DJ19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DK19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DL19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DM19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DN19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DO19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DP19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DQ19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DR19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DS19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DT19" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DU19" t="s">
-        <v>200</v>
-[...179 lines deleted...]
-        <v>200</v>
+        <v>141</v>
       </c>
     </row>
-    <row r="20" spans="1:185">
+    <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B20" t="s">
-        <v>197</v>
+        <v>137</v>
       </c>
       <c r="C20" t="s">
-        <v>197</v>
+        <v>137</v>
       </c>
       <c r="D20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="E20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="F20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="G20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="H20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="I20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="J20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="K20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="L20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="M20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="N20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="O20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="P20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Q20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="R20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="S20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="T20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="U20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="V20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="W20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="X20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Y20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Z20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AA20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AB20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AC20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AD20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AE20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AF20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AG20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AH20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AI20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AJ20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AK20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AL20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AM20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AN20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AO20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AP20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AQ20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AR20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AS20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AT20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AU20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AV20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AW20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AX20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AY20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AZ20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BA20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BB20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BC20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BD20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BE20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BF20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BG20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BH20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BI20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BJ20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BK20" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BL20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BM20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BN20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BO20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BP20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BQ20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BR20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BS20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BT20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BU20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BV20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BW20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BX20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BY20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BZ20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CA20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CB20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CC20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CD20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CE20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CF20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CG20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CH20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CI20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CJ20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CK20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CL20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CM20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CN20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CO20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CP20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CQ20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CR20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CS20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CT20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CU20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CV20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CW20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CX20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CY20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CZ20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DA20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DB20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DC20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DD20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DE20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DF20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DG20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DH20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DI20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DJ20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DK20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DL20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DM20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DN20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DO20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DP20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DQ20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DR20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DS20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DT20" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DU20" t="s">
-        <v>197</v>
-[...179 lines deleted...]
-        <v>197</v>
+        <v>138</v>
       </c>
     </row>
-    <row r="21" spans="1:185">
+    <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="C21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="D21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="E21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="F21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="G21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="H21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="I21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="J21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="K21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="L21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="M21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="N21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="O21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="P21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Q21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="R21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="S21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="T21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="U21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="V21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="W21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="X21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Y21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Z21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AA21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AB21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AC21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AD21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AE21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AF21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AG21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AH21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AI21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AJ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AK21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AL21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AM21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AN21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AO21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AP21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AQ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AR21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AS21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AT21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AU21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AV21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AW21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AX21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AY21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AZ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BA21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BB21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BC21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BD21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BE21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BF21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BG21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BH21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BI21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BJ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BK21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BL21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BM21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BN21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BO21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BP21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BQ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BR21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BS21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BT21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BU21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BV21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BW21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BX21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BY21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BZ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CA21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CB21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CC21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CD21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CE21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CF21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CG21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CH21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CI21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CJ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CK21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CL21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CM21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CN21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CO21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CP21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CQ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CR21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CS21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CT21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CU21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CV21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CW21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CX21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CY21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CZ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DA21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DB21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DC21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DD21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DE21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DF21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DG21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DH21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DI21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DJ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DK21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DL21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DM21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DN21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DO21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DP21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DQ21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DR21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DS21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DT21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DU21" t="s">
-        <v>189</v>
-[...179 lines deleted...]
-        <v>189</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="22" spans="1:185">
+    <row r="22" spans="1:125">
       <c r="A22" s="3" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
@@ -10976,1226 +7676,806 @@
       <c r="CW22" s="3"/>
       <c r="CX22" s="3"/>
       <c r="CY22" s="3"/>
       <c r="CZ22" s="3"/>
       <c r="DA22" s="3"/>
       <c r="DB22" s="3"/>
       <c r="DC22" s="3"/>
       <c r="DD22" s="3"/>
       <c r="DE22" s="3"/>
       <c r="DF22" s="3"/>
       <c r="DG22" s="3"/>
       <c r="DH22" s="3"/>
       <c r="DI22" s="3"/>
       <c r="DJ22" s="3"/>
       <c r="DK22" s="3"/>
       <c r="DL22" s="3"/>
       <c r="DM22" s="3"/>
       <c r="DN22" s="3"/>
       <c r="DO22" s="3"/>
       <c r="DP22" s="3"/>
       <c r="DQ22" s="3"/>
       <c r="DR22" s="3"/>
       <c r="DS22" s="3"/>
       <c r="DT22" s="3"/>
       <c r="DU22" s="3"/>
-      <c r="DV22" s="3"/>
-[...58 lines deleted...]
-      <c r="GC22" s="3"/>
     </row>
-    <row r="23" spans="1:185">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B23" t="s">
-        <v>197</v>
+        <v>137</v>
       </c>
       <c r="C23" t="s">
-        <v>197</v>
+        <v>137</v>
       </c>
       <c r="D23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="E23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="F23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="G23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="H23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="I23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="J23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="K23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="L23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="M23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="N23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="O23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="P23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Q23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="R23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="S23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="T23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="U23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="V23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="W23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="X23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Y23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Z23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AA23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AB23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AC23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AD23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AE23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AF23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AG23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AH23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AI23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AJ23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AK23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AL23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AM23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AN23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AO23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AP23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AQ23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AR23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AS23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AT23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AU23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AV23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AW23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AX23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AY23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AZ23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BA23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BB23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BC23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BD23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BE23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BF23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BG23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BH23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BI23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BJ23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BK23" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BL23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BM23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BN23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BO23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BP23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BQ23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BR23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BS23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BT23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BU23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BV23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BW23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BX23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BY23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BZ23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CA23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CB23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CC23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CD23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CE23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CF23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CG23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CH23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CI23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CJ23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CK23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CL23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CM23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CN23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CO23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CP23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CQ23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CR23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CS23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CT23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CU23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CV23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CW23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CX23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CY23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CZ23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DA23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DB23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DC23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DD23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DE23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DF23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DG23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DH23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DI23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DJ23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DK23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DL23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DM23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DN23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DO23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DP23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DQ23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DR23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DS23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DT23" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DU23" t="s">
-        <v>197</v>
-[...179 lines deleted...]
-        <v>197</v>
+        <v>138</v>
       </c>
     </row>
-    <row r="24" spans="1:185">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B24" t="s">
-        <v>197</v>
+        <v>137</v>
       </c>
       <c r="C24" t="s">
-        <v>197</v>
+        <v>137</v>
       </c>
       <c r="D24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="E24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="F24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="G24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="H24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="I24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="J24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="K24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="L24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="M24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="N24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="O24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="P24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Q24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="R24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="S24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="T24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="U24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="V24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="W24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="X24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Y24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="Z24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AA24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AB24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AC24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AD24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AE24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AF24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AG24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AH24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AI24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AJ24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AK24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AL24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AM24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AN24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AO24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AP24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AQ24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AR24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AS24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AT24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AU24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AV24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AW24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AX24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AY24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="AZ24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BA24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BB24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BC24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BD24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BE24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BF24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BG24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BH24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BI24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BJ24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BK24" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="BL24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BM24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BN24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BO24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BP24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BQ24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BR24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BS24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BT24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BU24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BV24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BW24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BX24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BY24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="BZ24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CA24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CB24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CC24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CD24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CE24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CF24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CG24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CH24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CI24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CJ24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CK24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CL24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CM24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CN24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CO24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CP24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CQ24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CR24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CS24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CT24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CU24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CV24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CW24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CX24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CY24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="CZ24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DA24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DB24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DC24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DD24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DE24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DF24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DG24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DH24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DI24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DJ24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DK24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DL24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DM24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DN24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DO24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DP24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DQ24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DR24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DS24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DT24" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="DU24" t="s">
-        <v>197</v>
-[...179 lines deleted...]
-        <v>197</v>
+        <v>138</v>
       </c>
     </row>
-    <row r="25" spans="1:185">
+    <row r="25" spans="1:125">
       <c r="A25" s="4"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
       <c r="X25" s="4"/>
       <c r="Y25" s="4"/>
@@ -12277,114 +8557,54 @@
       <c r="CW25" s="4"/>
       <c r="CX25" s="4"/>
       <c r="CY25" s="4"/>
       <c r="CZ25" s="4"/>
       <c r="DA25" s="4"/>
       <c r="DB25" s="4"/>
       <c r="DC25" s="4"/>
       <c r="DD25" s="4"/>
       <c r="DE25" s="4"/>
       <c r="DF25" s="4"/>
       <c r="DG25" s="4"/>
       <c r="DH25" s="4"/>
       <c r="DI25" s="4"/>
       <c r="DJ25" s="4"/>
       <c r="DK25" s="4"/>
       <c r="DL25" s="4"/>
       <c r="DM25" s="4"/>
       <c r="DN25" s="4"/>
       <c r="DO25" s="4"/>
       <c r="DP25" s="4"/>
       <c r="DQ25" s="4"/>
       <c r="DR25" s="4"/>
       <c r="DS25" s="4"/>
       <c r="DT25" s="4"/>
       <c r="DU25" s="4"/>
-      <c r="DV25" s="4"/>
-[...58 lines deleted...]
-      <c r="GC25" s="4"/>
     </row>
-    <row r="26" spans="1:185">
+    <row r="26" spans="1:125">
       <c r="A26" s="2" t="s">
-        <v>202</v>
+        <v>142</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
@@ -12466,114 +8686,54 @@
       <c r="CW26" s="2"/>
       <c r="CX26" s="2"/>
       <c r="CY26" s="2"/>
       <c r="CZ26" s="2"/>
       <c r="DA26" s="2"/>
       <c r="DB26" s="2"/>
       <c r="DC26" s="2"/>
       <c r="DD26" s="2"/>
       <c r="DE26" s="2"/>
       <c r="DF26" s="2"/>
       <c r="DG26" s="2"/>
       <c r="DH26" s="2"/>
       <c r="DI26" s="2"/>
       <c r="DJ26" s="2"/>
       <c r="DK26" s="2"/>
       <c r="DL26" s="2"/>
       <c r="DM26" s="2"/>
       <c r="DN26" s="2"/>
       <c r="DO26" s="2"/>
       <c r="DP26" s="2"/>
       <c r="DQ26" s="2"/>
       <c r="DR26" s="2"/>
       <c r="DS26" s="2"/>
       <c r="DT26" s="2"/>
       <c r="DU26" s="2"/>
-      <c r="DV26" s="2"/>
-[...58 lines deleted...]
-      <c r="GC26" s="2"/>
     </row>
-    <row r="27" spans="1:185">
+    <row r="27" spans="1:125">
       <c r="A27" s="3" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="3"/>
@@ -12655,2899 +8815,1939 @@
       <c r="CW27" s="3"/>
       <c r="CX27" s="3"/>
       <c r="CY27" s="3"/>
       <c r="CZ27" s="3"/>
       <c r="DA27" s="3"/>
       <c r="DB27" s="3"/>
       <c r="DC27" s="3"/>
       <c r="DD27" s="3"/>
       <c r="DE27" s="3"/>
       <c r="DF27" s="3"/>
       <c r="DG27" s="3"/>
       <c r="DH27" s="3"/>
       <c r="DI27" s="3"/>
       <c r="DJ27" s="3"/>
       <c r="DK27" s="3"/>
       <c r="DL27" s="3"/>
       <c r="DM27" s="3"/>
       <c r="DN27" s="3"/>
       <c r="DO27" s="3"/>
       <c r="DP27" s="3"/>
       <c r="DQ27" s="3"/>
       <c r="DR27" s="3"/>
       <c r="DS27" s="3"/>
       <c r="DT27" s="3"/>
       <c r="DU27" s="3"/>
-      <c r="DV27" s="3"/>
-[...58 lines deleted...]
-      <c r="GC27" s="3"/>
     </row>
-    <row r="28" spans="1:185">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="C28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="D28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="E28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="F28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="G28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="H28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="I28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="J28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="K28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="L28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="M28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="N28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="O28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="P28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Q28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="R28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="S28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="T28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="U28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="V28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="W28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="X28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Y28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Z28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AA28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AB28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AC28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AD28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AE28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AF28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AG28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AH28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AI28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AJ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AK28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AL28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AM28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AN28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AO28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AP28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AQ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AR28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AS28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AT28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AU28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AV28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AW28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AX28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AY28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AZ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BA28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BB28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BC28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BD28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BE28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BF28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BG28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BH28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BI28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BJ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BK28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BL28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BM28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BN28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BO28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BP28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BQ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BR28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BS28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BT28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BU28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BV28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BW28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BX28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BY28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BZ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CA28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CB28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CC28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CD28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CE28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CF28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CG28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CH28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CI28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CJ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CK28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CL28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CM28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CN28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CO28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CP28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CQ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CR28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CS28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CT28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CU28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CV28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CW28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CX28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CY28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CZ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DA28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DB28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DC28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DD28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DE28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DF28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DG28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DH28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DI28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DJ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DK28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DL28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DM28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DN28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DO28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DP28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DQ28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DR28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DS28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DT28" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DU28" t="s">
-        <v>203</v>
-[...179 lines deleted...]
-        <v>203</v>
+        <v>143</v>
       </c>
     </row>
-    <row r="29" spans="1:185">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="C29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="D29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="E29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="F29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="G29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="I29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="J29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="K29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="L29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="M29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="N29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="O29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="P29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Q29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="R29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="S29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="T29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="U29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="V29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="W29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="X29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Y29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Z29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AA29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AB29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AC29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AD29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AE29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AF29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AG29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AH29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AI29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AJ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AK29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AL29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AM29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AN29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AO29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AP29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AQ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AR29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AS29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AT29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AU29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AV29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AW29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AX29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AY29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AZ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BA29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BB29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BC29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BD29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BE29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BF29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BG29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BH29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BI29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BJ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BK29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BL29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BM29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BN29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BO29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BP29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BQ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BR29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BS29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BT29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BU29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BV29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BW29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BX29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BY29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BZ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CA29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CB29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CC29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CD29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CE29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CF29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CG29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CH29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CI29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CJ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CK29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CL29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CM29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CN29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CO29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CP29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CQ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CR29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CS29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CT29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CU29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CV29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CW29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CX29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CY29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CZ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DA29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DB29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DC29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DD29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DE29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DF29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DG29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DH29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DI29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DJ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DK29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DL29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DM29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DN29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DO29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DP29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DQ29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DR29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DS29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DT29" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DU29" t="s">
-        <v>189</v>
-[...179 lines deleted...]
-        <v>189</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="30" spans="1:185">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="C30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="D30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="E30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="F30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="G30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="H30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="I30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="J30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="K30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="L30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="M30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="N30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="O30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="P30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="Q30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="R30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="S30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="T30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="U30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="V30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="W30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="X30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="Y30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="Z30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AA30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AB30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AC30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AD30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AE30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AF30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AG30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AH30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AI30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AJ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AK30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AL30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AM30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AN30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AO30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AP30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AQ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AR30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AS30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AT30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AU30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AV30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AW30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AX30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AY30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="AZ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BA30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BB30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BC30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BD30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BE30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BF30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BG30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BH30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BI30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BJ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BK30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BL30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BM30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BN30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BO30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BP30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BQ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BR30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BS30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BT30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BU30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BV30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BW30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BX30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BY30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="BZ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CA30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CB30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CC30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CD30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CE30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CF30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CG30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CH30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CI30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CJ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CK30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CL30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CM30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CN30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CO30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CP30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CQ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CR30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CS30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CT30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CU30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CV30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CW30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CX30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CY30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="CZ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DA30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DB30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DC30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DD30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DE30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DF30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DG30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DH30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DI30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DJ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DK30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DL30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DM30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DN30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DO30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DP30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DQ30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DR30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DS30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DT30" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="DU30" t="s">
-        <v>204</v>
-[...179 lines deleted...]
-        <v>204</v>
+        <v>144</v>
       </c>
     </row>
-    <row r="31" spans="1:185">
+    <row r="31" spans="1:125">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="C31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="D31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="E31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="F31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="G31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="H31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="I31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="J31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="K31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="L31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="M31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="N31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="O31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="P31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Q31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="R31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="S31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="T31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="U31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="V31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="W31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="X31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Y31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Z31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AA31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AB31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AC31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AD31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AE31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AF31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AG31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AH31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AI31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AJ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AK31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AL31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AM31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AN31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AO31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AP31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AQ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AR31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AS31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AT31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AU31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AV31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AW31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AX31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AY31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AZ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BA31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BB31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BC31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BD31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BE31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BF31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BG31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BH31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BI31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BJ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BK31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BL31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BM31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BN31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BO31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BP31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BQ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BR31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BS31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BT31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BU31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BV31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BW31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BX31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BY31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BZ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CA31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CB31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CC31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CD31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CE31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CF31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CG31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CH31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CI31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CJ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CK31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CL31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CM31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CN31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CO31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CP31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CQ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CR31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CS31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CT31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CU31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CV31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CW31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CX31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CY31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CZ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DA31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DB31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DC31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DD31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DE31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DF31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DG31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DH31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DI31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DJ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DK31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DL31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DM31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DN31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DO31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DP31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DQ31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DR31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DS31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DT31" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DU31" t="s">
-        <v>203</v>
-[...179 lines deleted...]
-        <v>203</v>
+        <v>143</v>
       </c>
     </row>
-    <row r="32" spans="1:185">
+    <row r="32" spans="1:125">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="C32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="E32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="F32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="G32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="I32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="J32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="K32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="L32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="M32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="N32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="O32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="P32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Q32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="R32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="S32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="T32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="U32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="V32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="W32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="X32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Y32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Z32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AA32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AB32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AC32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AD32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AE32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AF32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AG32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AH32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AI32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AJ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AK32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AL32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AM32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AN32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AO32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AP32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AQ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AR32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AS32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AT32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AU32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AV32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AW32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AX32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AY32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AZ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BA32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BB32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BC32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BD32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BE32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BF32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BG32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BH32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BI32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BJ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BK32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BL32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BM32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BN32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BO32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BP32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BQ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BR32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BS32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BT32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BU32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BV32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BW32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BX32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BY32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BZ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CA32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CB32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CC32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CD32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CE32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CF32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CG32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CH32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CI32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CJ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CK32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CL32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CM32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CN32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CO32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CP32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CQ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CR32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CS32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CT32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CU32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CV32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CW32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CX32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CY32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CZ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DA32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DB32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DC32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DD32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DE32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DF32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DG32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DH32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DI32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DJ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DK32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DL32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DM32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DN32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DO32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DP32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DQ32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DR32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DS32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DT32" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DU32" t="s">
-        <v>194</v>
-[...179 lines deleted...]
-        <v>194</v>
+        <v>134</v>
       </c>
     </row>
-    <row r="33" spans="1:185">
+    <row r="33" spans="1:125">
       <c r="A33" s="3" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
       <c r="W33" s="3"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
@@ -15629,2340 +10829,1560 @@
       <c r="CW33" s="3"/>
       <c r="CX33" s="3"/>
       <c r="CY33" s="3"/>
       <c r="CZ33" s="3"/>
       <c r="DA33" s="3"/>
       <c r="DB33" s="3"/>
       <c r="DC33" s="3"/>
       <c r="DD33" s="3"/>
       <c r="DE33" s="3"/>
       <c r="DF33" s="3"/>
       <c r="DG33" s="3"/>
       <c r="DH33" s="3"/>
       <c r="DI33" s="3"/>
       <c r="DJ33" s="3"/>
       <c r="DK33" s="3"/>
       <c r="DL33" s="3"/>
       <c r="DM33" s="3"/>
       <c r="DN33" s="3"/>
       <c r="DO33" s="3"/>
       <c r="DP33" s="3"/>
       <c r="DQ33" s="3"/>
       <c r="DR33" s="3"/>
       <c r="DS33" s="3"/>
       <c r="DT33" s="3"/>
       <c r="DU33" s="3"/>
-      <c r="DV33" s="3"/>
-[...58 lines deleted...]
-      <c r="GC33" s="3"/>
     </row>
-    <row r="34" spans="1:185">
+    <row r="34" spans="1:125">
       <c r="A34" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="C34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="E34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="F34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="G34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="I34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="J34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="K34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="L34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="M34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="N34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="O34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="P34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Q34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="R34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="S34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="T34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="U34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="V34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="W34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="X34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Y34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Z34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AA34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AB34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AC34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AD34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AE34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AF34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AG34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AH34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AI34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AJ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AK34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AL34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AM34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AN34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AO34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AP34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AQ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AR34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AS34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AT34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AU34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AV34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AW34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AX34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AY34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AZ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BA34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BB34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BC34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BD34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BE34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BF34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BG34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BH34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BI34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BJ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BK34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BL34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BM34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BN34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BO34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BP34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BQ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BR34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BS34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BT34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BU34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BV34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BW34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BX34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BY34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BZ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CA34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CB34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CC34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CD34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CE34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CF34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CG34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CH34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CI34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CJ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CK34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CL34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CM34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CN34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CO34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CP34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CQ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CR34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CS34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CT34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CU34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CV34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CW34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CX34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CY34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CZ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DA34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DB34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DC34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DD34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DE34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DF34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DG34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DH34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DI34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DJ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DK34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DL34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DM34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DN34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DO34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DP34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DQ34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DR34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DS34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DT34" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DU34" t="s">
-        <v>203</v>
-[...179 lines deleted...]
-        <v>203</v>
+        <v>143</v>
       </c>
     </row>
-    <row r="35" spans="1:185">
+    <row r="35" spans="1:125">
       <c r="A35" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="C35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="D35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="E35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="F35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="G35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="H35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="I35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="J35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="K35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="L35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="M35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="N35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="O35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="P35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Q35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="R35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="S35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="T35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="U35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="V35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="W35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="X35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Y35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="Z35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AA35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AB35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AC35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AD35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AE35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AF35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AG35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AH35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AI35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AJ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AK35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AL35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AM35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AN35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AO35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AP35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AQ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AR35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AS35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AT35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AU35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AV35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AW35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AX35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AY35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AZ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BA35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BB35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BC35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BD35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BE35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BF35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BG35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BH35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BI35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BJ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BK35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BL35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BM35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BN35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BO35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BP35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BQ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BR35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BS35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BT35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BU35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BV35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BW35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BX35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BY35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="BZ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CA35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CB35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CC35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CD35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CE35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CF35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CG35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CH35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CI35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CJ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CK35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CL35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CM35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CN35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CO35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CP35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CQ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CR35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CS35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CT35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CU35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CV35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CW35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CX35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CY35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="CZ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DA35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DB35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DC35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DD35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DE35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DF35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DG35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DH35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DI35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DJ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DK35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DL35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DM35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DN35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DO35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DP35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DQ35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DR35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DS35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DT35" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="DU35" t="s">
-        <v>189</v>
-[...179 lines deleted...]
-        <v>189</v>
+        <v>129</v>
       </c>
     </row>
-    <row r="36" spans="1:185">
+    <row r="36" spans="1:125">
       <c r="A36" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="C36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="D36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="E36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="F36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="G36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="H36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="I36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="J36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="K36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="L36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="M36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="N36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="O36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="P36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Q36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="R36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="S36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="T36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="U36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="V36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="W36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="X36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Y36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="Z36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AA36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AB36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AC36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AD36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AE36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AF36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AG36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AH36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AI36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AJ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AK36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AL36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AM36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AN36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AO36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AP36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AQ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AR36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AS36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AT36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AU36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AV36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AW36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AX36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AY36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="AZ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BA36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BB36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BC36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BD36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BE36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BF36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BG36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BH36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BI36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BJ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BK36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BL36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BM36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BN36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BO36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BP36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BQ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BR36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BS36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BT36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BU36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BV36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BW36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BX36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BY36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="BZ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CA36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CB36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CC36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CD36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CE36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CF36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CG36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CH36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CI36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CJ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CK36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CL36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CM36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CN36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CO36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CP36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CQ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CR36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CS36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CT36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CU36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CV36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CW36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CX36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CY36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="CZ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DA36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DB36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DC36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DD36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DE36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DF36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DG36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DH36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DI36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DJ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DK36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DL36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DM36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DN36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DO36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DP36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DQ36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DR36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DS36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DT36" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="DU36" t="s">
-        <v>203</v>
-[...179 lines deleted...]
-        <v>203</v>
+        <v>143</v>
       </c>
     </row>
-    <row r="37" spans="1:185">
+    <row r="37" spans="1:125">
       <c r="A37" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="C37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="E37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="F37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="G37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="H37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="I37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="J37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="K37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="L37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="M37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="N37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="O37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="P37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Q37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="R37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="S37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="T37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="U37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="V37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="W37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="X37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Y37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="Z37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AA37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AB37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AC37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AD37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AE37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AF37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AG37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AH37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AI37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AJ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AK37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AL37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AM37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AN37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AO37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AP37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AQ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AR37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AS37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AT37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AU37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AV37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AW37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AX37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AY37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="AZ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BA37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BB37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BC37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BD37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BE37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BF37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BG37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BH37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BI37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BJ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BK37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BL37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BM37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BN37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BO37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BP37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BQ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BR37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BS37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BT37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BU37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BV37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BW37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BX37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BY37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="BZ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CA37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CB37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CC37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CD37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CE37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CF37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CG37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CH37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CI37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CJ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CK37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CL37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CM37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CN37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CO37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CP37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CQ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CR37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CS37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CT37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CU37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CV37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CW37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CX37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CY37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="CZ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DA37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DB37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DC37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DD37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DE37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DF37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DG37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DH37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DI37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DJ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DK37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DL37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DM37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DN37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DO37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DP37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DQ37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DR37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DS37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DT37" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="DU37" t="s">
-        <v>194</v>
-[...179 lines deleted...]
-        <v>194</v>
+        <v>134</v>
       </c>
     </row>
-    <row r="38" spans="1:185">
+    <row r="38" spans="1:125">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="4"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
@@ -18044,114 +12464,54 @@
       <c r="CW38" s="4"/>
       <c r="CX38" s="4"/>
       <c r="CY38" s="4"/>
       <c r="CZ38" s="4"/>
       <c r="DA38" s="4"/>
       <c r="DB38" s="4"/>
       <c r="DC38" s="4"/>
       <c r="DD38" s="4"/>
       <c r="DE38" s="4"/>
       <c r="DF38" s="4"/>
       <c r="DG38" s="4"/>
       <c r="DH38" s="4"/>
       <c r="DI38" s="4"/>
       <c r="DJ38" s="4"/>
       <c r="DK38" s="4"/>
       <c r="DL38" s="4"/>
       <c r="DM38" s="4"/>
       <c r="DN38" s="4"/>
       <c r="DO38" s="4"/>
       <c r="DP38" s="4"/>
       <c r="DQ38" s="4"/>
       <c r="DR38" s="4"/>
       <c r="DS38" s="4"/>
       <c r="DT38" s="4"/>
       <c r="DU38" s="4"/>
-      <c r="DV38" s="4"/>
-[...58 lines deleted...]
-      <c r="GC38" s="4"/>
     </row>
-    <row r="39" spans="1:185">
+    <row r="39" spans="1:125">
       <c r="A39" s="2" t="s">
-        <v>205</v>
+        <v>145</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
@@ -18233,114 +12593,54 @@
       <c r="CW39" s="2"/>
       <c r="CX39" s="2"/>
       <c r="CY39" s="2"/>
       <c r="CZ39" s="2"/>
       <c r="DA39" s="2"/>
       <c r="DB39" s="2"/>
       <c r="DC39" s="2"/>
       <c r="DD39" s="2"/>
       <c r="DE39" s="2"/>
       <c r="DF39" s="2"/>
       <c r="DG39" s="2"/>
       <c r="DH39" s="2"/>
       <c r="DI39" s="2"/>
       <c r="DJ39" s="2"/>
       <c r="DK39" s="2"/>
       <c r="DL39" s="2"/>
       <c r="DM39" s="2"/>
       <c r="DN39" s="2"/>
       <c r="DO39" s="2"/>
       <c r="DP39" s="2"/>
       <c r="DQ39" s="2"/>
       <c r="DR39" s="2"/>
       <c r="DS39" s="2"/>
       <c r="DT39" s="2"/>
       <c r="DU39" s="2"/>
-      <c r="DV39" s="2"/>
-[...58 lines deleted...]
-      <c r="GC39" s="2"/>
     </row>
-    <row r="40" spans="1:185">
+    <row r="40" spans="1:125">
       <c r="A40" s="3" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
@@ -18422,2899 +12722,1939 @@
       <c r="CW40" s="3"/>
       <c r="CX40" s="3"/>
       <c r="CY40" s="3"/>
       <c r="CZ40" s="3"/>
       <c r="DA40" s="3"/>
       <c r="DB40" s="3"/>
       <c r="DC40" s="3"/>
       <c r="DD40" s="3"/>
       <c r="DE40" s="3"/>
       <c r="DF40" s="3"/>
       <c r="DG40" s="3"/>
       <c r="DH40" s="3"/>
       <c r="DI40" s="3"/>
       <c r="DJ40" s="3"/>
       <c r="DK40" s="3"/>
       <c r="DL40" s="3"/>
       <c r="DM40" s="3"/>
       <c r="DN40" s="3"/>
       <c r="DO40" s="3"/>
       <c r="DP40" s="3"/>
       <c r="DQ40" s="3"/>
       <c r="DR40" s="3"/>
       <c r="DS40" s="3"/>
       <c r="DT40" s="3"/>
       <c r="DU40" s="3"/>
-      <c r="DV40" s="3"/>
-[...58 lines deleted...]
-      <c r="GC40" s="3"/>
     </row>
-    <row r="41" spans="1:185">
+    <row r="41" spans="1:125">
       <c r="A41" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="C41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="E41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="F41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="G41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="H41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="I41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="J41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="K41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="L41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="M41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="N41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="O41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="P41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Q41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="R41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="S41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="T41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="U41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="V41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="W41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="X41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Y41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Z41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AA41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AB41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AC41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AD41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AE41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AF41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AG41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AH41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AI41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AJ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AK41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AL41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AM41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AN41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AO41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AP41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AQ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AR41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AS41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AT41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AU41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AV41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AW41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AX41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AY41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AZ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BA41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BB41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BC41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BD41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BE41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BF41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BG41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BH41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BI41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BJ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BK41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BL41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BM41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BN41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BO41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BP41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BQ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BR41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BS41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BT41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BU41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BV41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BW41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BX41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BY41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BZ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CA41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CB41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CC41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CD41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CE41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CF41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CG41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CH41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CI41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CJ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CK41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CL41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CM41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CN41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CO41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CP41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CQ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CR41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CS41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CT41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CU41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CV41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CW41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CX41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CY41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CZ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DA41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DB41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DC41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DD41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DE41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DF41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DG41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DH41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DI41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DJ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DK41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DL41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DM41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DN41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DO41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DP41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DQ41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DR41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DS41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DT41" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DU41" t="s">
-        <v>206</v>
-[...179 lines deleted...]
-        <v>206</v>
+        <v>146</v>
       </c>
     </row>
-    <row r="42" spans="1:185">
+    <row r="42" spans="1:125">
       <c r="A42" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="C42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="D42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="E42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="F42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="G42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="H42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="I42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="J42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="K42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="L42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="M42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="N42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="O42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="P42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="Q42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="R42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="S42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="T42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="U42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="V42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="W42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="X42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="Y42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="Z42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AA42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AB42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AC42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AD42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AE42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AF42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AG42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AH42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AI42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AJ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AK42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AL42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AM42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AN42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AO42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AP42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AQ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AR42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AS42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AT42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AU42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AV42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AW42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AX42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AY42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AZ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BA42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BB42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BC42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BD42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BE42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BF42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BG42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BH42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BI42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BJ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BK42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BL42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BM42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BN42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BO42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BP42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BQ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BR42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BS42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BT42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BU42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BV42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BW42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BX42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BY42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BZ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CA42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CB42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CC42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CD42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CE42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CF42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CG42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CH42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CI42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CJ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CK42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CL42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CM42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CN42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CO42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CP42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CQ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CR42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CS42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CT42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CU42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CV42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CW42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CX42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CY42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CZ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DA42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DB42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DC42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DD42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DE42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DF42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DG42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DH42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DI42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DJ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DK42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DL42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DM42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DN42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DO42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DP42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DQ42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DR42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DS42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DT42" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DU42" t="s">
-        <v>207</v>
-[...179 lines deleted...]
-        <v>207</v>
+        <v>147</v>
       </c>
     </row>
-    <row r="43" spans="1:185">
+    <row r="43" spans="1:125">
       <c r="A43" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="B43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="C43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="D43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="E43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="F43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="G43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="H43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="I43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="J43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="K43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="L43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="M43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="N43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="O43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="P43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="Q43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="R43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="S43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="T43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="U43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="V43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="W43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="X43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="Y43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="Z43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AA43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AB43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AC43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AD43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AE43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AF43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AG43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AH43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AI43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AJ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AK43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AL43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AM43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AN43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AO43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AP43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AQ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AR43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AS43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AT43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AU43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AV43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AW43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AX43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AY43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="AZ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BA43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BB43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BC43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BD43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BE43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BF43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BG43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BH43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BI43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BJ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BK43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BL43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BM43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BN43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BO43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BP43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BQ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BR43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BS43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BT43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BU43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BV43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BW43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BX43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BY43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="BZ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CA43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CB43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CC43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CD43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CE43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CF43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CG43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CH43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CI43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CJ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CK43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CL43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CM43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CN43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CO43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CP43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CQ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CR43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CS43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CT43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CU43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CV43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CW43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CX43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CY43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="CZ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DA43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DB43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DC43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DD43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DE43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DF43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DG43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DH43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DI43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DJ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DK43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DL43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DM43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DN43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DO43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DP43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DQ43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DR43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DS43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DT43" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="DU43" t="s">
-        <v>208</v>
-[...179 lines deleted...]
-        <v>208</v>
+        <v>148</v>
       </c>
     </row>
-    <row r="44" spans="1:185">
+    <row r="44" spans="1:125">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="C44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="D44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="E44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="F44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="G44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="H44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="I44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="J44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="K44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="L44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="M44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="N44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="O44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="P44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Q44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="R44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="S44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="T44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="U44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="V44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="W44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="X44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Y44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Z44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AA44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AB44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AC44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AD44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AE44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AF44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AG44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AH44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AI44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AJ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AK44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AL44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AM44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AN44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AO44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AP44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AQ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AR44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AS44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AT44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AU44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AV44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AW44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AX44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AY44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AZ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BA44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BB44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BC44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BD44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BE44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BF44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BG44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BH44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BI44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BJ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BK44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BL44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BM44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BN44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BO44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BP44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BQ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BR44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BS44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BT44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BU44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BV44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BW44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BX44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BY44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BZ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CA44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CB44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CC44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CD44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CE44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CF44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CG44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CH44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CI44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CJ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CK44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CL44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CM44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CN44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CO44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CP44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CQ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CR44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CS44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CT44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CU44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CV44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CW44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CX44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CY44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CZ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DA44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DB44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DC44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DD44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DE44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DF44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DG44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DH44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DI44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DJ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DK44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DL44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DM44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DN44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DO44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DP44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DQ44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DR44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DS44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DT44" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DU44" t="s">
-        <v>206</v>
-[...179 lines deleted...]
-        <v>206</v>
+        <v>146</v>
       </c>
     </row>
-    <row r="45" spans="1:185">
+    <row r="45" spans="1:125">
       <c r="A45" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="C45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="D45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="E45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="F45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="G45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="H45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="I45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="J45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="K45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="L45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="M45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="N45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="O45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="P45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="Q45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="R45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="S45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="T45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="U45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="V45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="W45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="X45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="Y45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="Z45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AA45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AB45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AC45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AD45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AE45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AF45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AG45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AH45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AI45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AJ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AK45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AL45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AM45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AN45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AO45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AP45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AQ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AR45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AS45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AT45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AU45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AV45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AW45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AX45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AY45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AZ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BA45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BB45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BC45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BD45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BE45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BF45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BG45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BH45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BI45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BJ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BK45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BL45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BM45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BN45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BO45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BP45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BQ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BR45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BS45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BT45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BU45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BV45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BW45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BX45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BY45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BZ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CA45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CB45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CC45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CD45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CE45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CF45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CG45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CH45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CI45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CJ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CK45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CL45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CM45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CN45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CO45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CP45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CQ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CR45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CS45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CT45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CU45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CV45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CW45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CX45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CY45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CZ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DA45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DB45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DC45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DD45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DE45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DF45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DG45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DH45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DI45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DJ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DK45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DL45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DM45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DN45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DO45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DP45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DQ45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DR45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DS45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DT45" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DU45" t="s">
-        <v>209</v>
-[...179 lines deleted...]
-        <v>209</v>
+        <v>149</v>
       </c>
     </row>
-    <row r="46" spans="1:185">
+    <row r="46" spans="1:125">
       <c r="A46" s="3" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
       <c r="P46" s="3"/>
       <c r="Q46" s="3"/>
       <c r="R46" s="3"/>
       <c r="S46" s="3"/>
       <c r="T46" s="3"/>
       <c r="U46" s="3"/>
       <c r="V46" s="3"/>
       <c r="W46" s="3"/>
       <c r="X46" s="3"/>
       <c r="Y46" s="3"/>
@@ -21396,2340 +14736,1560 @@
       <c r="CW46" s="3"/>
       <c r="CX46" s="3"/>
       <c r="CY46" s="3"/>
       <c r="CZ46" s="3"/>
       <c r="DA46" s="3"/>
       <c r="DB46" s="3"/>
       <c r="DC46" s="3"/>
       <c r="DD46" s="3"/>
       <c r="DE46" s="3"/>
       <c r="DF46" s="3"/>
       <c r="DG46" s="3"/>
       <c r="DH46" s="3"/>
       <c r="DI46" s="3"/>
       <c r="DJ46" s="3"/>
       <c r="DK46" s="3"/>
       <c r="DL46" s="3"/>
       <c r="DM46" s="3"/>
       <c r="DN46" s="3"/>
       <c r="DO46" s="3"/>
       <c r="DP46" s="3"/>
       <c r="DQ46" s="3"/>
       <c r="DR46" s="3"/>
       <c r="DS46" s="3"/>
       <c r="DT46" s="3"/>
       <c r="DU46" s="3"/>
-      <c r="DV46" s="3"/>
-[...58 lines deleted...]
-      <c r="GC46" s="3"/>
     </row>
-    <row r="47" spans="1:185">
+    <row r="47" spans="1:125">
       <c r="A47" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="C47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="D47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="E47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="F47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="G47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="H47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="I47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="J47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="K47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="L47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="M47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="N47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="O47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="P47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Q47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="R47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="S47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="T47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="U47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="V47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="W47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="X47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Y47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Z47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AA47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AB47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AC47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AD47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AE47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AF47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AG47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AH47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AI47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AJ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AK47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AL47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AM47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AN47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AO47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AP47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AQ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AR47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AS47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AT47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AU47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AV47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AW47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AX47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AY47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AZ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BA47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BB47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BC47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BD47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BE47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BF47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BG47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BH47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BI47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BJ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BK47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BL47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BM47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BN47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BO47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BP47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BQ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BR47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BS47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BT47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BU47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BV47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BW47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BX47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BY47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BZ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CA47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CB47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CC47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CD47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CE47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CF47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CG47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CH47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CI47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CJ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CK47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CL47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CM47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CN47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CO47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CP47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CQ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CR47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CS47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CT47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CU47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CV47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CW47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CX47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CY47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CZ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DA47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DB47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DC47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DD47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DE47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DF47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DG47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DH47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DI47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DJ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DK47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DL47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DM47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DN47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DO47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DP47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DQ47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DR47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DS47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DT47" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DU47" t="s">
-        <v>206</v>
-[...179 lines deleted...]
-        <v>206</v>
+        <v>146</v>
       </c>
     </row>
-    <row r="48" spans="1:185">
+    <row r="48" spans="1:125">
       <c r="A48" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="C48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="D48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="E48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="F48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="G48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="H48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="I48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="J48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="K48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="L48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="M48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="N48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="O48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="P48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="Q48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="R48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="S48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="T48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="U48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="V48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="W48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="X48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="Y48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="Z48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AA48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AB48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AC48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AD48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AE48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AF48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AG48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AH48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AI48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AJ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AK48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AL48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AM48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AN48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AO48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AP48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AQ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AR48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AS48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AT48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AU48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AV48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AW48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AX48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AY48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="AZ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BA48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BB48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BC48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BD48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BE48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BF48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BG48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BH48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BI48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BJ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BK48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BL48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BM48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BN48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BO48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BP48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BQ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BR48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BS48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BT48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BU48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BV48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BW48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BX48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BY48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="BZ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CA48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CB48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CC48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CD48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CE48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CF48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CG48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CH48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CI48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CJ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CK48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CL48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CM48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CN48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CO48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CP48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CQ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CR48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CS48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CT48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CU48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CV48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CW48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CX48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CY48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="CZ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DA48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DB48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DC48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DD48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DE48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DF48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DG48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DH48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DI48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DJ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DK48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DL48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DM48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DN48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DO48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DP48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DQ48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DR48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DS48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DT48" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="DU48" t="s">
-        <v>207</v>
-[...179 lines deleted...]
-        <v>207</v>
+        <v>147</v>
       </c>
     </row>
-    <row r="49" spans="1:185">
+    <row r="49" spans="1:125">
       <c r="A49" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="C49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="D49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="E49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="F49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="G49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="H49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="I49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="J49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="K49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="L49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="M49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="N49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="O49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="P49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Q49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="R49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="S49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="T49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="U49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="V49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="W49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="X49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Y49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="Z49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AA49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AB49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AC49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AD49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AE49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AF49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AG49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AH49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AI49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AJ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AK49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AL49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AM49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AN49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AO49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AP49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AQ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AR49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AS49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AT49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AU49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AV49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AW49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AX49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AY49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="AZ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BA49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BB49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BC49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BD49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BE49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BF49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BG49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BH49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BI49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BJ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BK49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BL49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BM49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BN49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BO49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BP49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BQ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BR49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BS49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BT49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BU49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BV49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BW49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BX49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BY49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="BZ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CA49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CB49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CC49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CD49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CE49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CF49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CG49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CH49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CI49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CJ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CK49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CL49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CM49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CN49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CO49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CP49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CQ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CR49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CS49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CT49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CU49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CV49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CW49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CX49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CY49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="CZ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DA49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DB49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DC49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DD49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DE49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DF49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DG49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DH49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DI49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DJ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DK49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DL49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DM49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DN49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DO49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DP49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DQ49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DR49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DS49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DT49" t="s">
-        <v>206</v>
+        <v>146</v>
       </c>
       <c r="DU49" t="s">
-        <v>206</v>
-[...179 lines deleted...]
-        <v>206</v>
+        <v>146</v>
       </c>
     </row>
-    <row r="50" spans="1:185">
+    <row r="50" spans="1:125">
       <c r="A50" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="C50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="D50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="E50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="F50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="G50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="H50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="I50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="J50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="K50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="L50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="M50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="N50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="O50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="P50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="Q50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="R50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="S50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="T50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="U50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="V50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="W50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="X50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="Y50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="Z50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AA50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AB50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AC50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AD50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AE50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AF50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AG50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AH50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AI50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AJ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AK50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AL50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AM50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AN50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AO50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AP50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AQ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AR50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AS50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AT50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AU50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AV50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AW50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AX50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AY50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="AZ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BA50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BB50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BC50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BD50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BE50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BF50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BG50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BH50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BI50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BJ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BK50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BL50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BM50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BN50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BO50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BP50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BQ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BR50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BS50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BT50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BU50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BV50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BW50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BX50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BY50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="BZ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CA50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CB50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CC50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CD50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CE50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CF50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CG50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CH50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CI50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CJ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CK50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CL50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CM50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CN50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CO50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CP50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CQ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CR50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CS50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CT50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CU50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CV50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CW50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CX50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CY50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="CZ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DA50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DB50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DC50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DD50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DE50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DF50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DG50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DH50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DI50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DJ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DK50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DL50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DM50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DN50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DO50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DP50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DQ50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DR50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DS50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DT50" t="s">
-        <v>209</v>
+        <v>149</v>
       </c>
       <c r="DU50" t="s">
-        <v>209</v>
-[...179 lines deleted...]
-        <v>209</v>
+        <v>149</v>
       </c>
     </row>
-    <row r="51" spans="1:185">
+    <row r="51" spans="1:125">
       <c r="A51" s="4"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
       <c r="L51" s="4"/>
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="4"/>
       <c r="R51" s="4"/>
       <c r="S51" s="4"/>
       <c r="T51" s="4"/>
       <c r="U51" s="4"/>
       <c r="V51" s="4"/>
       <c r="W51" s="4"/>
       <c r="X51" s="4"/>
       <c r="Y51" s="4"/>
@@ -23811,114 +16371,54 @@
       <c r="CW51" s="4"/>
       <c r="CX51" s="4"/>
       <c r="CY51" s="4"/>
       <c r="CZ51" s="4"/>
       <c r="DA51" s="4"/>
       <c r="DB51" s="4"/>
       <c r="DC51" s="4"/>
       <c r="DD51" s="4"/>
       <c r="DE51" s="4"/>
       <c r="DF51" s="4"/>
       <c r="DG51" s="4"/>
       <c r="DH51" s="4"/>
       <c r="DI51" s="4"/>
       <c r="DJ51" s="4"/>
       <c r="DK51" s="4"/>
       <c r="DL51" s="4"/>
       <c r="DM51" s="4"/>
       <c r="DN51" s="4"/>
       <c r="DO51" s="4"/>
       <c r="DP51" s="4"/>
       <c r="DQ51" s="4"/>
       <c r="DR51" s="4"/>
       <c r="DS51" s="4"/>
       <c r="DT51" s="4"/>
       <c r="DU51" s="4"/>
-      <c r="DV51" s="4"/>
-[...58 lines deleted...]
-      <c r="GC51" s="4"/>
     </row>
-    <row r="52" spans="1:185">
+    <row r="52" spans="1:125">
       <c r="A52" s="2" t="s">
-        <v>210</v>
+        <v>150</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2"/>
       <c r="T52" s="2"/>
       <c r="U52" s="2"/>
       <c r="V52" s="2"/>
       <c r="W52" s="2"/>
       <c r="X52" s="2"/>
       <c r="Y52" s="2"/>
@@ -24000,114 +16500,54 @@
       <c r="CW52" s="2"/>
       <c r="CX52" s="2"/>
       <c r="CY52" s="2"/>
       <c r="CZ52" s="2"/>
       <c r="DA52" s="2"/>
       <c r="DB52" s="2"/>
       <c r="DC52" s="2"/>
       <c r="DD52" s="2"/>
       <c r="DE52" s="2"/>
       <c r="DF52" s="2"/>
       <c r="DG52" s="2"/>
       <c r="DH52" s="2"/>
       <c r="DI52" s="2"/>
       <c r="DJ52" s="2"/>
       <c r="DK52" s="2"/>
       <c r="DL52" s="2"/>
       <c r="DM52" s="2"/>
       <c r="DN52" s="2"/>
       <c r="DO52" s="2"/>
       <c r="DP52" s="2"/>
       <c r="DQ52" s="2"/>
       <c r="DR52" s="2"/>
       <c r="DS52" s="2"/>
       <c r="DT52" s="2"/>
       <c r="DU52" s="2"/>
-      <c r="DV52" s="2"/>
-[...58 lines deleted...]
-      <c r="GC52" s="2"/>
     </row>
-    <row r="53" spans="1:185">
+    <row r="53" spans="1:125">
       <c r="A53" s="3" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="3"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
       <c r="X53" s="3"/>
       <c r="Y53" s="3"/>
@@ -24189,1785 +16629,1185 @@
       <c r="CW53" s="3"/>
       <c r="CX53" s="3"/>
       <c r="CY53" s="3"/>
       <c r="CZ53" s="3"/>
       <c r="DA53" s="3"/>
       <c r="DB53" s="3"/>
       <c r="DC53" s="3"/>
       <c r="DD53" s="3"/>
       <c r="DE53" s="3"/>
       <c r="DF53" s="3"/>
       <c r="DG53" s="3"/>
       <c r="DH53" s="3"/>
       <c r="DI53" s="3"/>
       <c r="DJ53" s="3"/>
       <c r="DK53" s="3"/>
       <c r="DL53" s="3"/>
       <c r="DM53" s="3"/>
       <c r="DN53" s="3"/>
       <c r="DO53" s="3"/>
       <c r="DP53" s="3"/>
       <c r="DQ53" s="3"/>
       <c r="DR53" s="3"/>
       <c r="DS53" s="3"/>
       <c r="DT53" s="3"/>
       <c r="DU53" s="3"/>
-      <c r="DV53" s="3"/>
-[...58 lines deleted...]
-      <c r="GC53" s="3"/>
     </row>
-    <row r="54" spans="1:185">
+    <row r="54" spans="1:125">
       <c r="A54" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="C54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="D54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="E54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="F54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="G54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="H54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="I54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="J54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="K54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="L54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="M54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="N54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="O54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="P54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Q54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="R54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="S54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="T54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="U54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="V54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="W54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="X54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Y54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Z54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AA54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AB54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AC54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AD54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AE54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AF54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AG54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AH54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AI54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AJ54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AK54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AL54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AM54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AN54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AO54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AP54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AQ54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AR54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AS54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AT54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AU54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AV54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AW54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AX54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AY54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AZ54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BA54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BB54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BC54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BD54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BE54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BF54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BG54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BH54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BI54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BJ54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BK54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BL54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BM54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BN54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BO54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BP54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BQ54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BR54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BS54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BT54" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BU54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BV54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BW54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BX54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BY54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BZ54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CA54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CB54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CC54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CD54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CE54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CF54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CG54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CH54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CI54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CJ54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CK54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CL54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CM54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CN54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CO54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CP54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CQ54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CR54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CS54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CT54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CU54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CV54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CW54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CX54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CY54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CZ54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DA54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DB54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DC54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DD54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DE54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DF54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DG54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DH54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DI54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DJ54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DK54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DL54" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DM54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DN54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DO54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DP54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DQ54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DR54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DS54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DT54" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DU54" t="s">
-        <v>211</v>
-[...179 lines deleted...]
-        <v>198</v>
+        <v>137</v>
       </c>
     </row>
-    <row r="55" spans="1:185">
+    <row r="55" spans="1:125">
       <c r="A55" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="B55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="C55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="D55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="E55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="F55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="G55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="H55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="I55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="J55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="K55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="L55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="M55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="N55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="O55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="P55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="Q55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="R55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="S55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="T55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="U55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="V55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="W55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="X55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="Y55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="Z55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="AA55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="AB55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="AC55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="AD55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="AE55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="AF55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="AG55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="AH55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AI55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AJ55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AK55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AL55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AM55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AN55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AO55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AP55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AQ55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AR55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AS55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AT55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AU55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AV55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AW55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AX55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AY55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="AZ55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="BA55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="BB55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="BC55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="BD55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="BE55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BF55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BG55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BH55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BI55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BJ55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BK55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BL55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BM55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BN55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BO55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BP55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BQ55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BR55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BS55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BT55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
       <c r="BU55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="BV55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="BW55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="BX55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="BY55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="BZ55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CA55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CB55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CC55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CD55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CE55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CF55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CG55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CH55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CI55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CJ55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CK55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CL55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CM55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CN55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CO55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="CP55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="CQ55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="CR55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="CS55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="CT55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="CU55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="CV55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="CW55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="CX55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="CY55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="CZ55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DA55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DB55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DC55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DD55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DE55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DF55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DG55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DH55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DI55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DJ55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DK55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DL55" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="DM55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="DN55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="DO55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="DP55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="DQ55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="DR55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="DS55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="DT55" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="DU55" t="s">
-        <v>212</v>
-[...179 lines deleted...]
-        <v>213</v>
+        <v>153</v>
       </c>
     </row>
-    <row r="56" spans="1:185">
+    <row r="56" spans="1:125">
       <c r="A56" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="C56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="D56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="E56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="F56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="G56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="H56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="I56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="J56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="K56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="L56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="M56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="N56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="O56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="P56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Q56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="R56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="S56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="T56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="U56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="V56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="W56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="X56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Y56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Z56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AA56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AB56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AC56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AD56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AE56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AF56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AG56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AH56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AI56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AJ56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AK56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AL56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AM56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AN56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AO56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AP56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AQ56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AR56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AS56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AT56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AU56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AV56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AW56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AX56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AY56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AZ56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BA56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BB56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BC56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BD56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BE56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BF56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BG56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BH56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BI56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BJ56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BK56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BL56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BM56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BN56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BO56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BP56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BQ56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BR56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BS56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BT56" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BU56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BV56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BW56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BX56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BY56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BZ56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CA56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CB56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CC56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CD56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CE56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CF56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CG56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CH56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CI56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CJ56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CK56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CL56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CM56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CN56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CO56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CP56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CQ56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CR56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CS56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CT56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CU56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CV56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CW56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CX56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CY56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CZ56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DA56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DB56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DC56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DD56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DE56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DF56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DG56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DH56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DI56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DJ56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DK56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DL56" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DM56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DN56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DO56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DP56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DQ56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DR56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DS56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DT56" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DU56" t="s">
-        <v>211</v>
-[...179 lines deleted...]
-        <v>198</v>
+        <v>137</v>
       </c>
     </row>
-    <row r="57" spans="1:185">
+    <row r="57" spans="1:125">
       <c r="A57" s="3" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B57" s="3"/>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3"/>
       <c r="K57" s="3"/>
       <c r="L57" s="3"/>
       <c r="M57" s="3"/>
       <c r="N57" s="3"/>
       <c r="O57" s="3"/>
       <c r="P57" s="3"/>
       <c r="Q57" s="3"/>
       <c r="R57" s="3"/>
       <c r="S57" s="3"/>
       <c r="T57" s="3"/>
       <c r="U57" s="3"/>
       <c r="V57" s="3"/>
       <c r="W57" s="3"/>
       <c r="X57" s="3"/>
       <c r="Y57" s="3"/>
@@ -26049,1226 +17889,806 @@
       <c r="CW57" s="3"/>
       <c r="CX57" s="3"/>
       <c r="CY57" s="3"/>
       <c r="CZ57" s="3"/>
       <c r="DA57" s="3"/>
       <c r="DB57" s="3"/>
       <c r="DC57" s="3"/>
       <c r="DD57" s="3"/>
       <c r="DE57" s="3"/>
       <c r="DF57" s="3"/>
       <c r="DG57" s="3"/>
       <c r="DH57" s="3"/>
       <c r="DI57" s="3"/>
       <c r="DJ57" s="3"/>
       <c r="DK57" s="3"/>
       <c r="DL57" s="3"/>
       <c r="DM57" s="3"/>
       <c r="DN57" s="3"/>
       <c r="DO57" s="3"/>
       <c r="DP57" s="3"/>
       <c r="DQ57" s="3"/>
       <c r="DR57" s="3"/>
       <c r="DS57" s="3"/>
       <c r="DT57" s="3"/>
       <c r="DU57" s="3"/>
-      <c r="DV57" s="3"/>
-[...58 lines deleted...]
-      <c r="GC57" s="3"/>
     </row>
-    <row r="58" spans="1:185">
+    <row r="58" spans="1:125">
       <c r="A58" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="C58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="E58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="F58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="G58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="H58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="I58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="J58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="K58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="L58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="M58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="N58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="O58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="P58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Q58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="R58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="S58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="T58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="U58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="V58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="W58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="X58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Y58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Z58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AA58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AB58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AC58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AD58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AE58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AF58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AG58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AH58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AI58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AJ58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AK58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AL58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AM58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AN58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AO58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AP58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AQ58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AR58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AS58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AT58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AU58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AV58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AW58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AX58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AY58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AZ58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BA58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BB58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BC58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BD58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BE58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BF58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BG58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BH58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BI58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BJ58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BK58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BL58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BM58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BN58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BO58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BP58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BQ58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BR58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BS58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BT58" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BU58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BV58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BW58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BX58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BY58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BZ58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CA58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CB58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CC58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CD58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CE58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CF58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CG58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CH58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CI58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CJ58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CK58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CL58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CM58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CN58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CO58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CP58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CQ58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CR58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CS58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CT58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CU58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CV58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CW58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CX58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CY58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CZ58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DA58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DB58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DC58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DD58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DE58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DF58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DG58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DH58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DI58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DJ58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DK58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DL58" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DM58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DN58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DO58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DP58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DQ58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DR58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DS58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DT58" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DU58" t="s">
-        <v>211</v>
-[...179 lines deleted...]
-        <v>198</v>
+        <v>137</v>
       </c>
     </row>
-    <row r="59" spans="1:185">
+    <row r="59" spans="1:125">
       <c r="A59" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="C59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="D59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="E59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="F59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="G59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="H59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="I59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="J59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="K59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="L59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="M59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="N59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="O59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="P59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Q59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="R59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="S59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="T59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="U59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="V59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="W59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="X59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Y59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="Z59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AA59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AB59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AC59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AD59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AE59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AF59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AG59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="AH59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AI59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AJ59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AK59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AL59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AM59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AN59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AO59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AP59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AQ59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AR59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AS59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AT59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AU59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AV59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AW59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AX59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AY59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="AZ59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BA59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BB59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BC59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BD59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BE59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BF59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BG59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BH59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BI59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BJ59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BK59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BL59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BM59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BN59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BO59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BP59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BQ59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BR59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BS59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BT59" t="s">
-        <v>211</v>
+        <v>151</v>
       </c>
       <c r="BU59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BV59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BW59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BX59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BY59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="BZ59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CA59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CB59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CC59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CD59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CE59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CF59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CG59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CH59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CI59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CJ59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CK59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CL59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CM59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CN59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CO59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="CP59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CQ59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CR59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CS59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CT59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CU59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CV59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CW59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CX59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CY59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CZ59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DA59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DB59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DC59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DD59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DE59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DF59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DG59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DH59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DI59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DJ59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DK59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DL59" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DM59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DN59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DO59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DP59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DQ59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DR59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DS59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DT59" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="DU59" t="s">
-        <v>211</v>
-[...179 lines deleted...]
-        <v>198</v>
+        <v>137</v>
       </c>
     </row>
-    <row r="60" spans="1:185">
+    <row r="60" spans="1:125">
       <c r="A60" s="4"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="4"/>
       <c r="T60" s="4"/>
       <c r="U60" s="4"/>
       <c r="V60" s="4"/>
       <c r="W60" s="4"/>
       <c r="X60" s="4"/>
       <c r="Y60" s="4"/>
@@ -27350,114 +18770,54 @@
       <c r="CW60" s="4"/>
       <c r="CX60" s="4"/>
       <c r="CY60" s="4"/>
       <c r="CZ60" s="4"/>
       <c r="DA60" s="4"/>
       <c r="DB60" s="4"/>
       <c r="DC60" s="4"/>
       <c r="DD60" s="4"/>
       <c r="DE60" s="4"/>
       <c r="DF60" s="4"/>
       <c r="DG60" s="4"/>
       <c r="DH60" s="4"/>
       <c r="DI60" s="4"/>
       <c r="DJ60" s="4"/>
       <c r="DK60" s="4"/>
       <c r="DL60" s="4"/>
       <c r="DM60" s="4"/>
       <c r="DN60" s="4"/>
       <c r="DO60" s="4"/>
       <c r="DP60" s="4"/>
       <c r="DQ60" s="4"/>
       <c r="DR60" s="4"/>
       <c r="DS60" s="4"/>
       <c r="DT60" s="4"/>
       <c r="DU60" s="4"/>
-      <c r="DV60" s="4"/>
-[...58 lines deleted...]
-      <c r="GC60" s="4"/>
     </row>
-    <row r="61" spans="1:185">
+    <row r="61" spans="1:125">
       <c r="A61" s="2" t="s">
-        <v>214</v>
+        <v>154</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
       <c r="I61" s="2"/>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
       <c r="L61" s="2"/>
       <c r="M61" s="2"/>
       <c r="N61" s="2"/>
       <c r="O61" s="2"/>
       <c r="P61" s="2"/>
       <c r="Q61" s="2"/>
       <c r="R61" s="2"/>
       <c r="S61" s="2"/>
       <c r="T61" s="2"/>
       <c r="U61" s="2"/>
       <c r="V61" s="2"/>
       <c r="W61" s="2"/>
       <c r="X61" s="2"/>
       <c r="Y61" s="2"/>
@@ -27539,114 +18899,54 @@
       <c r="CW61" s="2"/>
       <c r="CX61" s="2"/>
       <c r="CY61" s="2"/>
       <c r="CZ61" s="2"/>
       <c r="DA61" s="2"/>
       <c r="DB61" s="2"/>
       <c r="DC61" s="2"/>
       <c r="DD61" s="2"/>
       <c r="DE61" s="2"/>
       <c r="DF61" s="2"/>
       <c r="DG61" s="2"/>
       <c r="DH61" s="2"/>
       <c r="DI61" s="2"/>
       <c r="DJ61" s="2"/>
       <c r="DK61" s="2"/>
       <c r="DL61" s="2"/>
       <c r="DM61" s="2"/>
       <c r="DN61" s="2"/>
       <c r="DO61" s="2"/>
       <c r="DP61" s="2"/>
       <c r="DQ61" s="2"/>
       <c r="DR61" s="2"/>
       <c r="DS61" s="2"/>
       <c r="DT61" s="2"/>
       <c r="DU61" s="2"/>
-      <c r="DV61" s="2"/>
-[...58 lines deleted...]
-      <c r="GC61" s="2"/>
     </row>
-    <row r="62" spans="1:185">
+    <row r="62" spans="1:125">
       <c r="A62" s="3" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B62" s="3"/>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3"/>
       <c r="K62" s="3"/>
       <c r="L62" s="3"/>
       <c r="M62" s="3"/>
       <c r="N62" s="3"/>
       <c r="O62" s="3"/>
       <c r="P62" s="3"/>
       <c r="Q62" s="3"/>
       <c r="R62" s="3"/>
       <c r="S62" s="3"/>
       <c r="T62" s="3"/>
       <c r="U62" s="3"/>
       <c r="V62" s="3"/>
       <c r="W62" s="3"/>
       <c r="X62" s="3"/>
       <c r="Y62" s="3"/>
@@ -27728,2899 +19028,1939 @@
       <c r="CW62" s="3"/>
       <c r="CX62" s="3"/>
       <c r="CY62" s="3"/>
       <c r="CZ62" s="3"/>
       <c r="DA62" s="3"/>
       <c r="DB62" s="3"/>
       <c r="DC62" s="3"/>
       <c r="DD62" s="3"/>
       <c r="DE62" s="3"/>
       <c r="DF62" s="3"/>
       <c r="DG62" s="3"/>
       <c r="DH62" s="3"/>
       <c r="DI62" s="3"/>
       <c r="DJ62" s="3"/>
       <c r="DK62" s="3"/>
       <c r="DL62" s="3"/>
       <c r="DM62" s="3"/>
       <c r="DN62" s="3"/>
       <c r="DO62" s="3"/>
       <c r="DP62" s="3"/>
       <c r="DQ62" s="3"/>
       <c r="DR62" s="3"/>
       <c r="DS62" s="3"/>
       <c r="DT62" s="3"/>
       <c r="DU62" s="3"/>
-      <c r="DV62" s="3"/>
-[...58 lines deleted...]
-      <c r="GC62" s="3"/>
     </row>
-    <row r="63" spans="1:185">
+    <row r="63" spans="1:125">
       <c r="A63" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B63" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="C63" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="D63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="E63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="F63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="G63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="H63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="I63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="J63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="K63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="L63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="M63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="N63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="O63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="P63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Q63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="R63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="S63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="T63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="U63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="V63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="W63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="X63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Y63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Z63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AA63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AB63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AC63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AD63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AE63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AF63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AG63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AH63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AI63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AJ63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AK63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AL63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AM63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AN63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AO63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AP63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AQ63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AR63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AS63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AT63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AU63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AV63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AW63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AX63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AY63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AZ63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BA63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BB63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BC63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BD63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BE63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BF63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BG63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BH63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BI63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BJ63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BK63" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BL63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BM63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BN63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BO63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BP63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BQ63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BR63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BS63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BT63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BU63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BV63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BW63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BX63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BY63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BZ63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CA63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CB63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CC63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CD63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CE63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CF63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CG63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CH63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CI63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CJ63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CK63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CL63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CM63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CN63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CO63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CP63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CQ63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CR63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CS63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CT63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CU63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CV63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CW63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CX63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CY63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CZ63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DA63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DB63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DC63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DD63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DE63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DF63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DG63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DH63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DI63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DJ63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DK63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DL63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DM63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DN63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DO63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DP63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DQ63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DR63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DS63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DT63" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DU63" t="s">
-        <v>216</v>
-[...179 lines deleted...]
-        <v>216</v>
+        <v>156</v>
       </c>
     </row>
-    <row r="64" spans="1:185">
+    <row r="64" spans="1:125">
       <c r="A64" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="C64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="D64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="E64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="F64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="G64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="H64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="I64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="J64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="K64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="L64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="M64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="N64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="O64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="P64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="Q64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="R64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="S64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="T64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="U64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="V64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="W64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="X64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="Y64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="Z64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AA64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AB64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AC64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AD64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AE64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AF64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AG64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AH64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AI64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AJ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AK64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AL64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AM64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AN64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AO64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AP64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AQ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AR64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AS64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AT64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AU64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AV64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AW64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AX64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AY64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AZ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BA64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BB64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BC64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BD64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BE64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BF64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BG64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BH64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BI64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BJ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BK64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BL64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BM64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BN64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BO64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BP64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BQ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BR64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BS64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BT64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BU64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BV64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BW64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BX64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BY64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BZ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CA64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CB64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CC64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CD64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CE64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CF64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CG64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CH64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CI64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CJ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CK64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CL64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CM64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CN64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CO64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CP64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CQ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CR64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CS64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CT64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CU64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CV64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CW64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CX64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CY64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CZ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DA64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DB64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DC64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DD64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DE64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DF64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DG64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DH64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DI64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DJ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DK64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DL64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DM64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DN64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DO64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DP64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DQ64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DR64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DS64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DT64" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DU64" t="s">
-        <v>217</v>
-[...179 lines deleted...]
-        <v>217</v>
+        <v>157</v>
       </c>
     </row>
-    <row r="65" spans="1:185">
+    <row r="65" spans="1:125">
       <c r="A65" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="B65" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="C65" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="D65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="E65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="F65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="G65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="H65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="I65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="J65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="K65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="L65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="M65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="N65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="O65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="P65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="Q65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="R65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="S65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="T65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="U65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="V65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="W65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="X65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="Y65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="Z65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AA65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AB65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AC65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AD65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AE65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AF65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AG65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AH65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AI65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AJ65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AK65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AL65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AM65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AN65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AO65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AP65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AQ65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AR65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AS65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AT65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AU65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AV65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AW65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AX65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AY65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="AZ65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BA65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BB65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BC65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BD65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BE65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BF65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BG65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BH65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BI65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BJ65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BK65" t="s">
-        <v>218</v>
+        <v>137</v>
       </c>
       <c r="BL65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BM65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BN65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BO65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BP65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BQ65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BR65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BS65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BT65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BU65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BV65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BW65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BX65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BY65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="BZ65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CA65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CB65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CC65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CD65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CE65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CF65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CG65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CH65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CI65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CJ65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CK65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CL65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CM65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CN65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CO65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CP65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CQ65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CR65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CS65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CT65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CU65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CV65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CW65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CX65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CY65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="CZ65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DA65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DB65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DC65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DD65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DE65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DF65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DG65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DH65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DI65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DJ65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DK65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DL65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DM65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DN65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DO65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DP65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DQ65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DR65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DS65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DT65" t="s">
-        <v>198</v>
+        <v>137</v>
       </c>
       <c r="DU65" t="s">
-        <v>198</v>
-[...179 lines deleted...]
-        <v>198</v>
+        <v>137</v>
       </c>
     </row>
-    <row r="66" spans="1:185">
+    <row r="66" spans="1:125">
       <c r="A66" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B66" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="C66" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="D66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="E66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="F66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="G66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="H66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="I66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="J66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="K66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="L66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="M66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="N66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="O66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="P66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Q66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="R66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="S66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="T66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="U66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="V66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="W66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="X66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Y66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Z66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AA66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AB66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AC66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AD66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AE66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AF66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AG66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AH66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AI66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AJ66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AK66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AL66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AM66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AN66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AO66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AP66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AQ66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AR66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AS66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AT66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AU66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AV66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AW66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AX66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AY66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AZ66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BA66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BB66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BC66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BD66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BE66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BF66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BG66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BH66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BI66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BJ66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BK66" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BL66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BM66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BN66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BO66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BP66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BQ66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BR66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BS66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BT66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BU66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BV66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BW66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BX66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BY66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BZ66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CA66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CB66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CC66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CD66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CE66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CF66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CG66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CH66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CI66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CJ66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CK66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CL66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CM66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CN66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CO66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CP66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CQ66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CR66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CS66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CT66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CU66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CV66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CW66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CX66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CY66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CZ66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DA66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DB66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DC66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DD66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DE66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DF66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DG66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DH66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DI66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DJ66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DK66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DL66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DM66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DN66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DO66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DP66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DQ66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DR66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DS66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DT66" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DU66" t="s">
-        <v>216</v>
-[...179 lines deleted...]
-        <v>216</v>
+        <v>156</v>
       </c>
     </row>
-    <row r="67" spans="1:185">
+    <row r="67" spans="1:125">
       <c r="A67" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="C67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="D67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="E67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="F67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="G67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="H67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="I67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="J67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="K67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="L67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="M67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="N67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="O67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="P67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="Q67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="R67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="S67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="T67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="U67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="V67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="W67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="X67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="Y67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="Z67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AA67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AB67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AC67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AD67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AE67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AF67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AG67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AH67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AI67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AJ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AK67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AL67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AM67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AN67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AO67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AP67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AQ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AR67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AS67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AT67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AU67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AV67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AW67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AX67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AY67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AZ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BA67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BB67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BC67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BD67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BE67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BF67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BG67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BH67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BI67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BJ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BK67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BL67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BM67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BN67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BO67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BP67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BQ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BR67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BS67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BT67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BU67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BV67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BW67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BX67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BY67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BZ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CA67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CB67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CC67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CD67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CE67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CF67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CG67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CH67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CI67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CJ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CK67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CL67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CM67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CN67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CO67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CP67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CQ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CR67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CS67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CT67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CU67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CV67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CW67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CX67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CY67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CZ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DA67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DB67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DC67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DD67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DE67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DF67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DG67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DH67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DI67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DJ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DK67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DL67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DM67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DN67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DO67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DP67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DQ67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DR67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DS67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DT67" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DU67" t="s">
-        <v>219</v>
-[...179 lines deleted...]
-        <v>219</v>
+        <v>159</v>
       </c>
     </row>
-    <row r="68" spans="1:185">
+    <row r="68" spans="1:125">
       <c r="A68" s="3" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B68" s="3"/>
       <c r="C68" s="3"/>
       <c r="D68" s="3"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3"/>
       <c r="K68" s="3"/>
       <c r="L68" s="3"/>
       <c r="M68" s="3"/>
       <c r="N68" s="3"/>
       <c r="O68" s="3"/>
       <c r="P68" s="3"/>
       <c r="Q68" s="3"/>
       <c r="R68" s="3"/>
       <c r="S68" s="3"/>
       <c r="T68" s="3"/>
       <c r="U68" s="3"/>
       <c r="V68" s="3"/>
       <c r="W68" s="3"/>
       <c r="X68" s="3"/>
       <c r="Y68" s="3"/>
@@ -30702,2340 +21042,1560 @@
       <c r="CW68" s="3"/>
       <c r="CX68" s="3"/>
       <c r="CY68" s="3"/>
       <c r="CZ68" s="3"/>
       <c r="DA68" s="3"/>
       <c r="DB68" s="3"/>
       <c r="DC68" s="3"/>
       <c r="DD68" s="3"/>
       <c r="DE68" s="3"/>
       <c r="DF68" s="3"/>
       <c r="DG68" s="3"/>
       <c r="DH68" s="3"/>
       <c r="DI68" s="3"/>
       <c r="DJ68" s="3"/>
       <c r="DK68" s="3"/>
       <c r="DL68" s="3"/>
       <c r="DM68" s="3"/>
       <c r="DN68" s="3"/>
       <c r="DO68" s="3"/>
       <c r="DP68" s="3"/>
       <c r="DQ68" s="3"/>
       <c r="DR68" s="3"/>
       <c r="DS68" s="3"/>
       <c r="DT68" s="3"/>
       <c r="DU68" s="3"/>
-      <c r="DV68" s="3"/>
-[...58 lines deleted...]
-      <c r="GC68" s="3"/>
     </row>
-    <row r="69" spans="1:185">
+    <row r="69" spans="1:125">
       <c r="A69" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B69" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="C69" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="D69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="E69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="F69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="G69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="H69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="I69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="J69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="K69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="L69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="M69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="N69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="O69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="P69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Q69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="R69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="S69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="T69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="U69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="V69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="W69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="X69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Y69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Z69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AA69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AB69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AC69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AD69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AE69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AF69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AG69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AH69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AI69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AJ69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AK69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AL69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AM69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AN69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AO69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AP69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AQ69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AR69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AS69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AT69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AU69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AV69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AW69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AX69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AY69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AZ69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BA69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BB69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BC69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BD69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BE69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BF69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BG69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BH69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BI69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BJ69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BK69" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BL69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BM69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BN69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BO69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BP69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BQ69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BR69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BS69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BT69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BU69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BV69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BW69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BX69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BY69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BZ69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CA69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CB69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CC69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CD69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CE69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CF69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CG69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CH69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CI69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CJ69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CK69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CL69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CM69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CN69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CO69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CP69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CQ69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CR69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CS69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CT69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CU69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CV69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CW69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CX69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CY69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CZ69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DA69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DB69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DC69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DD69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DE69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DF69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DG69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DH69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DI69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DJ69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DK69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DL69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DM69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DN69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DO69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DP69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DQ69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DR69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DS69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DT69" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DU69" t="s">
-        <v>216</v>
-[...179 lines deleted...]
-        <v>216</v>
+        <v>156</v>
       </c>
     </row>
-    <row r="70" spans="1:185">
+    <row r="70" spans="1:125">
       <c r="A70" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="C70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="D70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="E70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="F70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="G70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="H70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="I70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="J70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="K70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="L70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="M70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="N70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="O70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="P70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="Q70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="R70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="S70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="T70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="U70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="V70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="W70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="X70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="Y70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="Z70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AA70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AB70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AC70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AD70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AE70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AF70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AG70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AH70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AI70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AJ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AK70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AL70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AM70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AN70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AO70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AP70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AQ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AR70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AS70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AT70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AU70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AV70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AW70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AX70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AY70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="AZ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BA70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BB70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BC70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BD70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BE70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BF70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BG70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BH70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BI70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BJ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BK70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BL70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BM70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BN70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BO70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BP70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BQ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BR70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BS70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BT70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BU70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BV70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BW70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BX70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BY70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="BZ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CA70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CB70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CC70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CD70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CE70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CF70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CG70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CH70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CI70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CJ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CK70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CL70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CM70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CN70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CO70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CP70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CQ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CR70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CS70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CT70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CU70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CV70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CW70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CX70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CY70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="CZ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DA70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DB70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DC70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DD70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DE70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DF70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DG70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DH70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DI70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DJ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DK70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DL70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DM70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DN70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DO70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DP70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DQ70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DR70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DS70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DT70" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="DU70" t="s">
-        <v>217</v>
-[...179 lines deleted...]
-        <v>217</v>
+        <v>157</v>
       </c>
     </row>
-    <row r="71" spans="1:185">
+    <row r="71" spans="1:125">
       <c r="A71" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B71" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="C71" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="D71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="E71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="F71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="G71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="H71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="I71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="J71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="K71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="L71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="M71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="N71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="O71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="P71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Q71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="R71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="S71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="T71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="U71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="V71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="W71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="X71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Y71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="Z71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AA71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AB71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AC71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AD71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AE71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AF71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AG71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AH71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AI71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AJ71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AK71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AL71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AM71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AN71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AO71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AP71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AQ71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AR71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AS71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AT71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AU71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AV71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AW71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AX71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AY71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="AZ71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BA71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BB71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BC71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BD71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BE71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BF71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BG71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BH71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BI71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BJ71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BK71" t="s">
-        <v>215</v>
+        <v>156</v>
       </c>
       <c r="BL71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BM71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BN71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BO71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BP71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BQ71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BR71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BS71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BT71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BU71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BV71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BW71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BX71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BY71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="BZ71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CA71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CB71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CC71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CD71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CE71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CF71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CG71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CH71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CI71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CJ71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CK71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CL71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CM71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CN71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CO71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CP71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CQ71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CR71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CS71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CT71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CU71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CV71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CW71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CX71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CY71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="CZ71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DA71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DB71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DC71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DD71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DE71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DF71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DG71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DH71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DI71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DJ71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DK71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DL71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DM71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DN71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DO71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DP71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DQ71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DR71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DS71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DT71" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="DU71" t="s">
-        <v>216</v>
-[...179 lines deleted...]
-        <v>216</v>
+        <v>156</v>
       </c>
     </row>
-    <row r="72" spans="1:185">
+    <row r="72" spans="1:125">
       <c r="A72" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="C72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="D72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="E72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="F72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="G72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="H72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="I72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="J72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="K72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="L72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="M72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="N72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="O72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="P72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="Q72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="R72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="S72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="T72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="U72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="V72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="W72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="X72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="Y72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="Z72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AA72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AB72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AC72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AD72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AE72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AF72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AG72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AH72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AI72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AJ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AK72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AL72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AM72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AN72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AO72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AP72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AQ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AR72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AS72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AT72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AU72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AV72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AW72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AX72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AY72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="AZ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BA72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BB72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BC72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BD72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BE72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BF72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BG72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BH72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BI72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BJ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BK72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BL72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BM72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BN72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BO72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BP72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BQ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BR72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BS72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BT72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BU72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BV72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BW72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BX72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BY72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="BZ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CA72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CB72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CC72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CD72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CE72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CF72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CG72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CH72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CI72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CJ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CK72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CL72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CM72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CN72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CO72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CP72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CQ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CR72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CS72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CT72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CU72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CV72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CW72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CX72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CY72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="CZ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DA72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DB72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DC72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DD72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DE72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DF72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DG72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DH72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DI72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DJ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DK72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DL72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DM72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DN72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DO72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DP72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DQ72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DR72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DS72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DT72" t="s">
-        <v>219</v>
+        <v>159</v>
       </c>
       <c r="DU72" t="s">
-        <v>219</v>
-[...179 lines deleted...]
-        <v>219</v>
+        <v>159</v>
       </c>
     </row>
-    <row r="73" spans="1:185">
+    <row r="73" spans="1:125">
       <c r="A73" s="4"/>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="4"/>
       <c r="F73" s="4"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="4"/>
       <c r="J73" s="4"/>
       <c r="K73" s="4"/>
       <c r="L73" s="4"/>
       <c r="M73" s="4"/>
       <c r="N73" s="4"/>
       <c r="O73" s="4"/>
       <c r="P73" s="4"/>
       <c r="Q73" s="4"/>
       <c r="R73" s="4"/>
       <c r="S73" s="4"/>
       <c r="T73" s="4"/>
       <c r="U73" s="4"/>
       <c r="V73" s="4"/>
       <c r="W73" s="4"/>
       <c r="X73" s="4"/>
       <c r="Y73" s="4"/>
@@ -33117,114 +22677,54 @@
       <c r="CW73" s="4"/>
       <c r="CX73" s="4"/>
       <c r="CY73" s="4"/>
       <c r="CZ73" s="4"/>
       <c r="DA73" s="4"/>
       <c r="DB73" s="4"/>
       <c r="DC73" s="4"/>
       <c r="DD73" s="4"/>
       <c r="DE73" s="4"/>
       <c r="DF73" s="4"/>
       <c r="DG73" s="4"/>
       <c r="DH73" s="4"/>
       <c r="DI73" s="4"/>
       <c r="DJ73" s="4"/>
       <c r="DK73" s="4"/>
       <c r="DL73" s="4"/>
       <c r="DM73" s="4"/>
       <c r="DN73" s="4"/>
       <c r="DO73" s="4"/>
       <c r="DP73" s="4"/>
       <c r="DQ73" s="4"/>
       <c r="DR73" s="4"/>
       <c r="DS73" s="4"/>
       <c r="DT73" s="4"/>
       <c r="DU73" s="4"/>
-      <c r="DV73" s="4"/>
-[...58 lines deleted...]
-      <c r="GC73" s="4"/>
     </row>
-    <row r="74" spans="1:185">
+    <row r="74" spans="1:125">
       <c r="A74" s="2" t="s">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
       <c r="L74" s="2"/>
       <c r="M74" s="2"/>
       <c r="N74" s="2"/>
       <c r="O74" s="2"/>
       <c r="P74" s="2"/>
       <c r="Q74" s="2"/>
       <c r="R74" s="2"/>
       <c r="S74" s="2"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
       <c r="Y74" s="2"/>
@@ -33306,114 +22806,54 @@
       <c r="CW74" s="2"/>
       <c r="CX74" s="2"/>
       <c r="CY74" s="2"/>
       <c r="CZ74" s="2"/>
       <c r="DA74" s="2"/>
       <c r="DB74" s="2"/>
       <c r="DC74" s="2"/>
       <c r="DD74" s="2"/>
       <c r="DE74" s="2"/>
       <c r="DF74" s="2"/>
       <c r="DG74" s="2"/>
       <c r="DH74" s="2"/>
       <c r="DI74" s="2"/>
       <c r="DJ74" s="2"/>
       <c r="DK74" s="2"/>
       <c r="DL74" s="2"/>
       <c r="DM74" s="2"/>
       <c r="DN74" s="2"/>
       <c r="DO74" s="2"/>
       <c r="DP74" s="2"/>
       <c r="DQ74" s="2"/>
       <c r="DR74" s="2"/>
       <c r="DS74" s="2"/>
       <c r="DT74" s="2"/>
       <c r="DU74" s="2"/>
-      <c r="DV74" s="2"/>
-[...58 lines deleted...]
-      <c r="GC74" s="2"/>
     </row>
-    <row r="75" spans="1:185">
+    <row r="75" spans="1:125">
       <c r="A75" s="3" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B75" s="3"/>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3"/>
       <c r="K75" s="3"/>
       <c r="L75" s="3"/>
       <c r="M75" s="3"/>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
       <c r="P75" s="3"/>
       <c r="Q75" s="3"/>
       <c r="R75" s="3"/>
       <c r="S75" s="3"/>
       <c r="T75" s="3"/>
       <c r="U75" s="3"/>
       <c r="V75" s="3"/>
       <c r="W75" s="3"/>
       <c r="X75" s="3"/>
       <c r="Y75" s="3"/>
@@ -33495,1785 +22935,1185 @@
       <c r="CW75" s="3"/>
       <c r="CX75" s="3"/>
       <c r="CY75" s="3"/>
       <c r="CZ75" s="3"/>
       <c r="DA75" s="3"/>
       <c r="DB75" s="3"/>
       <c r="DC75" s="3"/>
       <c r="DD75" s="3"/>
       <c r="DE75" s="3"/>
       <c r="DF75" s="3"/>
       <c r="DG75" s="3"/>
       <c r="DH75" s="3"/>
       <c r="DI75" s="3"/>
       <c r="DJ75" s="3"/>
       <c r="DK75" s="3"/>
       <c r="DL75" s="3"/>
       <c r="DM75" s="3"/>
       <c r="DN75" s="3"/>
       <c r="DO75" s="3"/>
       <c r="DP75" s="3"/>
       <c r="DQ75" s="3"/>
       <c r="DR75" s="3"/>
       <c r="DS75" s="3"/>
       <c r="DT75" s="3"/>
       <c r="DU75" s="3"/>
-      <c r="DV75" s="3"/>
-[...58 lines deleted...]
-      <c r="GC75" s="3"/>
     </row>
-    <row r="76" spans="1:185">
+    <row r="76" spans="1:125">
       <c r="A76" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="C76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="D76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="E76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="F76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="G76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="H76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="I76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="J76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="K76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="L76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="M76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="N76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="O76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="P76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Q76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="R76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="S76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="T76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="U76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="V76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="W76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="X76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Y76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Z76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AA76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AB76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AC76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AD76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AE76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AF76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AG76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AH76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AI76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AJ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AK76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AL76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AM76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AN76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AO76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AP76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AQ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AR76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AS76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AT76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AU76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AV76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AW76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AX76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AY76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AZ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BA76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BB76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BC76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BD76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BE76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BF76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BG76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BH76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BI76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BJ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BK76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BL76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BM76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BN76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BO76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BP76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BQ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BR76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BS76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BT76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BU76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BV76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BW76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BX76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BY76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BZ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CA76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CB76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CC76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CD76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CE76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CF76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CG76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CH76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CI76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CJ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CK76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CL76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CM76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CN76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CO76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CP76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CQ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CR76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CS76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CT76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CU76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CV76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CW76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CX76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CY76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CZ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DA76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DB76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DC76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DD76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DE76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DF76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DG76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DH76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DI76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DJ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DK76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DL76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DM76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DN76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DO76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DP76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DQ76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DR76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DS76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DT76" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DU76" t="s">
-        <v>221</v>
-[...179 lines deleted...]
-        <v>221</v>
+        <v>161</v>
       </c>
     </row>
-    <row r="77" spans="1:185">
+    <row r="77" spans="1:125">
       <c r="A77" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="B77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="C77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="D77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="E77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="F77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="G77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="H77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="I77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="J77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="K77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="L77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="M77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="N77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="O77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="P77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="Q77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="R77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="S77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="T77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="U77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="V77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="W77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="X77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="Y77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="Z77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AA77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AB77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AC77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AD77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AE77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AF77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AG77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AH77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AI77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AJ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AK77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AL77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AM77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AN77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AO77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AP77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AQ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AR77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AS77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AT77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AU77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AV77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AW77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AX77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AY77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="AZ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BA77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BB77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BC77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BD77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BE77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BF77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BG77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BH77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BI77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BJ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BK77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BL77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BM77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BN77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BO77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BP77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BQ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BR77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BS77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BT77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BU77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BV77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BW77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BX77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BY77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="BZ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CA77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CB77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CC77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CD77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CE77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CF77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CG77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CH77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CI77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CJ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CK77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CL77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CM77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CN77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CO77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CP77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CQ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CR77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CS77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CT77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CU77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CV77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CW77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CX77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CY77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="CZ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DA77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DB77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DC77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DD77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DE77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DF77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DG77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DH77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DI77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DJ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DK77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DL77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DM77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DN77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DO77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DP77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DQ77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DR77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DS77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DT77" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="DU77" t="s">
-        <v>222</v>
-[...179 lines deleted...]
-        <v>222</v>
+        <v>162</v>
       </c>
     </row>
-    <row r="78" spans="1:185">
+    <row r="78" spans="1:125">
       <c r="A78" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="C78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="D78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="E78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="F78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="G78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="H78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="I78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="J78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="K78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="L78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="M78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="N78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="O78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="P78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Q78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="R78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="S78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="T78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="U78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="V78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="W78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="X78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Y78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Z78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AA78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AB78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AC78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AD78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AE78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AF78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AG78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AH78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AI78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AJ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AK78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AL78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AM78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AN78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AO78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AP78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AQ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AR78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AS78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AT78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AU78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AV78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AW78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AX78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AY78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AZ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BA78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BB78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BC78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BD78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BE78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BF78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BG78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BH78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BI78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BJ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BK78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BL78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BM78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BN78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BO78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BP78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BQ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BR78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BS78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BT78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BU78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BV78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BW78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BX78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BY78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BZ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CA78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CB78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CC78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CD78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CE78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CF78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CG78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CH78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CI78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CJ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CK78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CL78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CM78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CN78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CO78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CP78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CQ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CR78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CS78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CT78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CU78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CV78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CW78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CX78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CY78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CZ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DA78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DB78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DC78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DD78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DE78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DF78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DG78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DH78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DI78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DJ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DK78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DL78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DM78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DN78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DO78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DP78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DQ78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DR78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DS78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DT78" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DU78" t="s">
-        <v>221</v>
-[...179 lines deleted...]
-        <v>221</v>
+        <v>161</v>
       </c>
     </row>
-    <row r="79" spans="1:185">
+    <row r="79" spans="1:125">
       <c r="A79" s="3" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B79" s="3"/>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3"/>
       <c r="K79" s="3"/>
       <c r="L79" s="3"/>
       <c r="M79" s="3"/>
       <c r="N79" s="3"/>
       <c r="O79" s="3"/>
       <c r="P79" s="3"/>
       <c r="Q79" s="3"/>
       <c r="R79" s="3"/>
       <c r="S79" s="3"/>
       <c r="T79" s="3"/>
       <c r="U79" s="3"/>
       <c r="V79" s="3"/>
       <c r="W79" s="3"/>
       <c r="X79" s="3"/>
       <c r="Y79" s="3"/>
@@ -35355,1226 +24195,806 @@
       <c r="CW79" s="3"/>
       <c r="CX79" s="3"/>
       <c r="CY79" s="3"/>
       <c r="CZ79" s="3"/>
       <c r="DA79" s="3"/>
       <c r="DB79" s="3"/>
       <c r="DC79" s="3"/>
       <c r="DD79" s="3"/>
       <c r="DE79" s="3"/>
       <c r="DF79" s="3"/>
       <c r="DG79" s="3"/>
       <c r="DH79" s="3"/>
       <c r="DI79" s="3"/>
       <c r="DJ79" s="3"/>
       <c r="DK79" s="3"/>
       <c r="DL79" s="3"/>
       <c r="DM79" s="3"/>
       <c r="DN79" s="3"/>
       <c r="DO79" s="3"/>
       <c r="DP79" s="3"/>
       <c r="DQ79" s="3"/>
       <c r="DR79" s="3"/>
       <c r="DS79" s="3"/>
       <c r="DT79" s="3"/>
       <c r="DU79" s="3"/>
-      <c r="DV79" s="3"/>
-[...58 lines deleted...]
-      <c r="GC79" s="3"/>
     </row>
-    <row r="80" spans="1:185">
+    <row r="80" spans="1:125">
       <c r="A80" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="C80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="D80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="E80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="F80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="G80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="H80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="I80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="J80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="K80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="L80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="M80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="N80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="O80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="P80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Q80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="R80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="S80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="T80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="U80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="V80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="W80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="X80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Y80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Z80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AA80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AB80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AC80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AD80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AE80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AF80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AG80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AH80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AI80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AJ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AK80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AL80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AM80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AN80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AO80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AP80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AQ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AR80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AS80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AT80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AU80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AV80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AW80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AX80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AY80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AZ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BA80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BB80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BC80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BD80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BE80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BF80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BG80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BH80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BI80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BJ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BK80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BL80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BM80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BN80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BO80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BP80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BQ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BR80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BS80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BT80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BU80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BV80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BW80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BX80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BY80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BZ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CA80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CB80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CC80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CD80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CE80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CF80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CG80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CH80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CI80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CJ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CK80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CL80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CM80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CN80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CO80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CP80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CQ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CR80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CS80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CT80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CU80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CV80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CW80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CX80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CY80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CZ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DA80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DB80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DC80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DD80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DE80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DF80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DG80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DH80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DI80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DJ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DK80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DL80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DM80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DN80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DO80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DP80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DQ80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DR80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DS80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DT80" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DU80" t="s">
-        <v>221</v>
-[...179 lines deleted...]
-        <v>221</v>
+        <v>161</v>
       </c>
     </row>
-    <row r="81" spans="1:185">
+    <row r="81" spans="1:125">
       <c r="A81" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="C81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="D81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="E81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="F81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="G81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="H81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="I81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="J81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="K81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="L81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="M81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="N81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="O81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="P81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Q81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="R81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="S81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="T81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="U81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="V81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="W81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="X81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Y81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="Z81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AA81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AB81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AC81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AD81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AE81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AF81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AG81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AH81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AI81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AJ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AK81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AL81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AM81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AN81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AO81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AP81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AQ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AR81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AS81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AT81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AU81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AV81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AW81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AX81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AY81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="AZ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BA81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BB81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BC81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BD81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BE81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BF81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BG81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BH81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BI81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BJ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BK81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BL81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BM81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BN81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BO81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BP81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BQ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BR81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BS81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BT81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BU81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BV81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BW81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BX81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BY81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="BZ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CA81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CB81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CC81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CD81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CE81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CF81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CG81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CH81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CI81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CJ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CK81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CL81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CM81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CN81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CO81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CP81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CQ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CR81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CS81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CT81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CU81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CV81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CW81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CX81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CY81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="CZ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DA81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DB81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DC81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DD81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DE81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DF81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DG81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DH81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DI81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DJ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DK81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DL81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DM81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DN81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DO81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DP81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DQ81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DR81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DS81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DT81" t="s">
-        <v>221</v>
+        <v>161</v>
       </c>
       <c r="DU81" t="s">
-        <v>221</v>
-[...179 lines deleted...]
-        <v>221</v>
+        <v>161</v>
       </c>
     </row>
-    <row r="82" spans="1:185">
+    <row r="82" spans="1:125">
       <c r="A82" s="4"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="4"/>
       <c r="F82" s="4"/>
       <c r="G82" s="4"/>
       <c r="H82" s="4"/>
       <c r="I82" s="4"/>
       <c r="J82" s="4"/>
       <c r="K82" s="4"/>
       <c r="L82" s="4"/>
       <c r="M82" s="4"/>
       <c r="N82" s="4"/>
       <c r="O82" s="4"/>
       <c r="P82" s="4"/>
       <c r="Q82" s="4"/>
       <c r="R82" s="4"/>
       <c r="S82" s="4"/>
       <c r="T82" s="4"/>
       <c r="U82" s="4"/>
       <c r="V82" s="4"/>
       <c r="W82" s="4"/>
       <c r="X82" s="4"/>
       <c r="Y82" s="4"/>
@@ -36656,114 +25076,54 @@
       <c r="CW82" s="4"/>
       <c r="CX82" s="4"/>
       <c r="CY82" s="4"/>
       <c r="CZ82" s="4"/>
       <c r="DA82" s="4"/>
       <c r="DB82" s="4"/>
       <c r="DC82" s="4"/>
       <c r="DD82" s="4"/>
       <c r="DE82" s="4"/>
       <c r="DF82" s="4"/>
       <c r="DG82" s="4"/>
       <c r="DH82" s="4"/>
       <c r="DI82" s="4"/>
       <c r="DJ82" s="4"/>
       <c r="DK82" s="4"/>
       <c r="DL82" s="4"/>
       <c r="DM82" s="4"/>
       <c r="DN82" s="4"/>
       <c r="DO82" s="4"/>
       <c r="DP82" s="4"/>
       <c r="DQ82" s="4"/>
       <c r="DR82" s="4"/>
       <c r="DS82" s="4"/>
       <c r="DT82" s="4"/>
       <c r="DU82" s="4"/>
-      <c r="DV82" s="4"/>
-[...58 lines deleted...]
-      <c r="GC82" s="4"/>
     </row>
-    <row r="83" spans="1:185">
+    <row r="83" spans="1:125">
       <c r="A83" s="2" t="s">
-        <v>223</v>
+        <v>163</v>
       </c>
       <c r="B83" s="2"/>
       <c r="C83" s="2"/>
       <c r="D83" s="2"/>
       <c r="E83" s="2"/>
       <c r="F83" s="2"/>
       <c r="G83" s="2"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
       <c r="L83" s="2"/>
       <c r="M83" s="2"/>
       <c r="N83" s="2"/>
       <c r="O83" s="2"/>
       <c r="P83" s="2"/>
       <c r="Q83" s="2"/>
       <c r="R83" s="2"/>
       <c r="S83" s="2"/>
       <c r="T83" s="2"/>
       <c r="U83" s="2"/>
       <c r="V83" s="2"/>
       <c r="W83" s="2"/>
       <c r="X83" s="2"/>
       <c r="Y83" s="2"/>
@@ -36845,114 +25205,54 @@
       <c r="CW83" s="2"/>
       <c r="CX83" s="2"/>
       <c r="CY83" s="2"/>
       <c r="CZ83" s="2"/>
       <c r="DA83" s="2"/>
       <c r="DB83" s="2"/>
       <c r="DC83" s="2"/>
       <c r="DD83" s="2"/>
       <c r="DE83" s="2"/>
       <c r="DF83" s="2"/>
       <c r="DG83" s="2"/>
       <c r="DH83" s="2"/>
       <c r="DI83" s="2"/>
       <c r="DJ83" s="2"/>
       <c r="DK83" s="2"/>
       <c r="DL83" s="2"/>
       <c r="DM83" s="2"/>
       <c r="DN83" s="2"/>
       <c r="DO83" s="2"/>
       <c r="DP83" s="2"/>
       <c r="DQ83" s="2"/>
       <c r="DR83" s="2"/>
       <c r="DS83" s="2"/>
       <c r="DT83" s="2"/>
       <c r="DU83" s="2"/>
-      <c r="DV83" s="2"/>
-[...58 lines deleted...]
-      <c r="GC83" s="2"/>
     </row>
-    <row r="84" spans="1:185">
+    <row r="84" spans="1:125">
       <c r="A84" s="3" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
       <c r="K84" s="3"/>
       <c r="L84" s="3"/>
       <c r="M84" s="3"/>
       <c r="N84" s="3"/>
       <c r="O84" s="3"/>
       <c r="P84" s="3"/>
       <c r="Q84" s="3"/>
       <c r="R84" s="3"/>
       <c r="S84" s="3"/>
       <c r="T84" s="3"/>
       <c r="U84" s="3"/>
       <c r="V84" s="3"/>
       <c r="W84" s="3"/>
       <c r="X84" s="3"/>
       <c r="Y84" s="3"/>
@@ -37034,2899 +25334,1939 @@
       <c r="CW84" s="3"/>
       <c r="CX84" s="3"/>
       <c r="CY84" s="3"/>
       <c r="CZ84" s="3"/>
       <c r="DA84" s="3"/>
       <c r="DB84" s="3"/>
       <c r="DC84" s="3"/>
       <c r="DD84" s="3"/>
       <c r="DE84" s="3"/>
       <c r="DF84" s="3"/>
       <c r="DG84" s="3"/>
       <c r="DH84" s="3"/>
       <c r="DI84" s="3"/>
       <c r="DJ84" s="3"/>
       <c r="DK84" s="3"/>
       <c r="DL84" s="3"/>
       <c r="DM84" s="3"/>
       <c r="DN84" s="3"/>
       <c r="DO84" s="3"/>
       <c r="DP84" s="3"/>
       <c r="DQ84" s="3"/>
       <c r="DR84" s="3"/>
       <c r="DS84" s="3"/>
       <c r="DT84" s="3"/>
       <c r="DU84" s="3"/>
-      <c r="DV84" s="3"/>
-[...58 lines deleted...]
-      <c r="GC84" s="3"/>
     </row>
-    <row r="85" spans="1:185">
+    <row r="85" spans="1:125">
       <c r="A85" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="C85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="D85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="E85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="F85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="G85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="H85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="I85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="J85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="K85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="L85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="M85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="N85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="O85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="P85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Q85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="R85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="S85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="T85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="U85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="V85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="W85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="X85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Y85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Z85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AA85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AB85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AC85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AD85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AE85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AF85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AG85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AH85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AI85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AJ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AK85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AL85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AM85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AN85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AO85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AP85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AQ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AR85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AS85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AT85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AU85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AV85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AW85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AX85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AY85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AZ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BA85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BB85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BC85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BD85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BE85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BF85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BG85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BH85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BI85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BJ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BK85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BL85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BM85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BN85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BO85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BP85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BQ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BR85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BS85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BT85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BU85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BV85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BW85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BX85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BY85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BZ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CA85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CB85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CC85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CD85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CE85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CF85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CG85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CH85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CI85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CJ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CK85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CL85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CM85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CN85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CO85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CP85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CQ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CR85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CS85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CT85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CU85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CV85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CW85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CX85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CY85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CZ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DA85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DB85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DC85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DD85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DE85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DF85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DG85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DH85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DI85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DJ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DK85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DL85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DM85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DN85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DO85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DP85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DQ85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DR85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DS85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DT85" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DU85" t="s">
-        <v>224</v>
-[...179 lines deleted...]
-        <v>224</v>
+        <v>164</v>
       </c>
     </row>
-    <row r="86" spans="1:185">
+    <row r="86" spans="1:125">
       <c r="A86" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="C86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="D86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="E86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="F86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="G86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="H86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="I86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="J86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="K86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="L86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="M86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="N86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="O86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="P86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="Q86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="R86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="S86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="T86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="U86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="V86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="W86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="X86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="Y86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="Z86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AA86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AB86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AC86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AD86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AE86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AF86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AG86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AH86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AI86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AJ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AK86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AL86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AM86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AN86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AO86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AP86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AQ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AR86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AS86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AT86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AU86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AV86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AW86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AX86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AY86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AZ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BA86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BB86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BC86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BD86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BE86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BF86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BG86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BH86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BI86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BJ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BK86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BL86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BM86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BN86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BO86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BP86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BQ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BR86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BS86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BT86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BU86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BV86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BW86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BX86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BY86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BZ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CA86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CB86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CC86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CD86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CE86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CF86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CG86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CH86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CI86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CJ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CK86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CL86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CM86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CN86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CO86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CP86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CQ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CR86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CS86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CT86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CU86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CV86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CW86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CX86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CY86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CZ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DA86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DB86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DC86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DD86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DE86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DF86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DG86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DH86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DI86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DJ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DK86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DL86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DM86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DN86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DO86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DP86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DQ86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DR86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DS86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DT86" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DU86" t="s">
-        <v>225</v>
-[...179 lines deleted...]
-        <v>225</v>
+        <v>165</v>
       </c>
     </row>
-    <row r="87" spans="1:185">
+    <row r="87" spans="1:125">
       <c r="A87" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="B87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="C87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="D87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="E87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="F87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="G87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="H87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="I87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="J87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="K87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="L87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="M87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="N87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="O87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="P87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="Q87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="R87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="S87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="T87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="U87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="V87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="W87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="X87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="Y87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="Z87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AA87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AB87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AC87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AD87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AE87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AF87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AG87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AH87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AI87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AJ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AK87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AL87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AM87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AN87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AO87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AP87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AQ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AR87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AS87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AT87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AU87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AV87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AW87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AX87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AY87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="AZ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BA87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BB87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BC87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BD87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BE87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BF87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BG87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BH87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BI87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BJ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BK87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BL87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BM87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BN87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BO87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BP87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BQ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BR87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BS87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BT87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BU87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BV87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BW87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BX87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BY87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="BZ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CA87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CB87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CC87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CD87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CE87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CF87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CG87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CH87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CI87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CJ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CK87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CL87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CM87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CN87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CO87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CP87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CQ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CR87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CS87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CT87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CU87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CV87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CW87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CX87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CY87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="CZ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DA87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DB87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DC87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DD87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DE87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DF87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DG87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DH87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DI87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DJ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DK87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DL87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DM87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DN87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DO87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DP87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DQ87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DR87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DS87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DT87" t="s">
-        <v>226</v>
+        <v>166</v>
       </c>
       <c r="DU87" t="s">
-        <v>226</v>
-[...179 lines deleted...]
-        <v>226</v>
+        <v>166</v>
       </c>
     </row>
-    <row r="88" spans="1:185">
+    <row r="88" spans="1:125">
       <c r="A88" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="C88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="D88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="E88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="F88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="G88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="H88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="I88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="J88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="K88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="L88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="M88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="N88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="O88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="P88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Q88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="R88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="S88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="T88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="U88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="V88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="W88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="X88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Y88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Z88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AA88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AB88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AC88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AD88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AE88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AF88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AG88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AH88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AI88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AJ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AK88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AL88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AM88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AN88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AO88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AP88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AQ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AR88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AS88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AT88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AU88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AV88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AW88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AX88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AY88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AZ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BA88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BB88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BC88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BD88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BE88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BF88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BG88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BH88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BI88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BJ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BK88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BL88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BM88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BN88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BO88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BP88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BQ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BR88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BS88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BT88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BU88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BV88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BW88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BX88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BY88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BZ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CA88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CB88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CC88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CD88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CE88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CF88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CG88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CH88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CI88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CJ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CK88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CL88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CM88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CN88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CO88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CP88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CQ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CR88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CS88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CT88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CU88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CV88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CW88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CX88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CY88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CZ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DA88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DB88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DC88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DD88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DE88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DF88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DG88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DH88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DI88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DJ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DK88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DL88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DM88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DN88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DO88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DP88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DQ88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DR88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DS88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DT88" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DU88" t="s">
-        <v>224</v>
-[...179 lines deleted...]
-        <v>224</v>
+        <v>164</v>
       </c>
     </row>
-    <row r="89" spans="1:185">
+    <row r="89" spans="1:125">
       <c r="A89" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="C89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="D89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="E89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="F89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="G89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="H89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="I89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="J89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="K89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="L89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="M89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="N89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="O89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="P89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="Q89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="R89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="S89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="T89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="U89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="V89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="W89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="X89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="Y89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="Z89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AA89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AB89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AC89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AD89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AE89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AF89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AG89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AH89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AI89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AJ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AK89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AL89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AM89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AN89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AO89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AP89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AQ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AR89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AS89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AT89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AU89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AV89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AW89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AX89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AY89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AZ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BA89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BB89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BC89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BD89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BE89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BF89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BG89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BH89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BI89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BJ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BK89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BL89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BM89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BN89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BO89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BP89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BQ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BR89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BS89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BT89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BU89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BV89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BW89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BX89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BY89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BZ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CA89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CB89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CC89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CD89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CE89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CF89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CG89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CH89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CI89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CJ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CK89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CL89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CM89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CN89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CO89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CP89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CQ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CR89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CS89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CT89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CU89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CV89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CW89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CX89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CY89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CZ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DA89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DB89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DC89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DD89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DE89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DF89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DG89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DH89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DI89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DJ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DK89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DL89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DM89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DN89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DO89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DP89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DQ89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DR89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DS89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DT89" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DU89" t="s">
-        <v>227</v>
-[...179 lines deleted...]
-        <v>227</v>
+        <v>167</v>
       </c>
     </row>
-    <row r="90" spans="1:185">
+    <row r="90" spans="1:125">
       <c r="A90" s="3" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3"/>
       <c r="K90" s="3"/>
       <c r="L90" s="3"/>
       <c r="M90" s="3"/>
       <c r="N90" s="3"/>
       <c r="O90" s="3"/>
       <c r="P90" s="3"/>
       <c r="Q90" s="3"/>
       <c r="R90" s="3"/>
       <c r="S90" s="3"/>
       <c r="T90" s="3"/>
       <c r="U90" s="3"/>
       <c r="V90" s="3"/>
       <c r="W90" s="3"/>
       <c r="X90" s="3"/>
       <c r="Y90" s="3"/>
@@ -40008,2340 +27348,1560 @@
       <c r="CW90" s="3"/>
       <c r="CX90" s="3"/>
       <c r="CY90" s="3"/>
       <c r="CZ90" s="3"/>
       <c r="DA90" s="3"/>
       <c r="DB90" s="3"/>
       <c r="DC90" s="3"/>
       <c r="DD90" s="3"/>
       <c r="DE90" s="3"/>
       <c r="DF90" s="3"/>
       <c r="DG90" s="3"/>
       <c r="DH90" s="3"/>
       <c r="DI90" s="3"/>
       <c r="DJ90" s="3"/>
       <c r="DK90" s="3"/>
       <c r="DL90" s="3"/>
       <c r="DM90" s="3"/>
       <c r="DN90" s="3"/>
       <c r="DO90" s="3"/>
       <c r="DP90" s="3"/>
       <c r="DQ90" s="3"/>
       <c r="DR90" s="3"/>
       <c r="DS90" s="3"/>
       <c r="DT90" s="3"/>
       <c r="DU90" s="3"/>
-      <c r="DV90" s="3"/>
-[...58 lines deleted...]
-      <c r="GC90" s="3"/>
     </row>
-    <row r="91" spans="1:185">
+    <row r="91" spans="1:125">
       <c r="A91" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="C91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="D91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="E91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="F91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="G91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="H91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="I91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="J91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="K91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="L91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="M91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="N91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="O91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="P91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Q91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="R91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="S91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="T91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="U91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="V91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="W91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="X91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Y91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Z91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AA91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AB91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AC91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AD91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AE91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AF91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AG91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AH91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AI91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AJ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AK91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AL91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AM91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AN91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AO91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AP91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AQ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AR91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AS91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AT91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AU91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AV91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AW91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AX91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AY91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AZ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BA91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BB91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BC91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BD91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BE91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BF91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BG91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BH91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BI91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BJ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BK91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BL91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BM91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BN91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BO91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BP91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BQ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BR91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BS91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BT91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BU91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BV91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BW91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BX91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BY91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BZ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CA91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CB91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CC91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CD91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CE91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CF91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CG91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CH91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CI91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CJ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CK91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CL91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CM91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CN91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CO91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CP91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CQ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CR91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CS91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CT91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CU91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CV91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CW91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CX91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CY91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CZ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DA91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DB91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DC91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DD91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DE91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DF91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DG91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DH91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DI91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DJ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DK91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DL91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DM91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DN91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DO91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DP91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DQ91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DR91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DS91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DT91" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DU91" t="s">
-        <v>224</v>
-[...179 lines deleted...]
-        <v>224</v>
+        <v>164</v>
       </c>
     </row>
-    <row r="92" spans="1:185">
+    <row r="92" spans="1:125">
       <c r="A92" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="C92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="D92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="E92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="F92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="G92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="H92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="I92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="J92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="K92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="L92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="M92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="N92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="O92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="P92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="Q92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="R92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="S92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="T92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="U92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="V92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="W92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="X92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="Y92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="Z92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AA92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AB92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AC92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AD92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AE92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AF92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AG92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AH92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AI92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AJ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AK92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AL92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AM92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AN92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AO92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AP92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AQ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AR92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AS92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AT92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AU92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AV92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AW92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AX92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AY92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="AZ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BA92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BB92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BC92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BD92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BE92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BF92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BG92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BH92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BI92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BJ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BK92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BL92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BM92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BN92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BO92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BP92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BQ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BR92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BS92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BT92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BU92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BV92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BW92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BX92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BY92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="BZ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CA92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CB92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CC92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CD92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CE92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CF92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CG92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CH92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CI92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CJ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CK92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CL92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CM92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CN92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CO92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CP92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CQ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CR92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CS92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CT92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CU92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CV92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CW92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CX92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CY92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="CZ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DA92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DB92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DC92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DD92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DE92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DF92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DG92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DH92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DI92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DJ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DK92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DL92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DM92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DN92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DO92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DP92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DQ92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DR92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DS92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DT92" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="DU92" t="s">
-        <v>225</v>
-[...179 lines deleted...]
-        <v>225</v>
+        <v>165</v>
       </c>
     </row>
-    <row r="93" spans="1:185">
+    <row r="93" spans="1:125">
       <c r="A93" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="C93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="D93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="E93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="F93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="G93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="H93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="I93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="J93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="K93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="L93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="M93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="N93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="O93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="P93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Q93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="R93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="S93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="T93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="U93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="V93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="W93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="X93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Y93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="Z93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AA93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AB93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AC93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AD93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AE93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AF93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AG93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AH93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AI93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AJ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AK93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AL93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AM93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AN93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AO93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AP93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AQ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AR93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AS93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AT93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AU93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AV93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AW93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AX93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AY93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="AZ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BA93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BB93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BC93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BD93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BE93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BF93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BG93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BH93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BI93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BJ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BK93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BL93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BM93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BN93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BO93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BP93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BQ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BR93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BS93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BT93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BU93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BV93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BW93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BX93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BY93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="BZ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CA93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CB93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CC93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CD93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CE93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CF93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CG93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CH93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CI93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CJ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CK93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CL93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CM93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CN93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CO93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CP93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CQ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CR93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CS93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CT93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CU93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CV93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CW93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CX93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CY93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="CZ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DA93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DB93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DC93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DD93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DE93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DF93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DG93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DH93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DI93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DJ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DK93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DL93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DM93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DN93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DO93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DP93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DQ93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DR93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DS93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DT93" t="s">
-        <v>224</v>
+        <v>164</v>
       </c>
       <c r="DU93" t="s">
-        <v>224</v>
-[...179 lines deleted...]
-        <v>224</v>
+        <v>164</v>
       </c>
     </row>
-    <row r="94" spans="1:185">
+    <row r="94" spans="1:125">
       <c r="A94" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="C94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="D94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="E94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="F94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="G94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="H94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="I94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="J94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="K94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="L94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="M94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="N94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="O94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="P94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="Q94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="R94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="S94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="T94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="U94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="V94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="W94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="X94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="Y94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="Z94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AA94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AB94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AC94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AD94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AE94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AF94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AG94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AH94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AI94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AJ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AK94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AL94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AM94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AN94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AO94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AP94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AQ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AR94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AS94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AT94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AU94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AV94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AW94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AX94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AY94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="AZ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BA94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BB94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BC94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BD94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BE94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BF94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BG94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BH94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BI94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BJ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BK94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BL94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BM94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BN94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BO94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BP94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BQ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BR94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BS94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BT94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BU94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BV94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BW94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BX94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BY94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="BZ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CA94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CB94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CC94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CD94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CE94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CF94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CG94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CH94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CI94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CJ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CK94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CL94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CM94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CN94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CO94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CP94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CQ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CR94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CS94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CT94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CU94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CV94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CW94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CX94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CY94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="CZ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DA94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DB94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DC94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DD94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DE94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DF94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DG94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DH94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DI94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DJ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DK94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DL94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DM94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DN94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DO94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DP94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DQ94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DR94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DS94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DT94" t="s">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="DU94" t="s">
-        <v>227</v>
-[...179 lines deleted...]
-        <v>227</v>
+        <v>167</v>
       </c>
     </row>
-    <row r="95" spans="1:185">
+    <row r="95" spans="1:125">
       <c r="A95" s="4"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="4"/>
       <c r="F95" s="4"/>
       <c r="G95" s="4"/>
       <c r="H95" s="4"/>
       <c r="I95" s="4"/>
       <c r="J95" s="4"/>
       <c r="K95" s="4"/>
       <c r="L95" s="4"/>
       <c r="M95" s="4"/>
       <c r="N95" s="4"/>
       <c r="O95" s="4"/>
       <c r="P95" s="4"/>
       <c r="Q95" s="4"/>
       <c r="R95" s="4"/>
       <c r="S95" s="4"/>
       <c r="T95" s="4"/>
       <c r="U95" s="4"/>
       <c r="V95" s="4"/>
       <c r="W95" s="4"/>
       <c r="X95" s="4"/>
       <c r="Y95" s="4"/>
@@ -42423,114 +28983,54 @@
       <c r="CW95" s="4"/>
       <c r="CX95" s="4"/>
       <c r="CY95" s="4"/>
       <c r="CZ95" s="4"/>
       <c r="DA95" s="4"/>
       <c r="DB95" s="4"/>
       <c r="DC95" s="4"/>
       <c r="DD95" s="4"/>
       <c r="DE95" s="4"/>
       <c r="DF95" s="4"/>
       <c r="DG95" s="4"/>
       <c r="DH95" s="4"/>
       <c r="DI95" s="4"/>
       <c r="DJ95" s="4"/>
       <c r="DK95" s="4"/>
       <c r="DL95" s="4"/>
       <c r="DM95" s="4"/>
       <c r="DN95" s="4"/>
       <c r="DO95" s="4"/>
       <c r="DP95" s="4"/>
       <c r="DQ95" s="4"/>
       <c r="DR95" s="4"/>
       <c r="DS95" s="4"/>
       <c r="DT95" s="4"/>
       <c r="DU95" s="4"/>
-      <c r="DV95" s="4"/>
-[...58 lines deleted...]
-      <c r="GC95" s="4"/>
     </row>
-    <row r="96" spans="1:185">
+    <row r="96" spans="1:125">
       <c r="A96" s="2" t="s">
-        <v>228</v>
+        <v>168</v>
       </c>
       <c r="B96" s="2"/>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
       <c r="E96" s="2"/>
       <c r="F96" s="2"/>
       <c r="G96" s="2"/>
       <c r="H96" s="2"/>
       <c r="I96" s="2"/>
       <c r="J96" s="2"/>
       <c r="K96" s="2"/>
       <c r="L96" s="2"/>
       <c r="M96" s="2"/>
       <c r="N96" s="2"/>
       <c r="O96" s="2"/>
       <c r="P96" s="2"/>
       <c r="Q96" s="2"/>
       <c r="R96" s="2"/>
       <c r="S96" s="2"/>
       <c r="T96" s="2"/>
       <c r="U96" s="2"/>
       <c r="V96" s="2"/>
       <c r="W96" s="2"/>
       <c r="X96" s="2"/>
       <c r="Y96" s="2"/>
@@ -42612,114 +29112,54 @@
       <c r="CW96" s="2"/>
       <c r="CX96" s="2"/>
       <c r="CY96" s="2"/>
       <c r="CZ96" s="2"/>
       <c r="DA96" s="2"/>
       <c r="DB96" s="2"/>
       <c r="DC96" s="2"/>
       <c r="DD96" s="2"/>
       <c r="DE96" s="2"/>
       <c r="DF96" s="2"/>
       <c r="DG96" s="2"/>
       <c r="DH96" s="2"/>
       <c r="DI96" s="2"/>
       <c r="DJ96" s="2"/>
       <c r="DK96" s="2"/>
       <c r="DL96" s="2"/>
       <c r="DM96" s="2"/>
       <c r="DN96" s="2"/>
       <c r="DO96" s="2"/>
       <c r="DP96" s="2"/>
       <c r="DQ96" s="2"/>
       <c r="DR96" s="2"/>
       <c r="DS96" s="2"/>
       <c r="DT96" s="2"/>
       <c r="DU96" s="2"/>
-      <c r="DV96" s="2"/>
-[...58 lines deleted...]
-      <c r="GC96" s="2"/>
     </row>
-    <row r="97" spans="1:185">
+    <row r="97" spans="1:125">
       <c r="A97" s="3" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
       <c r="K97" s="3"/>
       <c r="L97" s="3"/>
       <c r="M97" s="3"/>
       <c r="N97" s="3"/>
       <c r="O97" s="3"/>
       <c r="P97" s="3"/>
       <c r="Q97" s="3"/>
       <c r="R97" s="3"/>
       <c r="S97" s="3"/>
       <c r="T97" s="3"/>
       <c r="U97" s="3"/>
       <c r="V97" s="3"/>
       <c r="W97" s="3"/>
       <c r="X97" s="3"/>
       <c r="Y97" s="3"/>
@@ -42801,2899 +29241,1939 @@
       <c r="CW97" s="3"/>
       <c r="CX97" s="3"/>
       <c r="CY97" s="3"/>
       <c r="CZ97" s="3"/>
       <c r="DA97" s="3"/>
       <c r="DB97" s="3"/>
       <c r="DC97" s="3"/>
       <c r="DD97" s="3"/>
       <c r="DE97" s="3"/>
       <c r="DF97" s="3"/>
       <c r="DG97" s="3"/>
       <c r="DH97" s="3"/>
       <c r="DI97" s="3"/>
       <c r="DJ97" s="3"/>
       <c r="DK97" s="3"/>
       <c r="DL97" s="3"/>
       <c r="DM97" s="3"/>
       <c r="DN97" s="3"/>
       <c r="DO97" s="3"/>
       <c r="DP97" s="3"/>
       <c r="DQ97" s="3"/>
       <c r="DR97" s="3"/>
       <c r="DS97" s="3"/>
       <c r="DT97" s="3"/>
       <c r="DU97" s="3"/>
-      <c r="DV97" s="3"/>
-[...58 lines deleted...]
-      <c r="GC97" s="3"/>
     </row>
-    <row r="98" spans="1:185">
+    <row r="98" spans="1:125">
       <c r="A98" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="C98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="D98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="E98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="F98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="G98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="H98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="I98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="J98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="K98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="L98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="M98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="N98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="O98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="P98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Q98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="R98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="S98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="T98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="U98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="V98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="W98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="X98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Y98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Z98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AA98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AB98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AC98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AD98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AE98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AF98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AG98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AH98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AI98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AJ98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AK98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AL98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AM98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AN98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AO98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AP98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AQ98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AR98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AS98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AT98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AU98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AV98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AW98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AX98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AY98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AZ98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BA98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BB98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BC98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BD98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BE98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BF98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BG98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BH98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BI98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BJ98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BK98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BL98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BM98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BN98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BO98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BP98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BQ98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BR98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BS98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BT98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BU98" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BV98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BW98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BX98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BY98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BZ98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CA98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CB98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CC98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CD98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CE98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CF98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CG98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CH98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CI98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CJ98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CK98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CL98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CM98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CN98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CO98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CP98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CQ98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CR98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CS98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CT98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CU98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CV98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CW98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CX98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CY98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CZ98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DA98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DB98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DC98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DD98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DE98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DF98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DG98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DH98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DI98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DJ98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DK98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DL98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DM98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DN98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DO98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DP98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DQ98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DR98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DS98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DT98" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DU98" t="s">
-        <v>215</v>
-[...179 lines deleted...]
-        <v>229</v>
+        <v>169</v>
       </c>
     </row>
-    <row r="99" spans="1:185">
+    <row r="99" spans="1:125">
       <c r="A99" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="C99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="D99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="E99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="F99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="G99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="H99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="I99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="J99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="K99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="L99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="M99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="N99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="O99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="P99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="Q99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="R99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="S99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="T99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="U99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="V99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="W99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="X99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="Y99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="Z99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AA99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AB99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AC99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AD99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AE99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AF99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AG99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AH99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AI99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AJ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AK99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AL99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AM99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AN99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AO99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AP99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AQ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AR99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AS99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AT99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AU99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AV99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AW99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AX99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AY99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AZ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BA99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BB99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BC99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BD99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BE99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BF99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BG99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BH99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BI99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BJ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BK99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BL99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BM99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BN99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BO99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BP99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BQ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BR99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BS99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BT99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BU99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BV99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BW99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BX99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BY99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BZ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CA99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CB99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CC99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CD99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CE99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CF99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CG99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CH99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CI99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CJ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CK99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CL99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CM99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CN99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CO99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CP99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CQ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CR99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CS99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CT99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CU99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CV99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CW99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CX99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CY99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CZ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DA99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DB99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DC99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DD99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DE99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DF99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DG99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DH99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DI99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DJ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DK99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DL99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DM99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DN99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DO99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DP99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DQ99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DR99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DS99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DT99" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DU99" t="s">
-        <v>230</v>
-[...179 lines deleted...]
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
-    <row r="100" spans="1:185">
+    <row r="100" spans="1:125">
       <c r="A100" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="B100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="C100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="D100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="E100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="F100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="G100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="H100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="I100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="J100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="K100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="L100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="M100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="N100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="O100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="P100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="Q100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="R100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="S100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="T100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="U100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="V100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="W100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="X100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="Y100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="Z100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AA100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AB100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AC100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AD100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AE100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AF100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AG100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AH100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AI100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AJ100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AK100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AL100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AM100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AN100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AO100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AP100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AQ100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AR100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AS100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AT100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AU100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AV100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AW100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AX100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AY100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="AZ100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BA100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BB100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BC100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BD100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BE100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BF100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BG100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BH100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BI100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BJ100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BK100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BL100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BM100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BN100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BO100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BP100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BQ100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BR100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BS100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BT100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BU100" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="BV100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="BW100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="BX100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="BY100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="BZ100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CA100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CB100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CC100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CD100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CE100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CF100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CG100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CH100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CI100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CJ100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CK100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CL100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CM100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CN100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CO100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CP100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CQ100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CR100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CS100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CT100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CU100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CV100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CW100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CX100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CY100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="CZ100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DA100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DB100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DC100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DD100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DE100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DF100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DG100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DH100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DI100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DJ100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DK100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DL100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DM100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DN100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DO100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DP100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DQ100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DR100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DS100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DT100" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="DU100" t="s">
-        <v>218</v>
-[...179 lines deleted...]
-        <v>231</v>
+        <v>171</v>
       </c>
     </row>
-    <row r="101" spans="1:185">
+    <row r="101" spans="1:125">
       <c r="A101" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="C101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="D101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="E101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="F101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="G101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="H101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="I101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="J101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="K101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="L101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="M101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="N101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="O101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="P101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Q101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="R101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="S101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="T101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="U101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="V101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="W101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="X101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Y101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Z101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AA101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AB101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AC101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AD101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AE101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AF101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AG101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AH101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AI101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AJ101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AK101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AL101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AM101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AN101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AO101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AP101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AQ101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AR101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AS101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AT101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AU101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AV101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AW101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AX101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AY101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AZ101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BA101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BB101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BC101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BD101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BE101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BF101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BG101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BH101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BI101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BJ101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BK101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BL101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BM101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BN101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BO101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BP101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BQ101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BR101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BS101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BT101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BU101" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BV101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BW101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BX101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BY101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BZ101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CA101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CB101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CC101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CD101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CE101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CF101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CG101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CH101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CI101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CJ101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CK101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CL101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CM101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CN101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CO101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CP101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CQ101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CR101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CS101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CT101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CU101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CV101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CW101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CX101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CY101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CZ101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DA101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DB101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DC101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DD101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DE101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DF101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DG101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DH101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DI101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DJ101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DK101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DL101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DM101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DN101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DO101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DP101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DQ101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DR101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DS101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DT101" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DU101" t="s">
-        <v>215</v>
-[...179 lines deleted...]
-        <v>229</v>
+        <v>169</v>
       </c>
     </row>
-    <row r="102" spans="1:185">
+    <row r="102" spans="1:125">
       <c r="A102" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="C102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="D102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="E102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="F102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="G102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="H102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="I102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="J102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="K102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="L102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="M102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="N102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="O102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="P102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Q102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="R102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="S102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="T102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="U102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="V102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="W102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="X102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Y102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Z102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AA102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AB102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AC102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AD102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AE102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AF102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AG102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AH102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AI102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AJ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AK102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AL102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AM102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AN102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AO102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AP102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AQ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AR102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AS102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AT102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AU102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AV102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AW102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AX102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AY102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AZ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BA102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BB102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BC102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BD102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BE102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BF102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BG102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BH102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BI102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BJ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BK102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BL102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BM102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BN102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BO102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BP102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BQ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BR102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BS102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BT102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BU102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BV102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BW102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BX102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BY102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BZ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CA102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CB102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CC102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CD102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CE102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CF102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CG102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CH102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CI102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CJ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CK102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CL102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CM102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CN102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CO102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CP102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CQ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CR102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CS102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CT102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CU102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CV102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CW102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CX102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CY102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CZ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DA102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DB102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DC102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DD102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DE102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DF102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DG102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DH102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DI102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DJ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DK102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DL102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DM102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DN102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DO102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DP102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DQ102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DR102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DS102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DT102" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DU102" t="s">
-        <v>232</v>
-[...179 lines deleted...]
-        <v>232</v>
+        <v>172</v>
       </c>
     </row>
-    <row r="103" spans="1:185">
+    <row r="103" spans="1:125">
       <c r="A103" s="3" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B103" s="3"/>
       <c r="C103" s="3"/>
       <c r="D103" s="3"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3"/>
       <c r="K103" s="3"/>
       <c r="L103" s="3"/>
       <c r="M103" s="3"/>
       <c r="N103" s="3"/>
       <c r="O103" s="3"/>
       <c r="P103" s="3"/>
       <c r="Q103" s="3"/>
       <c r="R103" s="3"/>
       <c r="S103" s="3"/>
       <c r="T103" s="3"/>
       <c r="U103" s="3"/>
       <c r="V103" s="3"/>
       <c r="W103" s="3"/>
       <c r="X103" s="3"/>
       <c r="Y103" s="3"/>
@@ -45775,2340 +31255,1560 @@
       <c r="CW103" s="3"/>
       <c r="CX103" s="3"/>
       <c r="CY103" s="3"/>
       <c r="CZ103" s="3"/>
       <c r="DA103" s="3"/>
       <c r="DB103" s="3"/>
       <c r="DC103" s="3"/>
       <c r="DD103" s="3"/>
       <c r="DE103" s="3"/>
       <c r="DF103" s="3"/>
       <c r="DG103" s="3"/>
       <c r="DH103" s="3"/>
       <c r="DI103" s="3"/>
       <c r="DJ103" s="3"/>
       <c r="DK103" s="3"/>
       <c r="DL103" s="3"/>
       <c r="DM103" s="3"/>
       <c r="DN103" s="3"/>
       <c r="DO103" s="3"/>
       <c r="DP103" s="3"/>
       <c r="DQ103" s="3"/>
       <c r="DR103" s="3"/>
       <c r="DS103" s="3"/>
       <c r="DT103" s="3"/>
       <c r="DU103" s="3"/>
-      <c r="DV103" s="3"/>
-[...58 lines deleted...]
-      <c r="GC103" s="3"/>
     </row>
-    <row r="104" spans="1:185">
+    <row r="104" spans="1:125">
       <c r="A104" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="C104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="D104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="E104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="F104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="G104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="H104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="I104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="J104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="K104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="L104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="M104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="N104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="O104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="P104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Q104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="R104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="S104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="T104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="U104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="V104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="W104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="X104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Y104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Z104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AA104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AB104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AC104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AD104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AE104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AF104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AG104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AH104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AI104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AJ104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AK104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AL104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AM104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AN104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AO104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AP104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AQ104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AR104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AS104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AT104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AU104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AV104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AW104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AX104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AY104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AZ104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BA104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BB104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BC104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BD104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BE104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BF104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BG104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BH104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BI104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BJ104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BK104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BL104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BM104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BN104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BO104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BP104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BQ104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BR104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BS104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BT104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BU104" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BV104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BW104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BX104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BY104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BZ104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CA104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CB104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CC104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CD104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CE104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CF104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CG104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CH104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CI104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CJ104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CK104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CL104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CM104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CN104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CO104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CP104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CQ104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CR104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CS104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CT104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CU104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CV104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CW104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CX104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CY104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CZ104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DA104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DB104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DC104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DD104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DE104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DF104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DG104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DH104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DI104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DJ104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DK104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DL104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DM104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DN104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DO104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DP104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DQ104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DR104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DS104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DT104" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DU104" t="s">
-        <v>215</v>
-[...179 lines deleted...]
-        <v>229</v>
+        <v>169</v>
       </c>
     </row>
-    <row r="105" spans="1:185">
+    <row r="105" spans="1:125">
       <c r="A105" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="C105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="D105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="E105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="F105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="G105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="H105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="I105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="J105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="K105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="L105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="M105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="N105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="O105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="P105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="Q105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="R105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="S105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="T105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="U105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="V105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="W105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="X105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="Y105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="Z105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AA105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AB105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AC105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AD105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AE105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AF105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AG105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AH105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AI105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AJ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AK105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AL105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AM105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AN105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AO105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AP105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AQ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AR105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AS105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AT105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AU105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AV105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AW105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AX105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AY105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="AZ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BA105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BB105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BC105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BD105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BE105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BF105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BG105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BH105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BI105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BJ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BK105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BL105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BM105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BN105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BO105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BP105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BQ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BR105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BS105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BT105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BU105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BV105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BW105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BX105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BY105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="BZ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CA105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CB105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CC105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CD105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CE105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CF105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CG105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CH105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CI105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CJ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CK105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CL105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CM105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CN105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CO105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CP105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CQ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CR105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CS105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CT105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CU105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CV105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CW105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CX105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CY105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="CZ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DA105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DB105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DC105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DD105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DE105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DF105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DG105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DH105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DI105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DJ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DK105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DL105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DM105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DN105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DO105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DP105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DQ105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DR105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DS105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DT105" t="s">
-        <v>230</v>
+        <v>170</v>
       </c>
       <c r="DU105" t="s">
-        <v>230</v>
-[...179 lines deleted...]
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
-    <row r="106" spans="1:185">
+    <row r="106" spans="1:125">
       <c r="A106" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="C106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="D106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="E106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="F106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="G106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="H106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="I106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="J106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="K106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="L106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="M106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="N106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="O106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="P106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Q106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="R106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="S106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="T106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="U106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="V106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="W106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="X106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Y106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="Z106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AA106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AB106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AC106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AD106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AE106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AF106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AG106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AH106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AI106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AJ106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AK106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AL106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AM106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AN106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AO106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AP106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AQ106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AR106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AS106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AT106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AU106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AV106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AW106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AX106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AY106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="AZ106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BA106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BB106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BC106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BD106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BE106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BF106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BG106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BH106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BI106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BJ106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BK106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BL106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BM106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BN106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BO106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BP106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BQ106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BR106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BS106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BT106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BU106" t="s">
-        <v>215</v>
+        <v>155</v>
       </c>
       <c r="BV106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BW106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BX106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BY106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="BZ106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CA106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CB106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CC106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CD106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CE106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CF106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CG106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CH106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CI106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CJ106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CK106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CL106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CM106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CN106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CO106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CP106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CQ106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CR106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CS106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CT106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CU106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CV106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CW106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CX106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CY106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="CZ106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DA106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DB106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DC106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DD106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DE106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DF106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DG106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DH106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DI106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DJ106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DK106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DL106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DM106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DN106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DO106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DP106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DQ106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DR106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DS106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DT106" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="DU106" t="s">
-        <v>215</v>
-[...179 lines deleted...]
-        <v>229</v>
+        <v>169</v>
       </c>
     </row>
-    <row r="107" spans="1:185">
+    <row r="107" spans="1:125">
       <c r="A107" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="C107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="D107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="E107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="F107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="G107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="H107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="I107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="J107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="K107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="L107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="M107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="N107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="O107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="P107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Q107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="R107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="S107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="T107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="U107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="V107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="W107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="X107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Y107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Z107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AA107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AB107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AC107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AD107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AE107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AF107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AG107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AH107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AI107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AJ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AK107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AL107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AM107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AN107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AO107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AP107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AQ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AR107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AS107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AT107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AU107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AV107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AW107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AX107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AY107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AZ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BA107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BB107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BC107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BD107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BE107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BF107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BG107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BH107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BI107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BJ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BK107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BL107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BM107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BN107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BO107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BP107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BQ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BR107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BS107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BT107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BU107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BV107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BW107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BX107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BY107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BZ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CA107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CB107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CC107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CD107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CE107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CF107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CG107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CH107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CI107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CJ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CK107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CL107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CM107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CN107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CO107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CP107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CQ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CR107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CS107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CT107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CU107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CV107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CW107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CX107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CY107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CZ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DA107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DB107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DC107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DD107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DE107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DF107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DG107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DH107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DI107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DJ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DK107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DL107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DM107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DN107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DO107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DP107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DQ107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DR107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DS107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DT107" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DU107" t="s">
-        <v>232</v>
-[...179 lines deleted...]
-        <v>232</v>
+        <v>172</v>
       </c>
     </row>
-    <row r="108" spans="1:185">
+    <row r="108" spans="1:125">
       <c r="A108" s="4"/>
       <c r="B108" s="4"/>
       <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="4"/>
       <c r="F108" s="4"/>
       <c r="G108" s="4"/>
       <c r="H108" s="4"/>
       <c r="I108" s="4"/>
       <c r="J108" s="4"/>
       <c r="K108" s="4"/>
       <c r="L108" s="4"/>
       <c r="M108" s="4"/>
       <c r="N108" s="4"/>
       <c r="O108" s="4"/>
       <c r="P108" s="4"/>
       <c r="Q108" s="4"/>
       <c r="R108" s="4"/>
       <c r="S108" s="4"/>
       <c r="T108" s="4"/>
       <c r="U108" s="4"/>
       <c r="V108" s="4"/>
       <c r="W108" s="4"/>
       <c r="X108" s="4"/>
       <c r="Y108" s="4"/>
@@ -48190,114 +32890,54 @@
       <c r="CW108" s="4"/>
       <c r="CX108" s="4"/>
       <c r="CY108" s="4"/>
       <c r="CZ108" s="4"/>
       <c r="DA108" s="4"/>
       <c r="DB108" s="4"/>
       <c r="DC108" s="4"/>
       <c r="DD108" s="4"/>
       <c r="DE108" s="4"/>
       <c r="DF108" s="4"/>
       <c r="DG108" s="4"/>
       <c r="DH108" s="4"/>
       <c r="DI108" s="4"/>
       <c r="DJ108" s="4"/>
       <c r="DK108" s="4"/>
       <c r="DL108" s="4"/>
       <c r="DM108" s="4"/>
       <c r="DN108" s="4"/>
       <c r="DO108" s="4"/>
       <c r="DP108" s="4"/>
       <c r="DQ108" s="4"/>
       <c r="DR108" s="4"/>
       <c r="DS108" s="4"/>
       <c r="DT108" s="4"/>
       <c r="DU108" s="4"/>
-      <c r="DV108" s="4"/>
-[...58 lines deleted...]
-      <c r="GC108" s="4"/>
     </row>
-    <row r="109" spans="1:185">
+    <row r="109" spans="1:125">
       <c r="A109" s="2" t="s">
-        <v>233</v>
+        <v>173</v>
       </c>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="2"/>
       <c r="G109" s="2"/>
       <c r="H109" s="2"/>
       <c r="I109" s="2"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2"/>
       <c r="M109" s="2"/>
       <c r="N109" s="2"/>
       <c r="O109" s="2"/>
       <c r="P109" s="2"/>
       <c r="Q109" s="2"/>
       <c r="R109" s="2"/>
       <c r="S109" s="2"/>
       <c r="T109" s="2"/>
       <c r="U109" s="2"/>
       <c r="V109" s="2"/>
       <c r="W109" s="2"/>
       <c r="X109" s="2"/>
       <c r="Y109" s="2"/>
@@ -48379,114 +33019,54 @@
       <c r="CW109" s="2"/>
       <c r="CX109" s="2"/>
       <c r="CY109" s="2"/>
       <c r="CZ109" s="2"/>
       <c r="DA109" s="2"/>
       <c r="DB109" s="2"/>
       <c r="DC109" s="2"/>
       <c r="DD109" s="2"/>
       <c r="DE109" s="2"/>
       <c r="DF109" s="2"/>
       <c r="DG109" s="2"/>
       <c r="DH109" s="2"/>
       <c r="DI109" s="2"/>
       <c r="DJ109" s="2"/>
       <c r="DK109" s="2"/>
       <c r="DL109" s="2"/>
       <c r="DM109" s="2"/>
       <c r="DN109" s="2"/>
       <c r="DO109" s="2"/>
       <c r="DP109" s="2"/>
       <c r="DQ109" s="2"/>
       <c r="DR109" s="2"/>
       <c r="DS109" s="2"/>
       <c r="DT109" s="2"/>
       <c r="DU109" s="2"/>
-      <c r="DV109" s="2"/>
-[...58 lines deleted...]
-      <c r="GC109" s="2"/>
     </row>
-    <row r="110" spans="1:185">
+    <row r="110" spans="1:125">
       <c r="A110" s="3" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B110" s="3"/>
       <c r="C110" s="3"/>
       <c r="D110" s="3"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3"/>
       <c r="K110" s="3"/>
       <c r="L110" s="3"/>
       <c r="M110" s="3"/>
       <c r="N110" s="3"/>
       <c r="O110" s="3"/>
       <c r="P110" s="3"/>
       <c r="Q110" s="3"/>
       <c r="R110" s="3"/>
       <c r="S110" s="3"/>
       <c r="T110" s="3"/>
       <c r="U110" s="3"/>
       <c r="V110" s="3"/>
       <c r="W110" s="3"/>
       <c r="X110" s="3"/>
       <c r="Y110" s="3"/>
@@ -48568,2899 +33148,1939 @@
       <c r="CW110" s="3"/>
       <c r="CX110" s="3"/>
       <c r="CY110" s="3"/>
       <c r="CZ110" s="3"/>
       <c r="DA110" s="3"/>
       <c r="DB110" s="3"/>
       <c r="DC110" s="3"/>
       <c r="DD110" s="3"/>
       <c r="DE110" s="3"/>
       <c r="DF110" s="3"/>
       <c r="DG110" s="3"/>
       <c r="DH110" s="3"/>
       <c r="DI110" s="3"/>
       <c r="DJ110" s="3"/>
       <c r="DK110" s="3"/>
       <c r="DL110" s="3"/>
       <c r="DM110" s="3"/>
       <c r="DN110" s="3"/>
       <c r="DO110" s="3"/>
       <c r="DP110" s="3"/>
       <c r="DQ110" s="3"/>
       <c r="DR110" s="3"/>
       <c r="DS110" s="3"/>
       <c r="DT110" s="3"/>
       <c r="DU110" s="3"/>
-      <c r="DV110" s="3"/>
-[...58 lines deleted...]
-      <c r="GC110" s="3"/>
     </row>
-    <row r="111" spans="1:185">
+    <row r="111" spans="1:125">
       <c r="A111" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="C111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="D111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="E111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="F111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="G111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="H111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="I111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="J111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="K111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="L111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="M111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="N111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="O111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="P111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Q111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="R111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="S111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="T111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="U111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="V111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="W111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="X111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Y111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Z111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AA111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AB111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AC111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AD111" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AE111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AF111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AG111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AH111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AI111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AJ111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AK111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AL111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AM111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AN111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AO111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AP111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AQ111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AR111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AS111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AT111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AU111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AV111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AW111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AX111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AY111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AZ111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BA111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BB111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BC111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BD111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BE111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BF111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BG111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BH111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BI111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BJ111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BK111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BL111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BM111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BN111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BO111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BP111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BQ111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BR111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BS111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BT111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BU111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BV111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BW111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BX111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BY111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BZ111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CA111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CB111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CC111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CD111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CE111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CF111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CG111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CH111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CI111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CJ111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CK111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CL111" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CM111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CN111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CO111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CP111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CQ111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CR111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CS111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CT111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CU111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CV111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CW111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CX111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CY111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CZ111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DA111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DB111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DC111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DD111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DE111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DF111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DG111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DH111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DI111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DJ111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DK111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DL111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DM111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DN111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DO111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DP111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DQ111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DR111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DS111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DT111" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DU111" t="s">
-        <v>229</v>
-[...179 lines deleted...]
-        <v>229</v>
+        <v>169</v>
       </c>
     </row>
-    <row r="112" spans="1:185">
+    <row r="112" spans="1:125">
       <c r="A112" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="C112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="D112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="E112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="F112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="G112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="H112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="I112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="J112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="K112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="L112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="M112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="N112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="O112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="P112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="Q112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="R112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="S112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="T112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="U112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="V112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="W112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="X112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="Y112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="Z112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AA112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AB112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AC112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AD112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AE112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AF112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AG112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AH112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AI112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AJ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AK112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AL112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AM112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AN112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AO112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AP112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AQ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AR112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AS112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AT112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AU112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AV112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AW112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AX112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AY112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AZ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BA112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BB112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BC112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BD112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BE112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BF112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BG112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BH112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BI112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BJ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BK112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BL112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BM112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BN112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BO112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BP112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BQ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BR112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BS112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BT112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BU112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BV112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BW112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BX112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BY112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BZ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CA112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CB112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CC112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CD112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CE112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CF112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CG112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CH112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CI112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CJ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CK112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CL112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CM112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CN112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CO112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CP112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CQ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CR112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CS112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CT112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CU112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CV112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CW112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CX112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CY112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CZ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DA112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DB112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DC112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DD112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DE112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DF112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DG112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DH112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DI112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DJ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DK112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DL112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DM112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DN112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DO112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DP112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DQ112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DR112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DS112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DT112" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DU112" t="s">
-        <v>234</v>
-[...179 lines deleted...]
-        <v>234</v>
+        <v>174</v>
       </c>
     </row>
-    <row r="113" spans="1:185">
+    <row r="113" spans="1:125">
       <c r="A113" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="B113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="C113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="D113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="E113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="F113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="G113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="H113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="I113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="J113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="K113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="L113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="M113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="N113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="O113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="P113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="Q113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="R113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="S113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="T113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="U113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="V113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="W113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="X113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="Y113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="Z113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="AA113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="AB113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="AC113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="AD113" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="AE113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AF113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AG113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AH113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AI113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AJ113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AK113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AL113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AM113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AN113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AO113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AP113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AQ113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AR113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AS113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AT113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AU113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AV113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AW113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AX113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AY113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="AZ113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BA113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BB113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BC113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BD113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BE113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BF113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BG113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BH113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BI113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BJ113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BK113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BL113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BM113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BN113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BO113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BP113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BQ113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BR113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BS113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BT113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BU113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BV113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BW113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BX113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BY113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="BZ113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CA113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CB113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CC113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CD113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CE113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CF113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CG113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CH113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CI113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CJ113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CK113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CL113" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="CM113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CN113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CO113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CP113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CQ113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CR113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CS113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CT113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CU113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CV113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CW113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CX113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CY113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="CZ113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DA113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DB113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DC113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DD113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DE113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DF113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DG113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DH113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DI113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DJ113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DK113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DL113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DM113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DN113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DO113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DP113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DQ113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DR113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DS113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DT113" t="s">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="DU113" t="s">
-        <v>200</v>
-[...179 lines deleted...]
-        <v>200</v>
+        <v>141</v>
       </c>
     </row>
-    <row r="114" spans="1:185">
+    <row r="114" spans="1:125">
       <c r="A114" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="C114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="D114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="E114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="F114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="G114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="H114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="I114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="J114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="K114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="L114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="M114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="N114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="O114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="P114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Q114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="R114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="S114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="T114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="U114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="V114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="W114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="X114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Y114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Z114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AA114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AB114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AC114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AD114" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AE114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AF114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AG114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AH114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AI114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AJ114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AK114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AL114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AM114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AN114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AO114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AP114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AQ114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AR114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AS114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AT114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AU114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AV114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AW114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AX114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AY114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AZ114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BA114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BB114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BC114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BD114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BE114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BF114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BG114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BH114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BI114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BJ114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BK114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BL114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BM114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BN114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BO114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BP114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BQ114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BR114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BS114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BT114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BU114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BV114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BW114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BX114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BY114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BZ114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CA114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CB114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CC114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CD114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CE114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CF114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CG114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CH114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CI114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CJ114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CK114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CL114" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CM114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CN114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CO114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CP114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CQ114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CR114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CS114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CT114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CU114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CV114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CW114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CX114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CY114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CZ114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DA114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DB114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DC114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DD114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DE114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DF114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DG114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DH114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DI114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DJ114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DK114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DL114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DM114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DN114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DO114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DP114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DQ114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DR114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DS114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DT114" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DU114" t="s">
-        <v>229</v>
-[...179 lines deleted...]
-        <v>229</v>
+        <v>169</v>
       </c>
     </row>
-    <row r="115" spans="1:185">
+    <row r="115" spans="1:125">
       <c r="A115" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="C115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="D115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="E115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="F115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="G115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="H115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="I115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="J115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="K115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="L115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="M115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="N115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="O115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="P115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Q115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="R115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="S115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="T115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="U115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="V115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="W115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="X115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Y115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Z115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AA115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AB115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AC115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AD115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AE115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AF115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AG115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AH115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AI115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AJ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AK115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AL115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AM115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AN115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AO115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AP115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AQ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AR115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AS115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AT115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AU115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AV115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AW115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AX115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AY115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AZ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BA115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BB115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BC115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BD115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BE115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BF115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BG115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BH115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BI115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BJ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BK115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BL115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BM115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BN115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BO115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BP115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BQ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BR115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BS115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BT115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BU115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BV115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BW115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BX115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BY115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BZ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CA115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CB115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CC115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CD115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CE115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CF115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CG115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CH115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CI115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CJ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CK115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CL115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CM115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CN115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CO115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CP115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CQ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CR115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CS115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CT115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CU115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CV115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CW115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CX115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CY115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CZ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DA115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DB115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DC115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DD115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DE115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DF115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DG115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DH115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DI115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DJ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DK115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DL115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DM115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DN115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DO115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DP115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DQ115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DR115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DS115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DT115" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DU115" t="s">
-        <v>232</v>
-[...179 lines deleted...]
-        <v>232</v>
+        <v>172</v>
       </c>
     </row>
-    <row r="116" spans="1:185">
+    <row r="116" spans="1:125">
       <c r="A116" s="3" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="B116" s="3"/>
       <c r="C116" s="3"/>
       <c r="D116" s="3"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="J116" s="3"/>
       <c r="K116" s="3"/>
       <c r="L116" s="3"/>
       <c r="M116" s="3"/>
       <c r="N116" s="3"/>
       <c r="O116" s="3"/>
       <c r="P116" s="3"/>
       <c r="Q116" s="3"/>
       <c r="R116" s="3"/>
       <c r="S116" s="3"/>
       <c r="T116" s="3"/>
       <c r="U116" s="3"/>
       <c r="V116" s="3"/>
       <c r="W116" s="3"/>
       <c r="X116" s="3"/>
       <c r="Y116" s="3"/>
@@ -51542,2340 +35162,1560 @@
       <c r="CW116" s="3"/>
       <c r="CX116" s="3"/>
       <c r="CY116" s="3"/>
       <c r="CZ116" s="3"/>
       <c r="DA116" s="3"/>
       <c r="DB116" s="3"/>
       <c r="DC116" s="3"/>
       <c r="DD116" s="3"/>
       <c r="DE116" s="3"/>
       <c r="DF116" s="3"/>
       <c r="DG116" s="3"/>
       <c r="DH116" s="3"/>
       <c r="DI116" s="3"/>
       <c r="DJ116" s="3"/>
       <c r="DK116" s="3"/>
       <c r="DL116" s="3"/>
       <c r="DM116" s="3"/>
       <c r="DN116" s="3"/>
       <c r="DO116" s="3"/>
       <c r="DP116" s="3"/>
       <c r="DQ116" s="3"/>
       <c r="DR116" s="3"/>
       <c r="DS116" s="3"/>
       <c r="DT116" s="3"/>
       <c r="DU116" s="3"/>
-      <c r="DV116" s="3"/>
-[...58 lines deleted...]
-      <c r="GC116" s="3"/>
     </row>
-    <row r="117" spans="1:185">
+    <row r="117" spans="1:125">
       <c r="A117" t="s">
-        <v>186</v>
+        <v>126</v>
       </c>
       <c r="B117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="C117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="D117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="E117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="F117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="G117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="H117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="I117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="J117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="K117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="L117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="M117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="N117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="O117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="P117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Q117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="R117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="S117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="T117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="U117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="V117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="W117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="X117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Y117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Z117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AA117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AB117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AC117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AD117" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AE117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AF117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AG117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AH117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AI117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AJ117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AK117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AL117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AM117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AN117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AO117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AP117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AQ117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AR117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AS117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AT117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AU117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AV117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AW117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AX117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AY117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AZ117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BA117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BB117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BC117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BD117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BE117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BF117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BG117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BH117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BI117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BJ117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BK117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BL117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BM117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BN117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BO117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BP117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BQ117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BR117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BS117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BT117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BU117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BV117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BW117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BX117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BY117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BZ117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CA117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CB117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CC117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CD117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CE117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CF117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CG117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CH117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CI117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CJ117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CK117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CL117" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CM117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CN117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CO117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CP117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CQ117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CR117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CS117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CT117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CU117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CV117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CW117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CX117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CY117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CZ117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DA117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DB117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DC117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DD117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DE117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DF117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DG117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DH117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DI117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DJ117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DK117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DL117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DM117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DN117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DO117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DP117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DQ117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DR117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DS117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DT117" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DU117" t="s">
-        <v>229</v>
-[...179 lines deleted...]
-        <v>229</v>
+        <v>169</v>
       </c>
     </row>
-    <row r="118" spans="1:185">
+    <row r="118" spans="1:125">
       <c r="A118" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="B118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="C118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="D118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="E118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="F118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="G118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="H118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="I118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="J118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="K118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="L118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="M118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="N118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="O118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="P118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="Q118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="R118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="S118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="T118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="U118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="V118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="W118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="X118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="Y118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="Z118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AA118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AB118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AC118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AD118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AE118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AF118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AG118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AH118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AI118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AJ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AK118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AL118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AM118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AN118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AO118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AP118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AQ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AR118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AS118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AT118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AU118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AV118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AW118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AX118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AY118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="AZ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BA118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BB118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BC118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BD118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BE118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BF118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BG118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BH118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BI118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BJ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BK118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BL118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BM118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BN118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BO118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BP118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BQ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BR118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BS118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BT118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BU118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BV118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BW118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BX118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BY118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="BZ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CA118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CB118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CC118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CD118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CE118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CF118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CG118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CH118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CI118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CJ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CK118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CL118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CM118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CN118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CO118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CP118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CQ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CR118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CS118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CT118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CU118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CV118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CW118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CX118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CY118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="CZ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DA118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DB118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DC118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DD118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DE118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DF118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DG118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DH118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DI118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DJ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DK118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DL118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DM118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DN118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DO118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DP118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DQ118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DR118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DS118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DT118" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="DU118" t="s">
-        <v>234</v>
-[...179 lines deleted...]
-        <v>234</v>
+        <v>174</v>
       </c>
     </row>
-    <row r="119" spans="1:185">
+    <row r="119" spans="1:125">
       <c r="A119" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="B119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="C119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="D119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="E119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="F119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="G119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="H119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="I119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="J119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="K119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="L119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="M119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="N119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="O119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="P119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Q119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="R119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="S119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="T119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="U119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="V119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="W119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="X119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Y119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="Z119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AA119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AB119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AC119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AD119" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="AE119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AF119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AG119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AH119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AI119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AJ119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AK119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AL119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AM119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AN119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AO119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AP119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AQ119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AR119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AS119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AT119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AU119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AV119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AW119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AX119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AY119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="AZ119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BA119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BB119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BC119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BD119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BE119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BF119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BG119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BH119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BI119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BJ119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BK119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BL119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BM119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BN119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BO119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BP119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BQ119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BR119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BS119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BT119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BU119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BV119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BW119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BX119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BY119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="BZ119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CA119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CB119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CC119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CD119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CE119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CF119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CG119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CH119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CI119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CJ119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CK119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CL119" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="CM119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CN119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CO119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CP119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CQ119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CR119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CS119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CT119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CU119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CV119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CW119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CX119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CY119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="CZ119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DA119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DB119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DC119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DD119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DE119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DF119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DG119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DH119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DI119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DJ119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DK119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DL119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DM119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DN119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DO119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DP119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DQ119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DR119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DS119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DT119" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="DU119" t="s">
-        <v>229</v>
-[...179 lines deleted...]
-        <v>229</v>
+        <v>169</v>
       </c>
     </row>
-    <row r="120" spans="1:185">
+    <row r="120" spans="1:125">
       <c r="A120" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="B120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="C120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="D120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="E120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="F120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="G120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="H120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="I120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="J120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="K120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="L120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="M120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="N120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="O120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="P120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Q120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="R120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="S120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="T120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="U120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="V120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="W120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="X120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Y120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="Z120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AA120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AB120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AC120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AD120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AE120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AF120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AG120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AH120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AI120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AJ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AK120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AL120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AM120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AN120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AO120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AP120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AQ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AR120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AS120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AT120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AU120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AV120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AW120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AX120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AY120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="AZ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BA120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BB120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BC120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BD120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BE120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BF120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BG120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BH120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BI120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BJ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BK120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BL120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BM120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BN120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BO120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BP120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BQ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BR120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BS120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BT120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BU120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BV120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BW120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BX120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BY120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="BZ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CA120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CB120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CC120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CD120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CE120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CF120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CG120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CH120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CI120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CJ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CK120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CL120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CM120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CN120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CO120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CP120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CQ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CR120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CS120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CT120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CU120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CV120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CW120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CX120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CY120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="CZ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DA120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DB120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DC120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DD120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DE120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DF120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DG120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DH120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DI120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DJ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DK120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DL120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DM120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DN120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DO120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DP120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DQ120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DR120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DS120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DT120" t="s">
-        <v>232</v>
+        <v>172</v>
       </c>
       <c r="DU120" t="s">
-        <v>232</v>
-[...179 lines deleted...]
-        <v>232</v>
+        <v>172</v>
       </c>
     </row>
-    <row r="121" spans="1:185">
+    <row r="121" spans="1:125">
       <c r="A121" s="4"/>
       <c r="B121" s="4"/>
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="4"/>
       <c r="F121" s="4"/>
       <c r="G121" s="4"/>
       <c r="H121" s="4"/>
       <c r="I121" s="4"/>
       <c r="J121" s="4"/>
       <c r="K121" s="4"/>
       <c r="L121" s="4"/>
       <c r="M121" s="4"/>
       <c r="N121" s="4"/>
       <c r="O121" s="4"/>
       <c r="P121" s="4"/>
       <c r="Q121" s="4"/>
       <c r="R121" s="4"/>
       <c r="S121" s="4"/>
       <c r="T121" s="4"/>
       <c r="U121" s="4"/>
       <c r="V121" s="4"/>
       <c r="W121" s="4"/>
       <c r="X121" s="4"/>
       <c r="Y121" s="4"/>
@@ -53957,114 +36797,54 @@
       <c r="CW121" s="4"/>
       <c r="CX121" s="4"/>
       <c r="CY121" s="4"/>
       <c r="CZ121" s="4"/>
       <c r="DA121" s="4"/>
       <c r="DB121" s="4"/>
       <c r="DC121" s="4"/>
       <c r="DD121" s="4"/>
       <c r="DE121" s="4"/>
       <c r="DF121" s="4"/>
       <c r="DG121" s="4"/>
       <c r="DH121" s="4"/>
       <c r="DI121" s="4"/>
       <c r="DJ121" s="4"/>
       <c r="DK121" s="4"/>
       <c r="DL121" s="4"/>
       <c r="DM121" s="4"/>
       <c r="DN121" s="4"/>
       <c r="DO121" s="4"/>
       <c r="DP121" s="4"/>
       <c r="DQ121" s="4"/>
       <c r="DR121" s="4"/>
       <c r="DS121" s="4"/>
       <c r="DT121" s="4"/>
       <c r="DU121" s="4"/>
-      <c r="DV121" s="4"/>
-[...58 lines deleted...]
-      <c r="GC121" s="4"/>
     </row>
-    <row r="122" spans="1:185">
+    <row r="122" spans="1:125">
       <c r="A122" s="2" t="s">
-        <v>236</v>
+        <v>176</v>
       </c>
       <c r="B122" s="2"/>
       <c r="C122" s="2"/>
       <c r="D122" s="2"/>
       <c r="E122" s="2"/>
       <c r="F122" s="2"/>
       <c r="G122" s="2"/>
       <c r="H122" s="2"/>
       <c r="I122" s="2"/>
       <c r="J122" s="2"/>
       <c r="K122" s="2"/>
       <c r="L122" s="2"/>
       <c r="M122" s="2"/>
       <c r="N122" s="2"/>
       <c r="O122" s="2"/>
       <c r="P122" s="2"/>
       <c r="Q122" s="2"/>
       <c r="R122" s="2"/>
       <c r="S122" s="2"/>
       <c r="T122" s="2"/>
       <c r="U122" s="2"/>
       <c r="V122" s="2"/>
       <c r="W122" s="2"/>
       <c r="X122" s="2"/>
       <c r="Y122" s="2"/>
@@ -54146,202 +36926,142 @@
       <c r="CW122" s="2"/>
       <c r="CX122" s="2"/>
       <c r="CY122" s="2"/>
       <c r="CZ122" s="2"/>
       <c r="DA122" s="2"/>
       <c r="DB122" s="2"/>
       <c r="DC122" s="2"/>
       <c r="DD122" s="2"/>
       <c r="DE122" s="2"/>
       <c r="DF122" s="2"/>
       <c r="DG122" s="2"/>
       <c r="DH122" s="2"/>
       <c r="DI122" s="2"/>
       <c r="DJ122" s="2"/>
       <c r="DK122" s="2"/>
       <c r="DL122" s="2"/>
       <c r="DM122" s="2"/>
       <c r="DN122" s="2"/>
       <c r="DO122" s="2"/>
       <c r="DP122" s="2"/>
       <c r="DQ122" s="2"/>
       <c r="DR122" s="2"/>
       <c r="DS122" s="2"/>
       <c r="DT122" s="2"/>
       <c r="DU122" s="2"/>
-      <c r="DV122" s="2"/>
-[...58 lines deleted...]
-      <c r="GC122" s="2"/>
     </row>
-    <row r="123" spans="1:185">
+    <row r="123" spans="1:125">
       <c r="A123" t="s">
-        <v>237</v>
+        <v>177</v>
       </c>
       <c r="B123" t="s">
-        <v>238</v>
+        <v>178</v>
       </c>
     </row>
-    <row r="124" spans="1:185">
+    <row r="124" spans="1:125">
       <c r="A124" t="s">
-        <v>239</v>
+        <v>179</v>
       </c>
       <c r="B124" t="s">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
-    <row r="125" spans="1:185">
+    <row r="125" spans="1:125">
       <c r="A125" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="B125" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
     </row>
-    <row r="126" spans="1:185">
+    <row r="126" spans="1:125">
       <c r="A126" t="s">
-        <v>243</v>
+        <v>183</v>
       </c>
       <c r="B126" t="s">
-        <v>244</v>
+        <v>184</v>
       </c>
     </row>
-    <row r="127" spans="1:185">
+    <row r="127" spans="1:125">
       <c r="A127" t="s">
-        <v>245</v>
+        <v>185</v>
       </c>
       <c r="B127" t="s">
-        <v>238</v>
+        <v>178</v>
       </c>
     </row>
-    <row r="128" spans="1:185">
+    <row r="128" spans="1:125">
       <c r="A128" t="s">
-        <v>246</v>
+        <v>186</v>
       </c>
       <c r="B128" t="s">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
-    <row r="129" spans="1:185">
+    <row r="129" spans="1:125">
       <c r="A129" t="s">
-        <v>247</v>
+        <v>187</v>
       </c>
       <c r="B129" t="s">
-        <v>242</v>
+        <v>182</v>
       </c>
     </row>
-    <row r="130" spans="1:185">
+    <row r="130" spans="1:125">
       <c r="A130" t="s">
-        <v>248</v>
+        <v>188</v>
       </c>
       <c r="B130" t="s">
-        <v>244</v>
+        <v>184</v>
       </c>
     </row>
-    <row r="131" spans="1:185">
+    <row r="131" spans="1:125">
       <c r="A131" t="s">
-        <v>249</v>
+        <v>189</v>
       </c>
       <c r="B131" t="s">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
-    <row r="132" spans="1:185">
+    <row r="132" spans="1:125">
       <c r="A132" t="s">
-        <v>251</v>
+        <v>191</v>
       </c>
       <c r="B132" t="s">
-        <v>252</v>
+        <v>192</v>
       </c>
     </row>
-    <row r="133" spans="1:185">
+    <row r="133" spans="1:125">
       <c r="A133" t="s">
-        <v>253</v>
+        <v>193</v>
       </c>
       <c r="B133" t="s">
-        <v>254</v>
+        <v>194</v>
       </c>
     </row>
-    <row r="135" spans="1:185">
+    <row r="135" spans="1:125">
       <c r="A135" s="1" t="s">
-        <v>255</v>
+        <v>195</v>
       </c>
       <c r="B135" s="1"/>
       <c r="C135" s="1"/>
       <c r="D135" s="1"/>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1"/>
       <c r="H135" s="1"/>
       <c r="I135" s="1"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
       <c r="X135" s="1"/>
       <c r="Y135" s="1"/>
@@ -54423,120 +37143,60 @@
       <c r="CW135" s="1"/>
       <c r="CX135" s="1"/>
       <c r="CY135" s="1"/>
       <c r="CZ135" s="1"/>
       <c r="DA135" s="1"/>
       <c r="DB135" s="1"/>
       <c r="DC135" s="1"/>
       <c r="DD135" s="1"/>
       <c r="DE135" s="1"/>
       <c r="DF135" s="1"/>
       <c r="DG135" s="1"/>
       <c r="DH135" s="1"/>
       <c r="DI135" s="1"/>
       <c r="DJ135" s="1"/>
       <c r="DK135" s="1"/>
       <c r="DL135" s="1"/>
       <c r="DM135" s="1"/>
       <c r="DN135" s="1"/>
       <c r="DO135" s="1"/>
       <c r="DP135" s="1"/>
       <c r="DQ135" s="1"/>
       <c r="DR135" s="1"/>
       <c r="DS135" s="1"/>
       <c r="DT135" s="1"/>
       <c r="DU135" s="1"/>
-      <c r="DV135" s="1"/>
-[...58 lines deleted...]
-      <c r="GC135" s="1"/>
     </row>
-    <row r="136" spans="1:185">
+    <row r="136" spans="1:125">
       <c r="A136" t="s">
-        <v>256</v>
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A136:GC136"/>
+    <mergeCell ref="A136:DU136"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>