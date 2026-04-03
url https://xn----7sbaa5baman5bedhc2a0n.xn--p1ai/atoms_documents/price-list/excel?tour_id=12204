--- v3 (2026-02-01)
+++ v4 (2026-04-03)
@@ -12,446 +12,566 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="12204-pskov-5-dnej-s-otdy..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
-[...19 lines deleted...]
-    <t>27.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+  <si>
+    <t>03.04.2026</t>
+  </si>
+  <si>
+    <t>24.04.2026</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>09.10.2026</t>
+  </si>
+  <si>
+    <t>16.10.2026</t>
+  </si>
+  <si>
+    <t>23.10.2026</t>
+  </si>
+  <si>
+    <t>30.10.2026</t>
+  </si>
+  <si>
+    <t>06.11.2026</t>
+  </si>
+  <si>
+    <t>04.12.2026</t>
   </si>
   <si>
     <t>Оазис</t>
   </si>
   <si>
     <t>Двухместный</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
-    <t>28390 RUB</t>
+    <t>32420 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
-    <t>22490 RUB</t>
+    <t>24620 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
-    <t>38640 RUB</t>
+    <t>47300 RUB</t>
   </si>
   <si>
     <t>Ребёнок 3—13 лет на основном месте</t>
   </si>
   <si>
-    <t>27690 RUB</t>
+    <t>31820 RUB</t>
   </si>
   <si>
     <t>Ребёнок 3—13 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>21790 RUB</t>
+    <t>24020 RUB</t>
   </si>
   <si>
     <t>Ребёнок 14—17 лет на основном месте</t>
   </si>
   <si>
-    <t>28190 RUB</t>
+    <t>32220 RUB</t>
   </si>
   <si>
     <t>Ребёнок 14—17 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>22290 RUB</t>
+    <t>24420 RUB</t>
   </si>
   <si>
     <t>Арль</t>
   </si>
   <si>
     <t>Стандарт TWIN</t>
   </si>
   <si>
-    <t>29390 RUB</t>
+    <t>33920 RUB</t>
+  </si>
+  <si>
+    <t>34170 RUB</t>
+  </si>
+  <si>
+    <t>26520 RUB</t>
+  </si>
+  <si>
+    <t>26570 RUB</t>
+  </si>
+  <si>
+    <t>50550 RUB</t>
+  </si>
+  <si>
+    <t>51050 RUB</t>
+  </si>
+  <si>
+    <t>33320 RUB</t>
+  </si>
+  <si>
+    <t>33570 RUB</t>
+  </si>
+  <si>
+    <t>25920 RUB</t>
+  </si>
+  <si>
+    <t>25970 RUB</t>
+  </si>
+  <si>
+    <t>33720 RUB</t>
+  </si>
+  <si>
+    <t>33970 RUB</t>
+  </si>
+  <si>
+    <t>26320 RUB</t>
+  </si>
+  <si>
+    <t>26370 RUB</t>
+  </si>
+  <si>
+    <t>Стандарт DBL</t>
+  </si>
+  <si>
+    <t>Каркушин Дом</t>
+  </si>
+  <si>
+    <t>Стандартный DBL</t>
+  </si>
+  <si>
+    <t>36540 RUB</t>
+  </si>
+  <si>
+    <t>25340 RUB</t>
+  </si>
+  <si>
+    <t>53420 RUB</t>
+  </si>
+  <si>
+    <t>35940 RUB</t>
+  </si>
+  <si>
+    <t>24740 RUB</t>
+  </si>
+  <si>
+    <t>36340 RUB</t>
+  </si>
+  <si>
+    <t>25140 RUB</t>
+  </si>
+  <si>
+    <t>Октябрьская</t>
+  </si>
+  <si>
+    <t>Одноместный стандартный</t>
+  </si>
+  <si>
+    <t>47540 RUB</t>
+  </si>
+  <si>
+    <t>Двухместный стандартный</t>
+  </si>
+  <si>
+    <t>34790 RUB</t>
+  </si>
+  <si>
+    <t>23990 RUB</t>
+  </si>
+  <si>
+    <t>34190 RUB</t>
   </si>
   <si>
     <t>23390 RUB</t>
   </si>
   <si>
-    <t>41520 RUB</t>
-[...71 lines deleted...]
-    <t>22640 RUB</t>
+    <t>34590 RUB</t>
+  </si>
+  <si>
+    <t>23790 RUB</t>
   </si>
   <si>
     <t>Рижская</t>
   </si>
   <si>
     <t>Стандартный одноместный</t>
   </si>
   <si>
-    <t>38770 RUB</t>
+    <t>47670 RUB</t>
   </si>
   <si>
     <t>Стандартный двухместный</t>
   </si>
   <si>
-    <t>30770 RUB</t>
+    <t>35040 RUB</t>
+  </si>
+  <si>
+    <t>35170 RUB</t>
+  </si>
+  <si>
+    <t>34440 RUB</t>
+  </si>
+  <si>
+    <t>34570 RUB</t>
   </si>
   <si>
     <t>Ребёнок 3—12 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>22370 RUB</t>
-[...2 lines deleted...]
-    <t>30570 RUB</t>
+    <t>24340 RUB</t>
+  </si>
+  <si>
+    <t>24470 RUB</t>
+  </si>
+  <si>
+    <t>34840 RUB</t>
+  </si>
+  <si>
+    <t>34970 RUB</t>
   </si>
   <si>
     <t>Золотая Набережная</t>
   </si>
   <si>
     <t xml:space="preserve">Комфорт </t>
   </si>
   <si>
-    <t>31140 RUB</t>
-[...17 lines deleted...]
-    <t>24340 RUB</t>
+    <t>36420 RUB</t>
+  </si>
+  <si>
+    <t>36920 RUB</t>
+  </si>
+  <si>
+    <t>27020 RUB</t>
+  </si>
+  <si>
+    <t>27120 RUB</t>
+  </si>
+  <si>
+    <t>54300 RUB</t>
+  </si>
+  <si>
+    <t>55300 RUB</t>
+  </si>
+  <si>
+    <t>35820 RUB</t>
+  </si>
+  <si>
+    <t>36320 RUB</t>
+  </si>
+  <si>
+    <t>26420 RUB</t>
+  </si>
+  <si>
+    <t>36220 RUB</t>
+  </si>
+  <si>
+    <t>36720 RUB</t>
+  </si>
+  <si>
+    <t>26820 RUB</t>
+  </si>
+  <si>
+    <t>26920 RUB</t>
   </si>
   <si>
     <t>Покровский</t>
   </si>
   <si>
     <t xml:space="preserve">Standart </t>
   </si>
   <si>
-    <t>36020 RUB</t>
-[...17 lines deleted...]
-    <t>24520 RUB</t>
+    <t>40540 RUB</t>
+  </si>
+  <si>
+    <t>40670 RUB</t>
+  </si>
+  <si>
+    <t>26840 RUB</t>
+  </si>
+  <si>
+    <t>26870 RUB</t>
+  </si>
+  <si>
+    <t>60040 RUB</t>
+  </si>
+  <si>
+    <t>60300 RUB</t>
+  </si>
+  <si>
+    <t>39940 RUB</t>
+  </si>
+  <si>
+    <t>40070 RUB</t>
+  </si>
+  <si>
+    <t>26240 RUB</t>
+  </si>
+  <si>
+    <t>26270 RUB</t>
+  </si>
+  <si>
+    <t>40340 RUB</t>
+  </si>
+  <si>
+    <t>40470 RUB</t>
+  </si>
+  <si>
+    <t>26640 RUB</t>
+  </si>
+  <si>
+    <t>26670 RUB</t>
   </si>
   <si>
     <t>Old Estate Hotel &amp; SPA</t>
   </si>
   <si>
     <t xml:space="preserve">Стандарт </t>
   </si>
   <si>
-    <t>37770 RUB</t>
-[...17 lines deleted...]
-    <t>27070 RUB</t>
+    <t>47290 RUB</t>
+  </si>
+  <si>
+    <t>30390 RUB</t>
+  </si>
+  <si>
+    <t>73290 RUB</t>
+  </si>
+  <si>
+    <t>46690 RUB</t>
+  </si>
+  <si>
+    <t>29790 RUB</t>
+  </si>
+  <si>
+    <t>47090 RUB</t>
+  </si>
+  <si>
+    <t>30190 RUB</t>
   </si>
   <si>
     <t>Барселона</t>
   </si>
   <si>
     <t>Стандартный</t>
   </si>
   <si>
-    <t>34450 RUB</t>
-[...17 lines deleted...]
-    <t>23300 RUB</t>
+    <t>38480 RUB</t>
+  </si>
+  <si>
+    <t>25130 RUB</t>
+  </si>
+  <si>
+    <t>54860 RUB</t>
+  </si>
+  <si>
+    <t>37880 RUB</t>
+  </si>
+  <si>
+    <t>24530 RUB</t>
+  </si>
+  <si>
+    <t>38280 RUB</t>
+  </si>
+  <si>
+    <t>24930 RUB</t>
   </si>
   <si>
     <t>Двор Подзноева (бизнес корпус 3*)</t>
   </si>
   <si>
     <t>Standart бизнес корпус</t>
   </si>
   <si>
-    <t>35890 RUB</t>
-[...17 lines deleted...]
-    <t>25290 RUB</t>
+    <t>40040 RUB</t>
+  </si>
+  <si>
+    <t>27740 RUB</t>
+  </si>
+  <si>
+    <t>59040 RUB</t>
+  </si>
+  <si>
+    <t>39440 RUB</t>
+  </si>
+  <si>
+    <t>27140 RUB</t>
+  </si>
+  <si>
+    <t>39840 RUB</t>
+  </si>
+  <si>
+    <t>27540 RUB</t>
   </si>
   <si>
     <t>Двор Подзноева (корпус студии и апартаменты 3+*)</t>
   </si>
   <si>
     <t>Standart корпус студии и апратаменты</t>
   </si>
   <si>
-    <t>25690 RUB</t>
-[...11 lines deleted...]
-    <t>35690 RUB</t>
+    <t>40730 RUB</t>
+  </si>
+  <si>
+    <t>27880 RUB</t>
+  </si>
+  <si>
+    <t>60420 RUB</t>
+  </si>
+  <si>
+    <t>40130 RUB</t>
+  </si>
+  <si>
+    <t>27280 RUB</t>
+  </si>
+  <si>
+    <t>40530 RUB</t>
+  </si>
+  <si>
+    <t>27680 RUB</t>
   </si>
   <si>
     <t>Двор Подзноева (главный корпус 4*)</t>
   </si>
   <si>
     <t>Standart главный корпус</t>
   </si>
   <si>
-    <t>37700 RUB</t>
-[...44 lines deleted...]
-    <t>23290 RUB</t>
+    <t>42540 RUB</t>
+  </si>
+  <si>
+    <t>28240 RUB</t>
+  </si>
+  <si>
+    <t>64040 RUB</t>
+  </si>
+  <si>
+    <t>41940 RUB</t>
+  </si>
+  <si>
+    <t>27640 RUB</t>
+  </si>
+  <si>
+    <t>42340 RUB</t>
+  </si>
+  <si>
+    <t>28040 RUB</t>
   </si>
   <si>
     <t>Примечение</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 01.02.2026 14:22, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 03.04.2026 02:15, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -793,3077 +913,9681 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H141"/>
+  <dimension ref="A1:AD131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A140" sqref="A140:H140"/>
+      <selection activeCell="A130" sqref="A130:AD130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:30">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" s="2" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
-    </row>
-    <row r="3" spans="1:8">
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" s="3" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="3"/>
+      <c r="AB3" s="3"/>
+      <c r="AC3" s="3"/>
+      <c r="AD3" s="3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="G4" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="H4" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8">
+        <v>32</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>32</v>
+      </c>
+      <c r="R4" t="s">
+        <v>32</v>
+      </c>
+      <c r="S4" t="s">
+        <v>32</v>
+      </c>
+      <c r="T4" t="s">
+        <v>32</v>
+      </c>
+      <c r="U4" t="s">
+        <v>32</v>
+      </c>
+      <c r="V4" t="s">
+        <v>32</v>
+      </c>
+      <c r="W4" t="s">
+        <v>32</v>
+      </c>
+      <c r="X4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="H5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8">
+        <v>34</v>
+      </c>
+      <c r="I5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
+      </c>
+      <c r="M5" t="s">
+        <v>34</v>
+      </c>
+      <c r="N5" t="s">
+        <v>34</v>
+      </c>
+      <c r="O5" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>34</v>
+      </c>
+      <c r="R5" t="s">
+        <v>34</v>
+      </c>
+      <c r="S5" t="s">
+        <v>34</v>
+      </c>
+      <c r="T5" t="s">
+        <v>34</v>
+      </c>
+      <c r="U5" t="s">
+        <v>34</v>
+      </c>
+      <c r="V5" t="s">
+        <v>34</v>
+      </c>
+      <c r="W5" t="s">
+        <v>34</v>
+      </c>
+      <c r="X5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>34</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8">
+        <v>36</v>
+      </c>
+      <c r="I6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" t="s">
+        <v>36</v>
+      </c>
+      <c r="L6" t="s">
+        <v>36</v>
+      </c>
+      <c r="M6" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" t="s">
+        <v>36</v>
+      </c>
+      <c r="P6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>36</v>
+      </c>
+      <c r="R6" t="s">
+        <v>36</v>
+      </c>
+      <c r="S6" t="s">
+        <v>36</v>
+      </c>
+      <c r="T6" t="s">
+        <v>36</v>
+      </c>
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="s">
+        <v>36</v>
+      </c>
+      <c r="W6" t="s">
+        <v>36</v>
+      </c>
+      <c r="X6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8">
+        <v>38</v>
+      </c>
+      <c r="I7" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" t="s">
+        <v>38</v>
+      </c>
+      <c r="K7" t="s">
+        <v>38</v>
+      </c>
+      <c r="L7" t="s">
+        <v>38</v>
+      </c>
+      <c r="M7" t="s">
+        <v>38</v>
+      </c>
+      <c r="N7" t="s">
+        <v>38</v>
+      </c>
+      <c r="O7" t="s">
+        <v>38</v>
+      </c>
+      <c r="P7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" t="s">
+        <v>38</v>
+      </c>
+      <c r="S7" t="s">
+        <v>38</v>
+      </c>
+      <c r="T7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" t="s">
+        <v>38</v>
+      </c>
+      <c r="W7" t="s">
+        <v>38</v>
+      </c>
+      <c r="X7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="G8" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8">
+        <v>40</v>
+      </c>
+      <c r="I8" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" t="s">
+        <v>40</v>
+      </c>
+      <c r="L8" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" t="s">
+        <v>40</v>
+      </c>
+      <c r="N8" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" t="s">
+        <v>40</v>
+      </c>
+      <c r="P8" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>40</v>
+      </c>
+      <c r="R8" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" t="s">
+        <v>40</v>
+      </c>
+      <c r="T8" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" t="s">
+        <v>40</v>
+      </c>
+      <c r="V8" t="s">
+        <v>40</v>
+      </c>
+      <c r="W8" t="s">
+        <v>40</v>
+      </c>
+      <c r="X8" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>40</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8">
+        <v>42</v>
+      </c>
+      <c r="I9" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L9" t="s">
+        <v>42</v>
+      </c>
+      <c r="M9" t="s">
+        <v>42</v>
+      </c>
+      <c r="N9" t="s">
+        <v>42</v>
+      </c>
+      <c r="O9" t="s">
+        <v>42</v>
+      </c>
+      <c r="P9" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>42</v>
+      </c>
+      <c r="R9" t="s">
+        <v>42</v>
+      </c>
+      <c r="S9" t="s">
+        <v>42</v>
+      </c>
+      <c r="T9" t="s">
+        <v>42</v>
+      </c>
+      <c r="U9" t="s">
+        <v>42</v>
+      </c>
+      <c r="V9" t="s">
+        <v>42</v>
+      </c>
+      <c r="W9" t="s">
+        <v>42</v>
+      </c>
+      <c r="X9" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H10" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8">
+        <v>44</v>
+      </c>
+      <c r="I10" t="s">
+        <v>44</v>
+      </c>
+      <c r="J10" t="s">
+        <v>44</v>
+      </c>
+      <c r="K10" t="s">
+        <v>44</v>
+      </c>
+      <c r="L10" t="s">
+        <v>44</v>
+      </c>
+      <c r="M10" t="s">
+        <v>44</v>
+      </c>
+      <c r="N10" t="s">
+        <v>44</v>
+      </c>
+      <c r="O10" t="s">
+        <v>44</v>
+      </c>
+      <c r="P10" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>44</v>
+      </c>
+      <c r="R10" t="s">
+        <v>44</v>
+      </c>
+      <c r="S10" t="s">
+        <v>44</v>
+      </c>
+      <c r="T10" t="s">
+        <v>44</v>
+      </c>
+      <c r="U10" t="s">
+        <v>44</v>
+      </c>
+      <c r="V10" t="s">
+        <v>44</v>
+      </c>
+      <c r="W10" t="s">
+        <v>44</v>
+      </c>
+      <c r="X10" t="s">
+        <v>44</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>44</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>44</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4"/>
+      <c r="U11" s="4"/>
+      <c r="V11" s="4"/>
+      <c r="W11" s="4"/>
+      <c r="X11" s="4"/>
+      <c r="Y11" s="4"/>
+      <c r="Z11" s="4"/>
+      <c r="AA11" s="4"/>
+      <c r="AB11" s="4"/>
+      <c r="AC11" s="4"/>
+      <c r="AD11" s="4"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="2" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+      <c r="R12" s="2"/>
+      <c r="S12" s="2"/>
+      <c r="T12" s="2"/>
+      <c r="U12" s="2"/>
+      <c r="V12" s="2"/>
+      <c r="W12" s="2"/>
+      <c r="X12" s="2"/>
+      <c r="Y12" s="2"/>
+      <c r="Z12" s="2"/>
+      <c r="AA12" s="2"/>
+      <c r="AB12" s="2"/>
+      <c r="AC12" s="2"/>
+      <c r="AD12" s="2"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="3" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="3"/>
+      <c r="T13" s="3"/>
+      <c r="U13" s="3"/>
+      <c r="V13" s="3"/>
+      <c r="W13" s="3"/>
+      <c r="X13" s="3"/>
+      <c r="Y13" s="3"/>
+      <c r="Z13" s="3"/>
+      <c r="AA13" s="3"/>
+      <c r="AB13" s="3"/>
+      <c r="AC13" s="3"/>
+      <c r="AD13" s="3"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="G14" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="H14" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8">
+        <v>48</v>
+      </c>
+      <c r="I14" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" t="s">
+        <v>47</v>
+      </c>
+      <c r="L14" t="s">
+        <v>47</v>
+      </c>
+      <c r="M14" t="s">
+        <v>47</v>
+      </c>
+      <c r="N14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O14" t="s">
+        <v>47</v>
+      </c>
+      <c r="P14" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>47</v>
+      </c>
+      <c r="R14" t="s">
+        <v>47</v>
+      </c>
+      <c r="S14" t="s">
+        <v>47</v>
+      </c>
+      <c r="T14" t="s">
+        <v>47</v>
+      </c>
+      <c r="U14" t="s">
+        <v>47</v>
+      </c>
+      <c r="V14" t="s">
+        <v>47</v>
+      </c>
+      <c r="W14" t="s">
+        <v>47</v>
+      </c>
+      <c r="X14" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="G15" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="H15" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8">
+        <v>50</v>
+      </c>
+      <c r="I15" t="s">
+        <v>49</v>
+      </c>
+      <c r="J15" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" t="s">
+        <v>49</v>
+      </c>
+      <c r="L15" t="s">
+        <v>49</v>
+      </c>
+      <c r="M15" t="s">
+        <v>49</v>
+      </c>
+      <c r="N15" t="s">
+        <v>49</v>
+      </c>
+      <c r="O15" t="s">
+        <v>49</v>
+      </c>
+      <c r="P15" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>49</v>
+      </c>
+      <c r="R15" t="s">
+        <v>49</v>
+      </c>
+      <c r="S15" t="s">
+        <v>49</v>
+      </c>
+      <c r="T15" t="s">
+        <v>49</v>
+      </c>
+      <c r="U15" t="s">
+        <v>49</v>
+      </c>
+      <c r="V15" t="s">
+        <v>49</v>
+      </c>
+      <c r="W15" t="s">
+        <v>49</v>
+      </c>
+      <c r="X15" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="G16" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8">
+        <v>52</v>
+      </c>
+      <c r="I16" t="s">
+        <v>51</v>
+      </c>
+      <c r="J16" t="s">
+        <v>51</v>
+      </c>
+      <c r="K16" t="s">
+        <v>51</v>
+      </c>
+      <c r="L16" t="s">
+        <v>51</v>
+      </c>
+      <c r="M16" t="s">
+        <v>51</v>
+      </c>
+      <c r="N16" t="s">
+        <v>51</v>
+      </c>
+      <c r="O16" t="s">
+        <v>51</v>
+      </c>
+      <c r="P16" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>51</v>
+      </c>
+      <c r="R16" t="s">
+        <v>51</v>
+      </c>
+      <c r="S16" t="s">
+        <v>51</v>
+      </c>
+      <c r="T16" t="s">
+        <v>51</v>
+      </c>
+      <c r="U16" t="s">
+        <v>51</v>
+      </c>
+      <c r="V16" t="s">
+        <v>51</v>
+      </c>
+      <c r="W16" t="s">
+        <v>51</v>
+      </c>
+      <c r="X16" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="G17" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8">
+        <v>54</v>
+      </c>
+      <c r="I17" t="s">
+        <v>53</v>
+      </c>
+      <c r="J17" t="s">
+        <v>53</v>
+      </c>
+      <c r="K17" t="s">
+        <v>53</v>
+      </c>
+      <c r="L17" t="s">
+        <v>53</v>
+      </c>
+      <c r="M17" t="s">
+        <v>53</v>
+      </c>
+      <c r="N17" t="s">
+        <v>53</v>
+      </c>
+      <c r="O17" t="s">
+        <v>53</v>
+      </c>
+      <c r="P17" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>53</v>
+      </c>
+      <c r="R17" t="s">
+        <v>53</v>
+      </c>
+      <c r="S17" t="s">
+        <v>53</v>
+      </c>
+      <c r="T17" t="s">
+        <v>53</v>
+      </c>
+      <c r="U17" t="s">
+        <v>53</v>
+      </c>
+      <c r="V17" t="s">
+        <v>53</v>
+      </c>
+      <c r="W17" t="s">
+        <v>53</v>
+      </c>
+      <c r="X17" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="F18" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G18" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H18" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8">
+        <v>56</v>
+      </c>
+      <c r="I18" t="s">
+        <v>55</v>
+      </c>
+      <c r="J18" t="s">
+        <v>55</v>
+      </c>
+      <c r="K18" t="s">
+        <v>55</v>
+      </c>
+      <c r="L18" t="s">
+        <v>55</v>
+      </c>
+      <c r="M18" t="s">
+        <v>55</v>
+      </c>
+      <c r="N18" t="s">
+        <v>55</v>
+      </c>
+      <c r="O18" t="s">
+        <v>55</v>
+      </c>
+      <c r="P18" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>55</v>
+      </c>
+      <c r="R18" t="s">
+        <v>55</v>
+      </c>
+      <c r="S18" t="s">
+        <v>55</v>
+      </c>
+      <c r="T18" t="s">
+        <v>55</v>
+      </c>
+      <c r="U18" t="s">
+        <v>55</v>
+      </c>
+      <c r="V18" t="s">
+        <v>55</v>
+      </c>
+      <c r="W18" t="s">
+        <v>55</v>
+      </c>
+      <c r="X18" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="F19" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="G19" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="H19" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8">
+        <v>58</v>
+      </c>
+      <c r="I19" t="s">
+        <v>57</v>
+      </c>
+      <c r="J19" t="s">
+        <v>57</v>
+      </c>
+      <c r="K19" t="s">
+        <v>57</v>
+      </c>
+      <c r="L19" t="s">
+        <v>57</v>
+      </c>
+      <c r="M19" t="s">
+        <v>57</v>
+      </c>
+      <c r="N19" t="s">
+        <v>57</v>
+      </c>
+      <c r="O19" t="s">
+        <v>57</v>
+      </c>
+      <c r="P19" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>57</v>
+      </c>
+      <c r="R19" t="s">
+        <v>57</v>
+      </c>
+      <c r="S19" t="s">
+        <v>57</v>
+      </c>
+      <c r="T19" t="s">
+        <v>57</v>
+      </c>
+      <c r="U19" t="s">
+        <v>57</v>
+      </c>
+      <c r="V19" t="s">
+        <v>57</v>
+      </c>
+      <c r="W19" t="s">
+        <v>57</v>
+      </c>
+      <c r="X19" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B20" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="G20" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8">
+        <v>60</v>
+      </c>
+      <c r="I20" t="s">
+        <v>59</v>
+      </c>
+      <c r="J20" t="s">
+        <v>59</v>
+      </c>
+      <c r="K20" t="s">
+        <v>59</v>
+      </c>
+      <c r="L20" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" t="s">
+        <v>59</v>
+      </c>
+      <c r="N20" t="s">
+        <v>59</v>
+      </c>
+      <c r="O20" t="s">
+        <v>59</v>
+      </c>
+      <c r="P20" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>59</v>
+      </c>
+      <c r="R20" t="s">
+        <v>59</v>
+      </c>
+      <c r="S20" t="s">
+        <v>59</v>
+      </c>
+      <c r="T20" t="s">
+        <v>59</v>
+      </c>
+      <c r="U20" t="s">
+        <v>59</v>
+      </c>
+      <c r="V20" t="s">
+        <v>59</v>
+      </c>
+      <c r="W20" t="s">
+        <v>59</v>
+      </c>
+      <c r="X20" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>59</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3"/>
+      <c r="O21" s="3"/>
+      <c r="P21" s="3"/>
+      <c r="Q21" s="3"/>
+      <c r="R21" s="3"/>
+      <c r="S21" s="3"/>
+      <c r="T21" s="3"/>
+      <c r="U21" s="3"/>
+      <c r="V21" s="3"/>
+      <c r="W21" s="3"/>
+      <c r="X21" s="3"/>
+      <c r="Y21" s="3"/>
+      <c r="Z21" s="3"/>
+      <c r="AA21" s="3"/>
+      <c r="AB21" s="3"/>
+      <c r="AC21" s="3"/>
+      <c r="AD21" s="3"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B22" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="C22" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="E22" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="F22" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="G22" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="H22" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8">
+        <v>48</v>
+      </c>
+      <c r="I22" t="s">
+        <v>47</v>
+      </c>
+      <c r="J22" t="s">
+        <v>47</v>
+      </c>
+      <c r="K22" t="s">
+        <v>47</v>
+      </c>
+      <c r="L22" t="s">
+        <v>47</v>
+      </c>
+      <c r="M22" t="s">
+        <v>47</v>
+      </c>
+      <c r="N22" t="s">
+        <v>47</v>
+      </c>
+      <c r="O22" t="s">
+        <v>47</v>
+      </c>
+      <c r="P22" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>47</v>
+      </c>
+      <c r="R22" t="s">
+        <v>47</v>
+      </c>
+      <c r="S22" t="s">
+        <v>47</v>
+      </c>
+      <c r="T22" t="s">
+        <v>47</v>
+      </c>
+      <c r="U22" t="s">
+        <v>47</v>
+      </c>
+      <c r="V22" t="s">
+        <v>47</v>
+      </c>
+      <c r="W22" t="s">
+        <v>47</v>
+      </c>
+      <c r="X22" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="C23" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="D23" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="F23" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="G23" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="H23" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8">
+        <v>50</v>
+      </c>
+      <c r="I23" t="s">
+        <v>49</v>
+      </c>
+      <c r="J23" t="s">
+        <v>49</v>
+      </c>
+      <c r="K23" t="s">
+        <v>49</v>
+      </c>
+      <c r="L23" t="s">
+        <v>49</v>
+      </c>
+      <c r="M23" t="s">
+        <v>49</v>
+      </c>
+      <c r="N23" t="s">
+        <v>49</v>
+      </c>
+      <c r="O23" t="s">
+        <v>49</v>
+      </c>
+      <c r="P23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>49</v>
+      </c>
+      <c r="R23" t="s">
+        <v>49</v>
+      </c>
+      <c r="S23" t="s">
+        <v>49</v>
+      </c>
+      <c r="T23" t="s">
+        <v>49</v>
+      </c>
+      <c r="U23" t="s">
+        <v>49</v>
+      </c>
+      <c r="V23" t="s">
+        <v>49</v>
+      </c>
+      <c r="W23" t="s">
+        <v>49</v>
+      </c>
+      <c r="X23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B24" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="C24" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="D24" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="E24" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="F24" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="G24" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="H24" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8">
+        <v>52</v>
+      </c>
+      <c r="I24" t="s">
+        <v>51</v>
+      </c>
+      <c r="J24" t="s">
+        <v>51</v>
+      </c>
+      <c r="K24" t="s">
+        <v>51</v>
+      </c>
+      <c r="L24" t="s">
+        <v>51</v>
+      </c>
+      <c r="M24" t="s">
+        <v>51</v>
+      </c>
+      <c r="N24" t="s">
+        <v>51</v>
+      </c>
+      <c r="O24" t="s">
+        <v>51</v>
+      </c>
+      <c r="P24" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>51</v>
+      </c>
+      <c r="R24" t="s">
+        <v>51</v>
+      </c>
+      <c r="S24" t="s">
+        <v>51</v>
+      </c>
+      <c r="T24" t="s">
+        <v>51</v>
+      </c>
+      <c r="U24" t="s">
+        <v>51</v>
+      </c>
+      <c r="V24" t="s">
+        <v>51</v>
+      </c>
+      <c r="W24" t="s">
+        <v>51</v>
+      </c>
+      <c r="X24" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B25" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="D25" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="E25" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="G25" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="H25" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8">
+        <v>54</v>
+      </c>
+      <c r="I25" t="s">
+        <v>53</v>
+      </c>
+      <c r="J25" t="s">
+        <v>53</v>
+      </c>
+      <c r="K25" t="s">
+        <v>53</v>
+      </c>
+      <c r="L25" t="s">
+        <v>53</v>
+      </c>
+      <c r="M25" t="s">
+        <v>53</v>
+      </c>
+      <c r="N25" t="s">
+        <v>53</v>
+      </c>
+      <c r="O25" t="s">
+        <v>53</v>
+      </c>
+      <c r="P25" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>53</v>
+      </c>
+      <c r="R25" t="s">
+        <v>53</v>
+      </c>
+      <c r="S25" t="s">
+        <v>53</v>
+      </c>
+      <c r="T25" t="s">
+        <v>53</v>
+      </c>
+      <c r="U25" t="s">
+        <v>53</v>
+      </c>
+      <c r="V25" t="s">
+        <v>53</v>
+      </c>
+      <c r="W25" t="s">
+        <v>53</v>
+      </c>
+      <c r="X25" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B26" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="C26" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D26" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="E26" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="F26" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G26" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H26" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8">
+        <v>56</v>
+      </c>
+      <c r="I26" t="s">
+        <v>55</v>
+      </c>
+      <c r="J26" t="s">
+        <v>55</v>
+      </c>
+      <c r="K26" t="s">
+        <v>55</v>
+      </c>
+      <c r="L26" t="s">
+        <v>55</v>
+      </c>
+      <c r="M26" t="s">
+        <v>55</v>
+      </c>
+      <c r="N26" t="s">
+        <v>55</v>
+      </c>
+      <c r="O26" t="s">
+        <v>55</v>
+      </c>
+      <c r="P26" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>55</v>
+      </c>
+      <c r="R26" t="s">
+        <v>55</v>
+      </c>
+      <c r="S26" t="s">
+        <v>55</v>
+      </c>
+      <c r="T26" t="s">
+        <v>55</v>
+      </c>
+      <c r="U26" t="s">
+        <v>55</v>
+      </c>
+      <c r="V26" t="s">
+        <v>55</v>
+      </c>
+      <c r="W26" t="s">
+        <v>55</v>
+      </c>
+      <c r="X26" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="C27" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="D27" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="E27" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="G27" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="H27" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8">
+        <v>58</v>
+      </c>
+      <c r="I27" t="s">
+        <v>57</v>
+      </c>
+      <c r="J27" t="s">
+        <v>57</v>
+      </c>
+      <c r="K27" t="s">
+        <v>57</v>
+      </c>
+      <c r="L27" t="s">
+        <v>57</v>
+      </c>
+      <c r="M27" t="s">
+        <v>57</v>
+      </c>
+      <c r="N27" t="s">
+        <v>57</v>
+      </c>
+      <c r="O27" t="s">
+        <v>57</v>
+      </c>
+      <c r="P27" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>57</v>
+      </c>
+      <c r="R27" t="s">
+        <v>57</v>
+      </c>
+      <c r="S27" t="s">
+        <v>57</v>
+      </c>
+      <c r="T27" t="s">
+        <v>57</v>
+      </c>
+      <c r="U27" t="s">
+        <v>57</v>
+      </c>
+      <c r="V27" t="s">
+        <v>57</v>
+      </c>
+      <c r="W27" t="s">
+        <v>57</v>
+      </c>
+      <c r="X27" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B28" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="D28" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="E28" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="F28" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="G28" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="H28" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8">
+        <v>60</v>
+      </c>
+      <c r="I28" t="s">
+        <v>59</v>
+      </c>
+      <c r="J28" t="s">
+        <v>59</v>
+      </c>
+      <c r="K28" t="s">
+        <v>59</v>
+      </c>
+      <c r="L28" t="s">
+        <v>59</v>
+      </c>
+      <c r="M28" t="s">
+        <v>59</v>
+      </c>
+      <c r="N28" t="s">
+        <v>59</v>
+      </c>
+      <c r="O28" t="s">
+        <v>59</v>
+      </c>
+      <c r="P28" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>59</v>
+      </c>
+      <c r="R28" t="s">
+        <v>59</v>
+      </c>
+      <c r="S28" t="s">
+        <v>59</v>
+      </c>
+      <c r="T28" t="s">
+        <v>59</v>
+      </c>
+      <c r="U28" t="s">
+        <v>59</v>
+      </c>
+      <c r="V28" t="s">
+        <v>59</v>
+      </c>
+      <c r="W28" t="s">
+        <v>59</v>
+      </c>
+      <c r="X28" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>59</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4"/>
+      <c r="N29" s="4"/>
+      <c r="O29" s="4"/>
+      <c r="P29" s="4"/>
+      <c r="Q29" s="4"/>
+      <c r="R29" s="4"/>
+      <c r="S29" s="4"/>
+      <c r="T29" s="4"/>
+      <c r="U29" s="4"/>
+      <c r="V29" s="4"/>
+      <c r="W29" s="4"/>
+      <c r="X29" s="4"/>
+      <c r="Y29" s="4"/>
+      <c r="Z29" s="4"/>
+      <c r="AA29" s="4"/>
+      <c r="AB29" s="4"/>
+      <c r="AC29" s="4"/>
+      <c r="AD29" s="4"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="2" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
-    </row>
-    <row r="31" spans="1:8">
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="2"/>
+      <c r="U30" s="2"/>
+      <c r="V30" s="2"/>
+      <c r="W30" s="2"/>
+      <c r="X30" s="2"/>
+      <c r="Y30" s="2"/>
+      <c r="Z30" s="2"/>
+      <c r="AA30" s="2"/>
+      <c r="AB30" s="2"/>
+      <c r="AC30" s="2"/>
+      <c r="AD30" s="2"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="3" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="3"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="3"/>
+      <c r="S31" s="3"/>
+      <c r="T31" s="3"/>
+      <c r="U31" s="3"/>
+      <c r="V31" s="3"/>
+      <c r="W31" s="3"/>
+      <c r="X31" s="3"/>
+      <c r="Y31" s="3"/>
+      <c r="Z31" s="3"/>
+      <c r="AA31" s="3"/>
+      <c r="AB31" s="3"/>
+      <c r="AC31" s="3"/>
+      <c r="AD31" s="3"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" t="s">
+        <v>64</v>
+      </c>
+      <c r="D32" t="s">
+        <v>64</v>
+      </c>
+      <c r="E32" t="s">
+        <v>64</v>
+      </c>
+      <c r="F32" t="s">
+        <v>64</v>
+      </c>
+      <c r="G32" t="s">
+        <v>64</v>
+      </c>
+      <c r="H32" t="s">
+        <v>64</v>
+      </c>
+      <c r="I32" t="s">
+        <v>64</v>
+      </c>
+      <c r="J32" t="s">
+        <v>64</v>
+      </c>
+      <c r="K32" t="s">
+        <v>64</v>
+      </c>
+      <c r="L32" t="s">
+        <v>64</v>
+      </c>
+      <c r="M32" t="s">
+        <v>64</v>
+      </c>
+      <c r="N32" t="s">
+        <v>64</v>
+      </c>
+      <c r="O32" t="s">
+        <v>64</v>
+      </c>
+      <c r="P32" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>64</v>
+      </c>
+      <c r="R32" t="s">
+        <v>64</v>
+      </c>
+      <c r="S32" t="s">
+        <v>64</v>
+      </c>
+      <c r="T32" t="s">
+        <v>64</v>
+      </c>
+      <c r="U32" t="s">
+        <v>64</v>
+      </c>
+      <c r="V32" t="s">
+        <v>64</v>
+      </c>
+      <c r="W32" t="s">
+        <v>64</v>
+      </c>
+      <c r="X32" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>64</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
+      <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" t="s">
+        <v>65</v>
+      </c>
+      <c r="D33" t="s">
+        <v>65</v>
+      </c>
+      <c r="E33" t="s">
+        <v>65</v>
+      </c>
+      <c r="F33" t="s">
+        <v>65</v>
+      </c>
+      <c r="G33" t="s">
+        <v>65</v>
+      </c>
+      <c r="H33" t="s">
+        <v>65</v>
+      </c>
+      <c r="I33" t="s">
+        <v>65</v>
+      </c>
+      <c r="J33" t="s">
+        <v>65</v>
+      </c>
+      <c r="K33" t="s">
+        <v>65</v>
+      </c>
+      <c r="L33" t="s">
+        <v>65</v>
+      </c>
+      <c r="M33" t="s">
+        <v>65</v>
+      </c>
+      <c r="N33" t="s">
+        <v>65</v>
+      </c>
+      <c r="O33" t="s">
+        <v>65</v>
+      </c>
+      <c r="P33" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>65</v>
+      </c>
+      <c r="R33" t="s">
+        <v>65</v>
+      </c>
+      <c r="S33" t="s">
+        <v>65</v>
+      </c>
+      <c r="T33" t="s">
+        <v>65</v>
+      </c>
+      <c r="U33" t="s">
+        <v>65</v>
+      </c>
+      <c r="V33" t="s">
+        <v>65</v>
+      </c>
+      <c r="W33" t="s">
+        <v>65</v>
+      </c>
+      <c r="X33" t="s">
+        <v>65</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>65</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
+      <c r="A34" t="s">
         <v>35</v>
       </c>
-      <c r="C32" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="B34" t="s">
+        <v>66</v>
+      </c>
+      <c r="C34" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" t="s">
+        <v>66</v>
+      </c>
+      <c r="E34" t="s">
+        <v>66</v>
+      </c>
+      <c r="F34" t="s">
+        <v>66</v>
+      </c>
+      <c r="G34" t="s">
+        <v>66</v>
+      </c>
+      <c r="H34" t="s">
+        <v>66</v>
+      </c>
+      <c r="I34" t="s">
+        <v>66</v>
+      </c>
+      <c r="J34" t="s">
+        <v>66</v>
+      </c>
+      <c r="K34" t="s">
+        <v>66</v>
+      </c>
+      <c r="L34" t="s">
+        <v>66</v>
+      </c>
+      <c r="M34" t="s">
+        <v>66</v>
+      </c>
+      <c r="N34" t="s">
+        <v>66</v>
+      </c>
+      <c r="O34" t="s">
+        <v>66</v>
+      </c>
+      <c r="P34" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>66</v>
+      </c>
+      <c r="R34" t="s">
+        <v>66</v>
+      </c>
+      <c r="S34" t="s">
+        <v>66</v>
+      </c>
+      <c r="T34" t="s">
+        <v>66</v>
+      </c>
+      <c r="U34" t="s">
+        <v>66</v>
+      </c>
+      <c r="V34" t="s">
+        <v>66</v>
+      </c>
+      <c r="W34" t="s">
+        <v>66</v>
+      </c>
+      <c r="X34" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
+      <c r="A35" t="s">
         <v>37</v>
       </c>
-      <c r="C34" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B35" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="D35" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="E35" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="F35" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="G35" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="H35" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8">
+        <v>67</v>
+      </c>
+      <c r="I35" t="s">
+        <v>67</v>
+      </c>
+      <c r="J35" t="s">
+        <v>67</v>
+      </c>
+      <c r="K35" t="s">
+        <v>67</v>
+      </c>
+      <c r="L35" t="s">
+        <v>67</v>
+      </c>
+      <c r="M35" t="s">
+        <v>67</v>
+      </c>
+      <c r="N35" t="s">
+        <v>67</v>
+      </c>
+      <c r="O35" t="s">
+        <v>67</v>
+      </c>
+      <c r="P35" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>67</v>
+      </c>
+      <c r="R35" t="s">
+        <v>67</v>
+      </c>
+      <c r="S35" t="s">
+        <v>67</v>
+      </c>
+      <c r="T35" t="s">
+        <v>67</v>
+      </c>
+      <c r="U35" t="s">
+        <v>67</v>
+      </c>
+      <c r="V35" t="s">
+        <v>67</v>
+      </c>
+      <c r="W35" t="s">
+        <v>67</v>
+      </c>
+      <c r="X35" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B36" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="D36" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="E36" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="F36" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="G36" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="H36" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8">
+        <v>68</v>
+      </c>
+      <c r="I36" t="s">
+        <v>68</v>
+      </c>
+      <c r="J36" t="s">
+        <v>68</v>
+      </c>
+      <c r="K36" t="s">
+        <v>68</v>
+      </c>
+      <c r="L36" t="s">
+        <v>68</v>
+      </c>
+      <c r="M36" t="s">
+        <v>68</v>
+      </c>
+      <c r="N36" t="s">
+        <v>68</v>
+      </c>
+      <c r="O36" t="s">
+        <v>68</v>
+      </c>
+      <c r="P36" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>68</v>
+      </c>
+      <c r="R36" t="s">
+        <v>68</v>
+      </c>
+      <c r="S36" t="s">
+        <v>68</v>
+      </c>
+      <c r="T36" t="s">
+        <v>68</v>
+      </c>
+      <c r="U36" t="s">
+        <v>68</v>
+      </c>
+      <c r="V36" t="s">
+        <v>68</v>
+      </c>
+      <c r="W36" t="s">
+        <v>68</v>
+      </c>
+      <c r="X36" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>68</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B37" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="C37" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="D37" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="E37" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="F37" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="G37" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="H37" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8">
+        <v>69</v>
+      </c>
+      <c r="I37" t="s">
+        <v>69</v>
+      </c>
+      <c r="J37" t="s">
+        <v>69</v>
+      </c>
+      <c r="K37" t="s">
+        <v>69</v>
+      </c>
+      <c r="L37" t="s">
+        <v>69</v>
+      </c>
+      <c r="M37" t="s">
+        <v>69</v>
+      </c>
+      <c r="N37" t="s">
+        <v>69</v>
+      </c>
+      <c r="O37" t="s">
+        <v>69</v>
+      </c>
+      <c r="P37" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>69</v>
+      </c>
+      <c r="R37" t="s">
+        <v>69</v>
+      </c>
+      <c r="S37" t="s">
+        <v>69</v>
+      </c>
+      <c r="T37" t="s">
+        <v>69</v>
+      </c>
+      <c r="U37" t="s">
+        <v>69</v>
+      </c>
+      <c r="V37" t="s">
+        <v>69</v>
+      </c>
+      <c r="W37" t="s">
+        <v>69</v>
+      </c>
+      <c r="X37" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>69</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B38" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="D38" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="E38" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="F38" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="G38" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="H38" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8">
+        <v>70</v>
+      </c>
+      <c r="I38" t="s">
+        <v>70</v>
+      </c>
+      <c r="J38" t="s">
+        <v>70</v>
+      </c>
+      <c r="K38" t="s">
+        <v>70</v>
+      </c>
+      <c r="L38" t="s">
+        <v>70</v>
+      </c>
+      <c r="M38" t="s">
+        <v>70</v>
+      </c>
+      <c r="N38" t="s">
+        <v>70</v>
+      </c>
+      <c r="O38" t="s">
+        <v>70</v>
+      </c>
+      <c r="P38" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>70</v>
+      </c>
+      <c r="R38" t="s">
+        <v>70</v>
+      </c>
+      <c r="S38" t="s">
+        <v>70</v>
+      </c>
+      <c r="T38" t="s">
+        <v>70</v>
+      </c>
+      <c r="U38" t="s">
+        <v>70</v>
+      </c>
+      <c r="V38" t="s">
+        <v>70</v>
+      </c>
+      <c r="W38" t="s">
+        <v>70</v>
+      </c>
+      <c r="X38" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB38" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC38" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
-    </row>
-    <row r="40" spans="1:8">
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+      <c r="K39" s="4"/>
+      <c r="L39" s="4"/>
+      <c r="M39" s="4"/>
+      <c r="N39" s="4"/>
+      <c r="O39" s="4"/>
+      <c r="P39" s="4"/>
+      <c r="Q39" s="4"/>
+      <c r="R39" s="4"/>
+      <c r="S39" s="4"/>
+      <c r="T39" s="4"/>
+      <c r="U39" s="4"/>
+      <c r="V39" s="4"/>
+      <c r="W39" s="4"/>
+      <c r="X39" s="4"/>
+      <c r="Y39" s="4"/>
+      <c r="Z39" s="4"/>
+      <c r="AA39" s="4"/>
+      <c r="AB39" s="4"/>
+      <c r="AC39" s="4"/>
+      <c r="AD39" s="4"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="2" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
-    </row>
-    <row r="41" spans="1:8">
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="O40" s="2"/>
+      <c r="P40" s="2"/>
+      <c r="Q40" s="2"/>
+      <c r="R40" s="2"/>
+      <c r="S40" s="2"/>
+      <c r="T40" s="2"/>
+      <c r="U40" s="2"/>
+      <c r="V40" s="2"/>
+      <c r="W40" s="2"/>
+      <c r="X40" s="2"/>
+      <c r="Y40" s="2"/>
+      <c r="Z40" s="2"/>
+      <c r="AA40" s="2"/>
+      <c r="AB40" s="2"/>
+      <c r="AC40" s="2"/>
+      <c r="AD40" s="2"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
+      <c r="S41" s="3"/>
+      <c r="T41" s="3"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="3"/>
+      <c r="W41" s="3"/>
+      <c r="X41" s="3"/>
+      <c r="Y41" s="3"/>
+      <c r="Z41" s="3"/>
+      <c r="AA41" s="3"/>
+      <c r="AB41" s="3"/>
+      <c r="AC41" s="3"/>
+      <c r="AD41" s="3"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B42" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="C42" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="D42" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E42" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="F42" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="G42" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="H42" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8">
+        <v>73</v>
+      </c>
+      <c r="I42" t="s">
+        <v>73</v>
+      </c>
+      <c r="J42" t="s">
+        <v>73</v>
+      </c>
+      <c r="K42" t="s">
+        <v>73</v>
+      </c>
+      <c r="L42" t="s">
+        <v>73</v>
+      </c>
+      <c r="M42" t="s">
+        <v>73</v>
+      </c>
+      <c r="N42" t="s">
+        <v>73</v>
+      </c>
+      <c r="O42" t="s">
+        <v>73</v>
+      </c>
+      <c r="P42" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>73</v>
+      </c>
+      <c r="R42" t="s">
+        <v>73</v>
+      </c>
+      <c r="S42" t="s">
+        <v>73</v>
+      </c>
+      <c r="T42" t="s">
+        <v>73</v>
+      </c>
+      <c r="U42" t="s">
+        <v>73</v>
+      </c>
+      <c r="V42" t="s">
+        <v>73</v>
+      </c>
+      <c r="W42" t="s">
+        <v>73</v>
+      </c>
+      <c r="X42" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="3" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="3"/>
+      <c r="R43" s="3"/>
+      <c r="S43" s="3"/>
+      <c r="T43" s="3"/>
+      <c r="U43" s="3"/>
+      <c r="V43" s="3"/>
+      <c r="W43" s="3"/>
+      <c r="X43" s="3"/>
+      <c r="Y43" s="3"/>
+      <c r="Z43" s="3"/>
+      <c r="AA43" s="3"/>
+      <c r="AB43" s="3"/>
+      <c r="AC43" s="3"/>
+      <c r="AD43" s="3"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B44" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="C44" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="D44" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="E44" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="F44" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="G44" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="H44" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8">
+        <v>75</v>
+      </c>
+      <c r="I44" t="s">
+        <v>75</v>
+      </c>
+      <c r="J44" t="s">
+        <v>75</v>
+      </c>
+      <c r="K44" t="s">
+        <v>75</v>
+      </c>
+      <c r="L44" t="s">
+        <v>75</v>
+      </c>
+      <c r="M44" t="s">
+        <v>75</v>
+      </c>
+      <c r="N44" t="s">
+        <v>75</v>
+      </c>
+      <c r="O44" t="s">
+        <v>75</v>
+      </c>
+      <c r="P44" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>75</v>
+      </c>
+      <c r="R44" t="s">
+        <v>75</v>
+      </c>
+      <c r="S44" t="s">
+        <v>75</v>
+      </c>
+      <c r="T44" t="s">
+        <v>75</v>
+      </c>
+      <c r="U44" t="s">
+        <v>75</v>
+      </c>
+      <c r="V44" t="s">
+        <v>75</v>
+      </c>
+      <c r="W44" t="s">
+        <v>75</v>
+      </c>
+      <c r="X44" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="C45" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="D45" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="E45" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="F45" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="G45" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="H45" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8">
+        <v>76</v>
+      </c>
+      <c r="I45" t="s">
+        <v>76</v>
+      </c>
+      <c r="J45" t="s">
+        <v>76</v>
+      </c>
+      <c r="K45" t="s">
+        <v>76</v>
+      </c>
+      <c r="L45" t="s">
+        <v>76</v>
+      </c>
+      <c r="M45" t="s">
+        <v>76</v>
+      </c>
+      <c r="N45" t="s">
+        <v>76</v>
+      </c>
+      <c r="O45" t="s">
+        <v>76</v>
+      </c>
+      <c r="P45" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>76</v>
+      </c>
+      <c r="R45" t="s">
+        <v>76</v>
+      </c>
+      <c r="S45" t="s">
+        <v>76</v>
+      </c>
+      <c r="T45" t="s">
+        <v>76</v>
+      </c>
+      <c r="U45" t="s">
+        <v>76</v>
+      </c>
+      <c r="V45" t="s">
+        <v>76</v>
+      </c>
+      <c r="W45" t="s">
+        <v>76</v>
+      </c>
+      <c r="X45" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B46" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="C46" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="D46" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="E46" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="F46" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="G46" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="H46" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8">
+        <v>77</v>
+      </c>
+      <c r="I46" t="s">
+        <v>77</v>
+      </c>
+      <c r="J46" t="s">
+        <v>77</v>
+      </c>
+      <c r="K46" t="s">
+        <v>77</v>
+      </c>
+      <c r="L46" t="s">
+        <v>77</v>
+      </c>
+      <c r="M46" t="s">
+        <v>77</v>
+      </c>
+      <c r="N46" t="s">
+        <v>77</v>
+      </c>
+      <c r="O46" t="s">
+        <v>77</v>
+      </c>
+      <c r="P46" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>77</v>
+      </c>
+      <c r="R46" t="s">
+        <v>77</v>
+      </c>
+      <c r="S46" t="s">
+        <v>77</v>
+      </c>
+      <c r="T46" t="s">
+        <v>77</v>
+      </c>
+      <c r="U46" t="s">
+        <v>77</v>
+      </c>
+      <c r="V46" t="s">
+        <v>77</v>
+      </c>
+      <c r="W46" t="s">
+        <v>77</v>
+      </c>
+      <c r="X46" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>77</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>77</v>
+      </c>
+      <c r="AB46" t="s">
+        <v>77</v>
+      </c>
+      <c r="AC46" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B47" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="C47" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="D47" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="E47" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="F47" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="G47" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="H47" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8">
+        <v>78</v>
+      </c>
+      <c r="I47" t="s">
+        <v>78</v>
+      </c>
+      <c r="J47" t="s">
+        <v>78</v>
+      </c>
+      <c r="K47" t="s">
+        <v>78</v>
+      </c>
+      <c r="L47" t="s">
+        <v>78</v>
+      </c>
+      <c r="M47" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" t="s">
+        <v>78</v>
+      </c>
+      <c r="O47" t="s">
+        <v>78</v>
+      </c>
+      <c r="P47" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>78</v>
+      </c>
+      <c r="R47" t="s">
+        <v>78</v>
+      </c>
+      <c r="S47" t="s">
+        <v>78</v>
+      </c>
+      <c r="T47" t="s">
+        <v>78</v>
+      </c>
+      <c r="U47" t="s">
+        <v>78</v>
+      </c>
+      <c r="V47" t="s">
+        <v>78</v>
+      </c>
+      <c r="W47" t="s">
+        <v>78</v>
+      </c>
+      <c r="X47" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB47" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC47" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B48" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="C48" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="D48" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="E48" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="F48" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="G48" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="H48" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8">
+        <v>79</v>
+      </c>
+      <c r="I48" t="s">
+        <v>79</v>
+      </c>
+      <c r="J48" t="s">
+        <v>79</v>
+      </c>
+      <c r="K48" t="s">
+        <v>79</v>
+      </c>
+      <c r="L48" t="s">
+        <v>79</v>
+      </c>
+      <c r="M48" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" t="s">
+        <v>79</v>
+      </c>
+      <c r="O48" t="s">
+        <v>79</v>
+      </c>
+      <c r="P48" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>79</v>
+      </c>
+      <c r="R48" t="s">
+        <v>79</v>
+      </c>
+      <c r="S48" t="s">
+        <v>79</v>
+      </c>
+      <c r="T48" t="s">
+        <v>79</v>
+      </c>
+      <c r="U48" t="s">
+        <v>79</v>
+      </c>
+      <c r="V48" t="s">
+        <v>79</v>
+      </c>
+      <c r="W48" t="s">
+        <v>79</v>
+      </c>
+      <c r="X48" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>79</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>79</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB48" t="s">
+        <v>79</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B49" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="C49" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="D49" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="F49" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="G49" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="H49" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8">
+        <v>80</v>
+      </c>
+      <c r="I49" t="s">
+        <v>80</v>
+      </c>
+      <c r="J49" t="s">
+        <v>80</v>
+      </c>
+      <c r="K49" t="s">
+        <v>80</v>
+      </c>
+      <c r="L49" t="s">
+        <v>80</v>
+      </c>
+      <c r="M49" t="s">
+        <v>80</v>
+      </c>
+      <c r="N49" t="s">
+        <v>80</v>
+      </c>
+      <c r="O49" t="s">
+        <v>80</v>
+      </c>
+      <c r="P49" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>80</v>
+      </c>
+      <c r="R49" t="s">
+        <v>80</v>
+      </c>
+      <c r="S49" t="s">
+        <v>80</v>
+      </c>
+      <c r="T49" t="s">
+        <v>80</v>
+      </c>
+      <c r="U49" t="s">
+        <v>80</v>
+      </c>
+      <c r="V49" t="s">
+        <v>80</v>
+      </c>
+      <c r="W49" t="s">
+        <v>80</v>
+      </c>
+      <c r="X49" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>80</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>80</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>80</v>
+      </c>
+      <c r="AC49" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="4"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50" s="4"/>
+      <c r="J50" s="4"/>
+      <c r="K50" s="4"/>
+      <c r="L50" s="4"/>
+      <c r="M50" s="4"/>
+      <c r="N50" s="4"/>
+      <c r="O50" s="4"/>
+      <c r="P50" s="4"/>
+      <c r="Q50" s="4"/>
+      <c r="R50" s="4"/>
+      <c r="S50" s="4"/>
+      <c r="T50" s="4"/>
+      <c r="U50" s="4"/>
+      <c r="V50" s="4"/>
+      <c r="W50" s="4"/>
+      <c r="X50" s="4"/>
+      <c r="Y50" s="4"/>
+      <c r="Z50" s="4"/>
+      <c r="AA50" s="4"/>
+      <c r="AB50" s="4"/>
+      <c r="AC50" s="4"/>
+      <c r="AD50" s="4"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="2" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
-    </row>
-    <row r="52" spans="1:8">
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2"/>
+      <c r="O51" s="2"/>
+      <c r="P51" s="2"/>
+      <c r="Q51" s="2"/>
+      <c r="R51" s="2"/>
+      <c r="S51" s="2"/>
+      <c r="T51" s="2"/>
+      <c r="U51" s="2"/>
+      <c r="V51" s="2"/>
+      <c r="W51" s="2"/>
+      <c r="X51" s="2"/>
+      <c r="Y51" s="2"/>
+      <c r="Z51" s="2"/>
+      <c r="AA51" s="2"/>
+      <c r="AB51" s="2"/>
+      <c r="AC51" s="2"/>
+      <c r="AD51" s="2"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
-    </row>
-    <row r="53" spans="1:8">
+      <c r="I52" s="3"/>
+      <c r="J52" s="3"/>
+      <c r="K52" s="3"/>
+      <c r="L52" s="3"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
+      <c r="R52" s="3"/>
+      <c r="S52" s="3"/>
+      <c r="T52" s="3"/>
+      <c r="U52" s="3"/>
+      <c r="V52" s="3"/>
+      <c r="W52" s="3"/>
+      <c r="X52" s="3"/>
+      <c r="Y52" s="3"/>
+      <c r="Z52" s="3"/>
+      <c r="AA52" s="3"/>
+      <c r="AB52" s="3"/>
+      <c r="AC52" s="3"/>
+      <c r="AD52" s="3"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B53" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="C53" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="D53" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="E53" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="F53" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="G53" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="H53" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8">
+        <v>83</v>
+      </c>
+      <c r="I53" t="s">
+        <v>73</v>
+      </c>
+      <c r="J53" t="s">
+        <v>73</v>
+      </c>
+      <c r="K53" t="s">
+        <v>73</v>
+      </c>
+      <c r="L53" t="s">
+        <v>73</v>
+      </c>
+      <c r="M53" t="s">
+        <v>73</v>
+      </c>
+      <c r="N53" t="s">
+        <v>73</v>
+      </c>
+      <c r="O53" t="s">
+        <v>73</v>
+      </c>
+      <c r="P53" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>73</v>
+      </c>
+      <c r="R53" t="s">
+        <v>73</v>
+      </c>
+      <c r="S53" t="s">
+        <v>73</v>
+      </c>
+      <c r="T53" t="s">
+        <v>73</v>
+      </c>
+      <c r="U53" t="s">
+        <v>73</v>
+      </c>
+      <c r="V53" t="s">
+        <v>73</v>
+      </c>
+      <c r="W53" t="s">
+        <v>73</v>
+      </c>
+      <c r="X53" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC53" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" s="3" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54" s="3"/>
+      <c r="J54" s="3"/>
+      <c r="K54" s="3"/>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="3"/>
+      <c r="R54" s="3"/>
+      <c r="S54" s="3"/>
+      <c r="T54" s="3"/>
+      <c r="U54" s="3"/>
+      <c r="V54" s="3"/>
+      <c r="W54" s="3"/>
+      <c r="X54" s="3"/>
+      <c r="Y54" s="3"/>
+      <c r="Z54" s="3"/>
+      <c r="AA54" s="3"/>
+      <c r="AB54" s="3"/>
+      <c r="AC54" s="3"/>
+      <c r="AD54" s="3"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B55" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="C55" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="D55" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="E55" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="F55" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="G55" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="H55" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8">
+        <v>86</v>
+      </c>
+      <c r="I55" t="s">
+        <v>85</v>
+      </c>
+      <c r="J55" t="s">
+        <v>85</v>
+      </c>
+      <c r="K55" t="s">
+        <v>85</v>
+      </c>
+      <c r="L55" t="s">
+        <v>85</v>
+      </c>
+      <c r="M55" t="s">
+        <v>85</v>
+      </c>
+      <c r="N55" t="s">
+        <v>85</v>
+      </c>
+      <c r="O55" t="s">
+        <v>85</v>
+      </c>
+      <c r="P55" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>85</v>
+      </c>
+      <c r="R55" t="s">
+        <v>85</v>
+      </c>
+      <c r="S55" t="s">
+        <v>85</v>
+      </c>
+      <c r="T55" t="s">
+        <v>85</v>
+      </c>
+      <c r="U55" t="s">
+        <v>85</v>
+      </c>
+      <c r="V55" t="s">
+        <v>85</v>
+      </c>
+      <c r="W55" t="s">
+        <v>85</v>
+      </c>
+      <c r="X55" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>85</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>85</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>85</v>
+      </c>
+      <c r="AB55" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC55" t="s">
+        <v>85</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B56" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C56" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D56" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="E56" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="F56" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="G56" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="H56" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8">
+        <v>88</v>
+      </c>
+      <c r="I56" t="s">
+        <v>87</v>
+      </c>
+      <c r="J56" t="s">
+        <v>87</v>
+      </c>
+      <c r="K56" t="s">
+        <v>87</v>
+      </c>
+      <c r="L56" t="s">
+        <v>87</v>
+      </c>
+      <c r="M56" t="s">
+        <v>87</v>
+      </c>
+      <c r="N56" t="s">
+        <v>87</v>
+      </c>
+      <c r="O56" t="s">
+        <v>87</v>
+      </c>
+      <c r="P56" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>87</v>
+      </c>
+      <c r="R56" t="s">
+        <v>87</v>
+      </c>
+      <c r="S56" t="s">
+        <v>87</v>
+      </c>
+      <c r="T56" t="s">
+        <v>87</v>
+      </c>
+      <c r="U56" t="s">
+        <v>87</v>
+      </c>
+      <c r="V56" t="s">
+        <v>87</v>
+      </c>
+      <c r="W56" t="s">
+        <v>87</v>
+      </c>
+      <c r="X56" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>87</v>
+      </c>
+      <c r="AB56" t="s">
+        <v>87</v>
+      </c>
+      <c r="AC56" t="s">
+        <v>87</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="B57" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="C57" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="D57" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="E57" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="F57" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G57" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="H57" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8">
+        <v>91</v>
+      </c>
+      <c r="I57" t="s">
+        <v>90</v>
+      </c>
+      <c r="J57" t="s">
+        <v>90</v>
+      </c>
+      <c r="K57" t="s">
+        <v>90</v>
+      </c>
+      <c r="L57" t="s">
+        <v>90</v>
+      </c>
+      <c r="M57" t="s">
+        <v>90</v>
+      </c>
+      <c r="N57" t="s">
+        <v>90</v>
+      </c>
+      <c r="O57" t="s">
+        <v>90</v>
+      </c>
+      <c r="P57" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>90</v>
+      </c>
+      <c r="R57" t="s">
+        <v>90</v>
+      </c>
+      <c r="S57" t="s">
+        <v>90</v>
+      </c>
+      <c r="T57" t="s">
+        <v>90</v>
+      </c>
+      <c r="U57" t="s">
+        <v>90</v>
+      </c>
+      <c r="V57" t="s">
+        <v>90</v>
+      </c>
+      <c r="W57" t="s">
+        <v>90</v>
+      </c>
+      <c r="X57" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB57" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC57" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B58" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="C58" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="D58" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="E58" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="F58" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="G58" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="H58" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8">
+        <v>93</v>
+      </c>
+      <c r="I58" t="s">
+        <v>92</v>
+      </c>
+      <c r="J58" t="s">
+        <v>92</v>
+      </c>
+      <c r="K58" t="s">
+        <v>92</v>
+      </c>
+      <c r="L58" t="s">
+        <v>92</v>
+      </c>
+      <c r="M58" t="s">
+        <v>92</v>
+      </c>
+      <c r="N58" t="s">
+        <v>92</v>
+      </c>
+      <c r="O58" t="s">
+        <v>92</v>
+      </c>
+      <c r="P58" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>92</v>
+      </c>
+      <c r="R58" t="s">
+        <v>92</v>
+      </c>
+      <c r="S58" t="s">
+        <v>92</v>
+      </c>
+      <c r="T58" t="s">
+        <v>92</v>
+      </c>
+      <c r="U58" t="s">
+        <v>92</v>
+      </c>
+      <c r="V58" t="s">
+        <v>92</v>
+      </c>
+      <c r="W58" t="s">
+        <v>92</v>
+      </c>
+      <c r="X58" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB58" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC58" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" s="4"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59" s="4"/>
+      <c r="J59" s="4"/>
+      <c r="K59" s="4"/>
+      <c r="L59" s="4"/>
+      <c r="M59" s="4"/>
+      <c r="N59" s="4"/>
+      <c r="O59" s="4"/>
+      <c r="P59" s="4"/>
+      <c r="Q59" s="4"/>
+      <c r="R59" s="4"/>
+      <c r="S59" s="4"/>
+      <c r="T59" s="4"/>
+      <c r="U59" s="4"/>
+      <c r="V59" s="4"/>
+      <c r="W59" s="4"/>
+      <c r="X59" s="4"/>
+      <c r="Y59" s="4"/>
+      <c r="Z59" s="4"/>
+      <c r="AA59" s="4"/>
+      <c r="AB59" s="4"/>
+      <c r="AC59" s="4"/>
+      <c r="AD59" s="4"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" s="2" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
-    </row>
-    <row r="61" spans="1:8">
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+      <c r="L60" s="2"/>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2"/>
+      <c r="O60" s="2"/>
+      <c r="P60" s="2"/>
+      <c r="Q60" s="2"/>
+      <c r="R60" s="2"/>
+      <c r="S60" s="2"/>
+      <c r="T60" s="2"/>
+      <c r="U60" s="2"/>
+      <c r="V60" s="2"/>
+      <c r="W60" s="2"/>
+      <c r="X60" s="2"/>
+      <c r="Y60" s="2"/>
+      <c r="Z60" s="2"/>
+      <c r="AA60" s="2"/>
+      <c r="AB60" s="2"/>
+      <c r="AC60" s="2"/>
+      <c r="AD60" s="2"/>
+    </row>
+    <row r="61" spans="1:30">
       <c r="A61" s="3" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61" s="3"/>
+      <c r="J61" s="3"/>
+      <c r="K61" s="3"/>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
+      <c r="N61" s="3"/>
+      <c r="O61" s="3"/>
+      <c r="P61" s="3"/>
+      <c r="Q61" s="3"/>
+      <c r="R61" s="3"/>
+      <c r="S61" s="3"/>
+      <c r="T61" s="3"/>
+      <c r="U61" s="3"/>
+      <c r="V61" s="3"/>
+      <c r="W61" s="3"/>
+      <c r="X61" s="3"/>
+      <c r="Y61" s="3"/>
+      <c r="Z61" s="3"/>
+      <c r="AA61" s="3"/>
+      <c r="AB61" s="3"/>
+      <c r="AC61" s="3"/>
+      <c r="AD61" s="3"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B62" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="C62" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="D62" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="E62" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="F62" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="G62" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="H62" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:8">
+        <v>97</v>
+      </c>
+      <c r="I62" t="s">
+        <v>96</v>
+      </c>
+      <c r="J62" t="s">
+        <v>96</v>
+      </c>
+      <c r="K62" t="s">
+        <v>96</v>
+      </c>
+      <c r="L62" t="s">
+        <v>96</v>
+      </c>
+      <c r="M62" t="s">
+        <v>96</v>
+      </c>
+      <c r="N62" t="s">
+        <v>96</v>
+      </c>
+      <c r="O62" t="s">
+        <v>96</v>
+      </c>
+      <c r="P62" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>96</v>
+      </c>
+      <c r="R62" t="s">
+        <v>96</v>
+      </c>
+      <c r="S62" t="s">
+        <v>96</v>
+      </c>
+      <c r="T62" t="s">
+        <v>96</v>
+      </c>
+      <c r="U62" t="s">
+        <v>96</v>
+      </c>
+      <c r="V62" t="s">
+        <v>96</v>
+      </c>
+      <c r="W62" t="s">
+        <v>96</v>
+      </c>
+      <c r="X62" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB62" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC62" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30">
       <c r="A63" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B63" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="C63" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="D63" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="E63" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="F63" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="G63" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="H63" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8">
+        <v>99</v>
+      </c>
+      <c r="I63" t="s">
+        <v>98</v>
+      </c>
+      <c r="J63" t="s">
+        <v>98</v>
+      </c>
+      <c r="K63" t="s">
+        <v>98</v>
+      </c>
+      <c r="L63" t="s">
+        <v>98</v>
+      </c>
+      <c r="M63" t="s">
+        <v>98</v>
+      </c>
+      <c r="N63" t="s">
+        <v>98</v>
+      </c>
+      <c r="O63" t="s">
+        <v>98</v>
+      </c>
+      <c r="P63" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>98</v>
+      </c>
+      <c r="R63" t="s">
+        <v>98</v>
+      </c>
+      <c r="S63" t="s">
+        <v>98</v>
+      </c>
+      <c r="T63" t="s">
+        <v>98</v>
+      </c>
+      <c r="U63" t="s">
+        <v>98</v>
+      </c>
+      <c r="V63" t="s">
+        <v>98</v>
+      </c>
+      <c r="W63" t="s">
+        <v>98</v>
+      </c>
+      <c r="X63" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB63" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC63" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30">
       <c r="A64" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B64" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="C64" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D64" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="E64" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="F64" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="G64" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="H64" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:8">
+        <v>101</v>
+      </c>
+      <c r="I64" t="s">
+        <v>100</v>
+      </c>
+      <c r="J64" t="s">
+        <v>100</v>
+      </c>
+      <c r="K64" t="s">
+        <v>100</v>
+      </c>
+      <c r="L64" t="s">
+        <v>100</v>
+      </c>
+      <c r="M64" t="s">
+        <v>100</v>
+      </c>
+      <c r="N64" t="s">
+        <v>100</v>
+      </c>
+      <c r="O64" t="s">
+        <v>100</v>
+      </c>
+      <c r="P64" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>100</v>
+      </c>
+      <c r="R64" t="s">
+        <v>100</v>
+      </c>
+      <c r="S64" t="s">
+        <v>100</v>
+      </c>
+      <c r="T64" t="s">
+        <v>100</v>
+      </c>
+      <c r="U64" t="s">
+        <v>100</v>
+      </c>
+      <c r="V64" t="s">
+        <v>100</v>
+      </c>
+      <c r="W64" t="s">
+        <v>100</v>
+      </c>
+      <c r="X64" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30">
       <c r="A65" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B65" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="C65" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="D65" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="E65" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="F65" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="G65" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="H65" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8">
+        <v>103</v>
+      </c>
+      <c r="I65" t="s">
+        <v>102</v>
+      </c>
+      <c r="J65" t="s">
+        <v>102</v>
+      </c>
+      <c r="K65" t="s">
+        <v>102</v>
+      </c>
+      <c r="L65" t="s">
+        <v>102</v>
+      </c>
+      <c r="M65" t="s">
+        <v>102</v>
+      </c>
+      <c r="N65" t="s">
+        <v>102</v>
+      </c>
+      <c r="O65" t="s">
+        <v>102</v>
+      </c>
+      <c r="P65" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>102</v>
+      </c>
+      <c r="R65" t="s">
+        <v>102</v>
+      </c>
+      <c r="S65" t="s">
+        <v>102</v>
+      </c>
+      <c r="T65" t="s">
+        <v>102</v>
+      </c>
+      <c r="U65" t="s">
+        <v>102</v>
+      </c>
+      <c r="V65" t="s">
+        <v>102</v>
+      </c>
+      <c r="W65" t="s">
+        <v>102</v>
+      </c>
+      <c r="X65" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30">
       <c r="A66" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B66" t="s">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="C66" t="s">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="D66" t="s">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="E66" t="s">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="F66" t="s">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="G66" t="s">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="H66" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8">
+        <v>49</v>
+      </c>
+      <c r="I66" t="s">
+        <v>104</v>
+      </c>
+      <c r="J66" t="s">
+        <v>104</v>
+      </c>
+      <c r="K66" t="s">
+        <v>104</v>
+      </c>
+      <c r="L66" t="s">
+        <v>104</v>
+      </c>
+      <c r="M66" t="s">
+        <v>104</v>
+      </c>
+      <c r="N66" t="s">
+        <v>104</v>
+      </c>
+      <c r="O66" t="s">
+        <v>104</v>
+      </c>
+      <c r="P66" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>104</v>
+      </c>
+      <c r="R66" t="s">
+        <v>104</v>
+      </c>
+      <c r="S66" t="s">
+        <v>104</v>
+      </c>
+      <c r="T66" t="s">
+        <v>104</v>
+      </c>
+      <c r="U66" t="s">
+        <v>104</v>
+      </c>
+      <c r="V66" t="s">
+        <v>104</v>
+      </c>
+      <c r="W66" t="s">
+        <v>104</v>
+      </c>
+      <c r="X66" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA66" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB66" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC66" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30">
       <c r="A67" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B67" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="C67" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="D67" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="E67" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="F67" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="G67" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="H67" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8">
+        <v>106</v>
+      </c>
+      <c r="I67" t="s">
+        <v>105</v>
+      </c>
+      <c r="J67" t="s">
+        <v>105</v>
+      </c>
+      <c r="K67" t="s">
+        <v>105</v>
+      </c>
+      <c r="L67" t="s">
+        <v>105</v>
+      </c>
+      <c r="M67" t="s">
+        <v>105</v>
+      </c>
+      <c r="N67" t="s">
+        <v>105</v>
+      </c>
+      <c r="O67" t="s">
+        <v>105</v>
+      </c>
+      <c r="P67" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>105</v>
+      </c>
+      <c r="R67" t="s">
+        <v>105</v>
+      </c>
+      <c r="S67" t="s">
+        <v>105</v>
+      </c>
+      <c r="T67" t="s">
+        <v>105</v>
+      </c>
+      <c r="U67" t="s">
+        <v>105</v>
+      </c>
+      <c r="V67" t="s">
+        <v>105</v>
+      </c>
+      <c r="W67" t="s">
+        <v>105</v>
+      </c>
+      <c r="X67" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB67" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30">
       <c r="A68" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B68" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="C68" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="F68" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="G68" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="H68" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8">
+        <v>108</v>
+      </c>
+      <c r="I68" t="s">
+        <v>107</v>
+      </c>
+      <c r="J68" t="s">
+        <v>107</v>
+      </c>
+      <c r="K68" t="s">
+        <v>107</v>
+      </c>
+      <c r="L68" t="s">
+        <v>107</v>
+      </c>
+      <c r="M68" t="s">
+        <v>107</v>
+      </c>
+      <c r="N68" t="s">
+        <v>107</v>
+      </c>
+      <c r="O68" t="s">
+        <v>107</v>
+      </c>
+      <c r="P68" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>107</v>
+      </c>
+      <c r="R68" t="s">
+        <v>107</v>
+      </c>
+      <c r="S68" t="s">
+        <v>107</v>
+      </c>
+      <c r="T68" t="s">
+        <v>107</v>
+      </c>
+      <c r="U68" t="s">
+        <v>107</v>
+      </c>
+      <c r="V68" t="s">
+        <v>107</v>
+      </c>
+      <c r="W68" t="s">
+        <v>107</v>
+      </c>
+      <c r="X68" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA68" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB68" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC68" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30">
       <c r="A69" s="4"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="4"/>
       <c r="F69" s="4"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
-    </row>
-    <row r="70" spans="1:8">
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+      <c r="K69" s="4"/>
+      <c r="L69" s="4"/>
+      <c r="M69" s="4"/>
+      <c r="N69" s="4"/>
+      <c r="O69" s="4"/>
+      <c r="P69" s="4"/>
+      <c r="Q69" s="4"/>
+      <c r="R69" s="4"/>
+      <c r="S69" s="4"/>
+      <c r="T69" s="4"/>
+      <c r="U69" s="4"/>
+      <c r="V69" s="4"/>
+      <c r="W69" s="4"/>
+      <c r="X69" s="4"/>
+      <c r="Y69" s="4"/>
+      <c r="Z69" s="4"/>
+      <c r="AA69" s="4"/>
+      <c r="AB69" s="4"/>
+      <c r="AC69" s="4"/>
+      <c r="AD69" s="4"/>
+    </row>
+    <row r="70" spans="1:30">
       <c r="A70" s="2" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
-    </row>
-    <row r="71" spans="1:8">
+      <c r="I70" s="2"/>
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+      <c r="L70" s="2"/>
+      <c r="M70" s="2"/>
+      <c r="N70" s="2"/>
+      <c r="O70" s="2"/>
+      <c r="P70" s="2"/>
+      <c r="Q70" s="2"/>
+      <c r="R70" s="2"/>
+      <c r="S70" s="2"/>
+      <c r="T70" s="2"/>
+      <c r="U70" s="2"/>
+      <c r="V70" s="2"/>
+      <c r="W70" s="2"/>
+      <c r="X70" s="2"/>
+      <c r="Y70" s="2"/>
+      <c r="Z70" s="2"/>
+      <c r="AA70" s="2"/>
+      <c r="AB70" s="2"/>
+      <c r="AC70" s="2"/>
+      <c r="AD70" s="2"/>
+    </row>
+    <row r="71" spans="1:30">
       <c r="A71" s="3" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
-    </row>
-    <row r="72" spans="1:8">
+      <c r="I71" s="3"/>
+      <c r="J71" s="3"/>
+      <c r="K71" s="3"/>
+      <c r="L71" s="3"/>
+      <c r="M71" s="3"/>
+      <c r="N71" s="3"/>
+      <c r="O71" s="3"/>
+      <c r="P71" s="3"/>
+      <c r="Q71" s="3"/>
+      <c r="R71" s="3"/>
+      <c r="S71" s="3"/>
+      <c r="T71" s="3"/>
+      <c r="U71" s="3"/>
+      <c r="V71" s="3"/>
+      <c r="W71" s="3"/>
+      <c r="X71" s="3"/>
+      <c r="Y71" s="3"/>
+      <c r="Z71" s="3"/>
+      <c r="AA71" s="3"/>
+      <c r="AB71" s="3"/>
+      <c r="AC71" s="3"/>
+      <c r="AD71" s="3"/>
+    </row>
+    <row r="72" spans="1:30">
       <c r="A72" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B72" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="C72" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="D72" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="E72" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="F72" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="G72" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="H72" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8">
+        <v>112</v>
+      </c>
+      <c r="I72" t="s">
+        <v>111</v>
+      </c>
+      <c r="J72" t="s">
+        <v>111</v>
+      </c>
+      <c r="K72" t="s">
+        <v>111</v>
+      </c>
+      <c r="L72" t="s">
+        <v>111</v>
+      </c>
+      <c r="M72" t="s">
+        <v>111</v>
+      </c>
+      <c r="N72" t="s">
+        <v>111</v>
+      </c>
+      <c r="O72" t="s">
+        <v>111</v>
+      </c>
+      <c r="P72" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>111</v>
+      </c>
+      <c r="R72" t="s">
+        <v>111</v>
+      </c>
+      <c r="S72" t="s">
+        <v>111</v>
+      </c>
+      <c r="T72" t="s">
+        <v>111</v>
+      </c>
+      <c r="U72" t="s">
+        <v>111</v>
+      </c>
+      <c r="V72" t="s">
+        <v>111</v>
+      </c>
+      <c r="W72" t="s">
+        <v>111</v>
+      </c>
+      <c r="X72" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA72" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB72" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC72" t="s">
+        <v>111</v>
+      </c>
+      <c r="AD72" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="73" spans="1:30">
       <c r="A73" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B73" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="C73" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="D73" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="E73" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="F73" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="G73" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="H73" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8">
+        <v>114</v>
+      </c>
+      <c r="I73" t="s">
+        <v>113</v>
+      </c>
+      <c r="J73" t="s">
+        <v>113</v>
+      </c>
+      <c r="K73" t="s">
+        <v>113</v>
+      </c>
+      <c r="L73" t="s">
+        <v>113</v>
+      </c>
+      <c r="M73" t="s">
+        <v>113</v>
+      </c>
+      <c r="N73" t="s">
+        <v>113</v>
+      </c>
+      <c r="O73" t="s">
+        <v>113</v>
+      </c>
+      <c r="P73" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>113</v>
+      </c>
+      <c r="R73" t="s">
+        <v>113</v>
+      </c>
+      <c r="S73" t="s">
+        <v>113</v>
+      </c>
+      <c r="T73" t="s">
+        <v>113</v>
+      </c>
+      <c r="U73" t="s">
+        <v>113</v>
+      </c>
+      <c r="V73" t="s">
+        <v>113</v>
+      </c>
+      <c r="W73" t="s">
+        <v>113</v>
+      </c>
+      <c r="X73" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB73" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="74" spans="1:30">
       <c r="A74" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B74" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="C74" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="D74" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="E74" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="F74" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="G74" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="H74" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8">
+        <v>116</v>
+      </c>
+      <c r="I74" t="s">
+        <v>115</v>
+      </c>
+      <c r="J74" t="s">
+        <v>115</v>
+      </c>
+      <c r="K74" t="s">
+        <v>115</v>
+      </c>
+      <c r="L74" t="s">
+        <v>115</v>
+      </c>
+      <c r="M74" t="s">
+        <v>115</v>
+      </c>
+      <c r="N74" t="s">
+        <v>115</v>
+      </c>
+      <c r="O74" t="s">
+        <v>115</v>
+      </c>
+      <c r="P74" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>115</v>
+      </c>
+      <c r="R74" t="s">
+        <v>115</v>
+      </c>
+      <c r="S74" t="s">
+        <v>115</v>
+      </c>
+      <c r="T74" t="s">
+        <v>115</v>
+      </c>
+      <c r="U74" t="s">
+        <v>115</v>
+      </c>
+      <c r="V74" t="s">
+        <v>115</v>
+      </c>
+      <c r="W74" t="s">
+        <v>115</v>
+      </c>
+      <c r="X74" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB74" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC74" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="75" spans="1:30">
       <c r="A75" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B75" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="C75" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="D75" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="E75" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="F75" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="G75" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="H75" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8">
+        <v>118</v>
+      </c>
+      <c r="I75" t="s">
+        <v>117</v>
+      </c>
+      <c r="J75" t="s">
+        <v>117</v>
+      </c>
+      <c r="K75" t="s">
+        <v>117</v>
+      </c>
+      <c r="L75" t="s">
+        <v>117</v>
+      </c>
+      <c r="M75" t="s">
+        <v>117</v>
+      </c>
+      <c r="N75" t="s">
+        <v>117</v>
+      </c>
+      <c r="O75" t="s">
+        <v>117</v>
+      </c>
+      <c r="P75" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>117</v>
+      </c>
+      <c r="R75" t="s">
+        <v>117</v>
+      </c>
+      <c r="S75" t="s">
+        <v>117</v>
+      </c>
+      <c r="T75" t="s">
+        <v>117</v>
+      </c>
+      <c r="U75" t="s">
+        <v>117</v>
+      </c>
+      <c r="V75" t="s">
+        <v>117</v>
+      </c>
+      <c r="W75" t="s">
+        <v>117</v>
+      </c>
+      <c r="X75" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB75" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC75" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="76" spans="1:30">
       <c r="A76" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B76" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="C76" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="D76" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="E76" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="F76" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="G76" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="H76" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:8">
+        <v>120</v>
+      </c>
+      <c r="I76" t="s">
+        <v>119</v>
+      </c>
+      <c r="J76" t="s">
+        <v>119</v>
+      </c>
+      <c r="K76" t="s">
+        <v>119</v>
+      </c>
+      <c r="L76" t="s">
+        <v>119</v>
+      </c>
+      <c r="M76" t="s">
+        <v>119</v>
+      </c>
+      <c r="N76" t="s">
+        <v>119</v>
+      </c>
+      <c r="O76" t="s">
+        <v>119</v>
+      </c>
+      <c r="P76" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>119</v>
+      </c>
+      <c r="R76" t="s">
+        <v>119</v>
+      </c>
+      <c r="S76" t="s">
+        <v>119</v>
+      </c>
+      <c r="T76" t="s">
+        <v>119</v>
+      </c>
+      <c r="U76" t="s">
+        <v>119</v>
+      </c>
+      <c r="V76" t="s">
+        <v>119</v>
+      </c>
+      <c r="W76" t="s">
+        <v>119</v>
+      </c>
+      <c r="X76" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>119</v>
+      </c>
+      <c r="AA76" t="s">
+        <v>119</v>
+      </c>
+      <c r="AB76" t="s">
+        <v>119</v>
+      </c>
+      <c r="AC76" t="s">
+        <v>119</v>
+      </c>
+      <c r="AD76" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="77" spans="1:30">
       <c r="A77" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B77" t="s">
-        <v>76</v>
+        <v>121</v>
       </c>
       <c r="C77" t="s">
-        <v>76</v>
+        <v>121</v>
       </c>
       <c r="D77" t="s">
-        <v>76</v>
+        <v>121</v>
       </c>
       <c r="E77" t="s">
-        <v>76</v>
+        <v>121</v>
       </c>
       <c r="F77" t="s">
-        <v>76</v>
+        <v>121</v>
       </c>
       <c r="G77" t="s">
-        <v>76</v>
+        <v>121</v>
       </c>
       <c r="H77" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:8">
+        <v>122</v>
+      </c>
+      <c r="I77" t="s">
+        <v>121</v>
+      </c>
+      <c r="J77" t="s">
+        <v>121</v>
+      </c>
+      <c r="K77" t="s">
+        <v>121</v>
+      </c>
+      <c r="L77" t="s">
+        <v>121</v>
+      </c>
+      <c r="M77" t="s">
+        <v>121</v>
+      </c>
+      <c r="N77" t="s">
+        <v>121</v>
+      </c>
+      <c r="O77" t="s">
+        <v>121</v>
+      </c>
+      <c r="P77" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>121</v>
+      </c>
+      <c r="R77" t="s">
+        <v>121</v>
+      </c>
+      <c r="S77" t="s">
+        <v>121</v>
+      </c>
+      <c r="T77" t="s">
+        <v>121</v>
+      </c>
+      <c r="U77" t="s">
+        <v>121</v>
+      </c>
+      <c r="V77" t="s">
+        <v>121</v>
+      </c>
+      <c r="W77" t="s">
+        <v>121</v>
+      </c>
+      <c r="X77" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>121</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA77" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB77" t="s">
+        <v>121</v>
+      </c>
+      <c r="AC77" t="s">
+        <v>121</v>
+      </c>
+      <c r="AD77" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="78" spans="1:30">
       <c r="A78" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B78" t="s">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="C78" t="s">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="D78" t="s">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="E78" t="s">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="F78" t="s">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="G78" t="s">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="H78" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:8">
+        <v>124</v>
+      </c>
+      <c r="I78" t="s">
+        <v>123</v>
+      </c>
+      <c r="J78" t="s">
+        <v>123</v>
+      </c>
+      <c r="K78" t="s">
+        <v>123</v>
+      </c>
+      <c r="L78" t="s">
+        <v>123</v>
+      </c>
+      <c r="M78" t="s">
+        <v>123</v>
+      </c>
+      <c r="N78" t="s">
+        <v>123</v>
+      </c>
+      <c r="O78" t="s">
+        <v>123</v>
+      </c>
+      <c r="P78" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>123</v>
+      </c>
+      <c r="R78" t="s">
+        <v>123</v>
+      </c>
+      <c r="S78" t="s">
+        <v>123</v>
+      </c>
+      <c r="T78" t="s">
+        <v>123</v>
+      </c>
+      <c r="U78" t="s">
+        <v>123</v>
+      </c>
+      <c r="V78" t="s">
+        <v>123</v>
+      </c>
+      <c r="W78" t="s">
+        <v>123</v>
+      </c>
+      <c r="X78" t="s">
+        <v>123</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>123</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>123</v>
+      </c>
+      <c r="AA78" t="s">
+        <v>123</v>
+      </c>
+      <c r="AB78" t="s">
+        <v>123</v>
+      </c>
+      <c r="AC78" t="s">
+        <v>123</v>
+      </c>
+      <c r="AD78" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="79" spans="1:30">
       <c r="A79" s="4"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="4"/>
       <c r="F79" s="4"/>
       <c r="G79" s="4"/>
       <c r="H79" s="4"/>
-    </row>
-    <row r="80" spans="1:8">
+      <c r="I79" s="4"/>
+      <c r="J79" s="4"/>
+      <c r="K79" s="4"/>
+      <c r="L79" s="4"/>
+      <c r="M79" s="4"/>
+      <c r="N79" s="4"/>
+      <c r="O79" s="4"/>
+      <c r="P79" s="4"/>
+      <c r="Q79" s="4"/>
+      <c r="R79" s="4"/>
+      <c r="S79" s="4"/>
+      <c r="T79" s="4"/>
+      <c r="U79" s="4"/>
+      <c r="V79" s="4"/>
+      <c r="W79" s="4"/>
+      <c r="X79" s="4"/>
+      <c r="Y79" s="4"/>
+      <c r="Z79" s="4"/>
+      <c r="AA79" s="4"/>
+      <c r="AB79" s="4"/>
+      <c r="AC79" s="4"/>
+      <c r="AD79" s="4"/>
+    </row>
+    <row r="80" spans="1:30">
       <c r="A80" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="B80" s="2"/>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="G80" s="2"/>
       <c r="H80" s="2"/>
-    </row>
-    <row r="81" spans="1:8">
+      <c r="I80" s="2"/>
+      <c r="J80" s="2"/>
+      <c r="K80" s="2"/>
+      <c r="L80" s="2"/>
+      <c r="M80" s="2"/>
+      <c r="N80" s="2"/>
+      <c r="O80" s="2"/>
+      <c r="P80" s="2"/>
+      <c r="Q80" s="2"/>
+      <c r="R80" s="2"/>
+      <c r="S80" s="2"/>
+      <c r="T80" s="2"/>
+      <c r="U80" s="2"/>
+      <c r="V80" s="2"/>
+      <c r="W80" s="2"/>
+      <c r="X80" s="2"/>
+      <c r="Y80" s="2"/>
+      <c r="Z80" s="2"/>
+      <c r="AA80" s="2"/>
+      <c r="AB80" s="2"/>
+      <c r="AC80" s="2"/>
+      <c r="AD80" s="2"/>
+    </row>
+    <row r="81" spans="1:30">
       <c r="A81" s="3" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="B81" s="3"/>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
-    </row>
-    <row r="82" spans="1:8">
+      <c r="I81" s="3"/>
+      <c r="J81" s="3"/>
+      <c r="K81" s="3"/>
+      <c r="L81" s="3"/>
+      <c r="M81" s="3"/>
+      <c r="N81" s="3"/>
+      <c r="O81" s="3"/>
+      <c r="P81" s="3"/>
+      <c r="Q81" s="3"/>
+      <c r="R81" s="3"/>
+      <c r="S81" s="3"/>
+      <c r="T81" s="3"/>
+      <c r="U81" s="3"/>
+      <c r="V81" s="3"/>
+      <c r="W81" s="3"/>
+      <c r="X81" s="3"/>
+      <c r="Y81" s="3"/>
+      <c r="Z81" s="3"/>
+      <c r="AA81" s="3"/>
+      <c r="AB81" s="3"/>
+      <c r="AC81" s="3"/>
+      <c r="AD81" s="3"/>
+    </row>
+    <row r="82" spans="1:30">
       <c r="A82" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B82" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="C82" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="D82" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="E82" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="F82" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="G82" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="H82" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:8">
+        <v>127</v>
+      </c>
+      <c r="I82" t="s">
+        <v>127</v>
+      </c>
+      <c r="J82" t="s">
+        <v>127</v>
+      </c>
+      <c r="K82" t="s">
+        <v>127</v>
+      </c>
+      <c r="L82" t="s">
+        <v>127</v>
+      </c>
+      <c r="M82" t="s">
+        <v>127</v>
+      </c>
+      <c r="N82" t="s">
+        <v>127</v>
+      </c>
+      <c r="O82" t="s">
+        <v>127</v>
+      </c>
+      <c r="P82" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>127</v>
+      </c>
+      <c r="R82" t="s">
+        <v>127</v>
+      </c>
+      <c r="S82" t="s">
+        <v>127</v>
+      </c>
+      <c r="T82" t="s">
+        <v>127</v>
+      </c>
+      <c r="U82" t="s">
+        <v>127</v>
+      </c>
+      <c r="V82" t="s">
+        <v>127</v>
+      </c>
+      <c r="W82" t="s">
+        <v>127</v>
+      </c>
+      <c r="X82" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>127</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>127</v>
+      </c>
+      <c r="AA82" t="s">
+        <v>127</v>
+      </c>
+      <c r="AB82" t="s">
+        <v>127</v>
+      </c>
+      <c r="AC82" t="s">
+        <v>127</v>
+      </c>
+      <c r="AD82" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="83" spans="1:30">
       <c r="A83" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B83" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="C83" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="D83" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="E83" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="F83" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="G83" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="H83" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:8">
+        <v>128</v>
+      </c>
+      <c r="I83" t="s">
+        <v>128</v>
+      </c>
+      <c r="J83" t="s">
+        <v>128</v>
+      </c>
+      <c r="K83" t="s">
+        <v>128</v>
+      </c>
+      <c r="L83" t="s">
+        <v>128</v>
+      </c>
+      <c r="M83" t="s">
+        <v>128</v>
+      </c>
+      <c r="N83" t="s">
+        <v>128</v>
+      </c>
+      <c r="O83" t="s">
+        <v>128</v>
+      </c>
+      <c r="P83" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>128</v>
+      </c>
+      <c r="R83" t="s">
+        <v>128</v>
+      </c>
+      <c r="S83" t="s">
+        <v>128</v>
+      </c>
+      <c r="T83" t="s">
+        <v>128</v>
+      </c>
+      <c r="U83" t="s">
+        <v>128</v>
+      </c>
+      <c r="V83" t="s">
+        <v>128</v>
+      </c>
+      <c r="W83" t="s">
+        <v>128</v>
+      </c>
+      <c r="X83" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA83" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB83" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC83" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD83" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="84" spans="1:30">
       <c r="A84" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B84" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="C84" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="D84" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="E84" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="F84" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="G84" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="H84" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:8">
+        <v>129</v>
+      </c>
+      <c r="I84" t="s">
+        <v>129</v>
+      </c>
+      <c r="J84" t="s">
+        <v>129</v>
+      </c>
+      <c r="K84" t="s">
+        <v>129</v>
+      </c>
+      <c r="L84" t="s">
+        <v>129</v>
+      </c>
+      <c r="M84" t="s">
+        <v>129</v>
+      </c>
+      <c r="N84" t="s">
+        <v>129</v>
+      </c>
+      <c r="O84" t="s">
+        <v>129</v>
+      </c>
+      <c r="P84" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>129</v>
+      </c>
+      <c r="R84" t="s">
+        <v>129</v>
+      </c>
+      <c r="S84" t="s">
+        <v>129</v>
+      </c>
+      <c r="T84" t="s">
+        <v>129</v>
+      </c>
+      <c r="U84" t="s">
+        <v>129</v>
+      </c>
+      <c r="V84" t="s">
+        <v>129</v>
+      </c>
+      <c r="W84" t="s">
+        <v>129</v>
+      </c>
+      <c r="X84" t="s">
+        <v>129</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>129</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>129</v>
+      </c>
+      <c r="AA84" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB84" t="s">
+        <v>129</v>
+      </c>
+      <c r="AC84" t="s">
+        <v>129</v>
+      </c>
+      <c r="AD84" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="85" spans="1:30">
       <c r="A85" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B85" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="C85" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="D85" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="E85" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="F85" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="G85" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="H85" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8">
+        <v>130</v>
+      </c>
+      <c r="I85" t="s">
+        <v>130</v>
+      </c>
+      <c r="J85" t="s">
+        <v>130</v>
+      </c>
+      <c r="K85" t="s">
+        <v>130</v>
+      </c>
+      <c r="L85" t="s">
+        <v>130</v>
+      </c>
+      <c r="M85" t="s">
+        <v>130</v>
+      </c>
+      <c r="N85" t="s">
+        <v>130</v>
+      </c>
+      <c r="O85" t="s">
+        <v>130</v>
+      </c>
+      <c r="P85" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>130</v>
+      </c>
+      <c r="R85" t="s">
+        <v>130</v>
+      </c>
+      <c r="S85" t="s">
+        <v>130</v>
+      </c>
+      <c r="T85" t="s">
+        <v>130</v>
+      </c>
+      <c r="U85" t="s">
+        <v>130</v>
+      </c>
+      <c r="V85" t="s">
+        <v>130</v>
+      </c>
+      <c r="W85" t="s">
+        <v>130</v>
+      </c>
+      <c r="X85" t="s">
+        <v>130</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>130</v>
+      </c>
+      <c r="AA85" t="s">
+        <v>130</v>
+      </c>
+      <c r="AB85" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC85" t="s">
+        <v>130</v>
+      </c>
+      <c r="AD85" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="86" spans="1:30">
       <c r="A86" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B86" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="C86" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="D86" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="E86" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="F86" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="G86" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="H86" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8">
+        <v>131</v>
+      </c>
+      <c r="I86" t="s">
+        <v>131</v>
+      </c>
+      <c r="J86" t="s">
+        <v>131</v>
+      </c>
+      <c r="K86" t="s">
+        <v>131</v>
+      </c>
+      <c r="L86" t="s">
+        <v>131</v>
+      </c>
+      <c r="M86" t="s">
+        <v>131</v>
+      </c>
+      <c r="N86" t="s">
+        <v>131</v>
+      </c>
+      <c r="O86" t="s">
+        <v>131</v>
+      </c>
+      <c r="P86" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>131</v>
+      </c>
+      <c r="R86" t="s">
+        <v>131</v>
+      </c>
+      <c r="S86" t="s">
+        <v>131</v>
+      </c>
+      <c r="T86" t="s">
+        <v>131</v>
+      </c>
+      <c r="U86" t="s">
+        <v>131</v>
+      </c>
+      <c r="V86" t="s">
+        <v>131</v>
+      </c>
+      <c r="W86" t="s">
+        <v>131</v>
+      </c>
+      <c r="X86" t="s">
+        <v>131</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>131</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>131</v>
+      </c>
+      <c r="AA86" t="s">
+        <v>131</v>
+      </c>
+      <c r="AB86" t="s">
+        <v>131</v>
+      </c>
+      <c r="AC86" t="s">
+        <v>131</v>
+      </c>
+      <c r="AD86" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="87" spans="1:30">
       <c r="A87" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B87" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="C87" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="D87" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="E87" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="F87" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="G87" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="H87" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8">
+        <v>132</v>
+      </c>
+      <c r="I87" t="s">
+        <v>132</v>
+      </c>
+      <c r="J87" t="s">
+        <v>132</v>
+      </c>
+      <c r="K87" t="s">
+        <v>132</v>
+      </c>
+      <c r="L87" t="s">
+        <v>132</v>
+      </c>
+      <c r="M87" t="s">
+        <v>132</v>
+      </c>
+      <c r="N87" t="s">
+        <v>132</v>
+      </c>
+      <c r="O87" t="s">
+        <v>132</v>
+      </c>
+      <c r="P87" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>132</v>
+      </c>
+      <c r="R87" t="s">
+        <v>132</v>
+      </c>
+      <c r="S87" t="s">
+        <v>132</v>
+      </c>
+      <c r="T87" t="s">
+        <v>132</v>
+      </c>
+      <c r="U87" t="s">
+        <v>132</v>
+      </c>
+      <c r="V87" t="s">
+        <v>132</v>
+      </c>
+      <c r="W87" t="s">
+        <v>132</v>
+      </c>
+      <c r="X87" t="s">
+        <v>132</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>132</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>132</v>
+      </c>
+      <c r="AA87" t="s">
+        <v>132</v>
+      </c>
+      <c r="AB87" t="s">
+        <v>132</v>
+      </c>
+      <c r="AC87" t="s">
+        <v>132</v>
+      </c>
+      <c r="AD87" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="88" spans="1:30">
       <c r="A88" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B88" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="C88" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="D88" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="E88" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="F88" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="G88" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="H88" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8">
+        <v>133</v>
+      </c>
+      <c r="I88" t="s">
+        <v>133</v>
+      </c>
+      <c r="J88" t="s">
+        <v>133</v>
+      </c>
+      <c r="K88" t="s">
+        <v>133</v>
+      </c>
+      <c r="L88" t="s">
+        <v>133</v>
+      </c>
+      <c r="M88" t="s">
+        <v>133</v>
+      </c>
+      <c r="N88" t="s">
+        <v>133</v>
+      </c>
+      <c r="O88" t="s">
+        <v>133</v>
+      </c>
+      <c r="P88" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>133</v>
+      </c>
+      <c r="R88" t="s">
+        <v>133</v>
+      </c>
+      <c r="S88" t="s">
+        <v>133</v>
+      </c>
+      <c r="T88" t="s">
+        <v>133</v>
+      </c>
+      <c r="U88" t="s">
+        <v>133</v>
+      </c>
+      <c r="V88" t="s">
+        <v>133</v>
+      </c>
+      <c r="W88" t="s">
+        <v>133</v>
+      </c>
+      <c r="X88" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA88" t="s">
+        <v>133</v>
+      </c>
+      <c r="AB88" t="s">
+        <v>133</v>
+      </c>
+      <c r="AC88" t="s">
+        <v>133</v>
+      </c>
+      <c r="AD88" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="89" spans="1:30">
       <c r="A89" s="4"/>
       <c r="B89" s="4"/>
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="4"/>
       <c r="F89" s="4"/>
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
-    </row>
-    <row r="90" spans="1:8">
+      <c r="I89" s="4"/>
+      <c r="J89" s="4"/>
+      <c r="K89" s="4"/>
+      <c r="L89" s="4"/>
+      <c r="M89" s="4"/>
+      <c r="N89" s="4"/>
+      <c r="O89" s="4"/>
+      <c r="P89" s="4"/>
+      <c r="Q89" s="4"/>
+      <c r="R89" s="4"/>
+      <c r="S89" s="4"/>
+      <c r="T89" s="4"/>
+      <c r="U89" s="4"/>
+      <c r="V89" s="4"/>
+      <c r="W89" s="4"/>
+      <c r="X89" s="4"/>
+      <c r="Y89" s="4"/>
+      <c r="Z89" s="4"/>
+      <c r="AA89" s="4"/>
+      <c r="AB89" s="4"/>
+      <c r="AC89" s="4"/>
+      <c r="AD89" s="4"/>
+    </row>
+    <row r="90" spans="1:30">
       <c r="A90" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
-    </row>
-    <row r="91" spans="1:8">
+      <c r="I90" s="2"/>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2"/>
+      <c r="L90" s="2"/>
+      <c r="M90" s="2"/>
+      <c r="N90" s="2"/>
+      <c r="O90" s="2"/>
+      <c r="P90" s="2"/>
+      <c r="Q90" s="2"/>
+      <c r="R90" s="2"/>
+      <c r="S90" s="2"/>
+      <c r="T90" s="2"/>
+      <c r="U90" s="2"/>
+      <c r="V90" s="2"/>
+      <c r="W90" s="2"/>
+      <c r="X90" s="2"/>
+      <c r="Y90" s="2"/>
+      <c r="Z90" s="2"/>
+      <c r="AA90" s="2"/>
+      <c r="AB90" s="2"/>
+      <c r="AC90" s="2"/>
+      <c r="AD90" s="2"/>
+    </row>
+    <row r="91" spans="1:30">
       <c r="A91" s="3" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="B91" s="3"/>
       <c r="C91" s="3"/>
       <c r="D91" s="3"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
-    </row>
-    <row r="92" spans="1:8">
+      <c r="I91" s="3"/>
+      <c r="J91" s="3"/>
+      <c r="K91" s="3"/>
+      <c r="L91" s="3"/>
+      <c r="M91" s="3"/>
+      <c r="N91" s="3"/>
+      <c r="O91" s="3"/>
+      <c r="P91" s="3"/>
+      <c r="Q91" s="3"/>
+      <c r="R91" s="3"/>
+      <c r="S91" s="3"/>
+      <c r="T91" s="3"/>
+      <c r="U91" s="3"/>
+      <c r="V91" s="3"/>
+      <c r="W91" s="3"/>
+      <c r="X91" s="3"/>
+      <c r="Y91" s="3"/>
+      <c r="Z91" s="3"/>
+      <c r="AA91" s="3"/>
+      <c r="AB91" s="3"/>
+      <c r="AC91" s="3"/>
+      <c r="AD91" s="3"/>
+    </row>
+    <row r="92" spans="1:30">
       <c r="A92" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B92" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="C92" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="D92" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="E92" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="F92" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="G92" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="H92" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:8">
+        <v>136</v>
+      </c>
+      <c r="I92" t="s">
+        <v>136</v>
+      </c>
+      <c r="J92" t="s">
+        <v>136</v>
+      </c>
+      <c r="K92" t="s">
+        <v>136</v>
+      </c>
+      <c r="L92" t="s">
+        <v>136</v>
+      </c>
+      <c r="M92" t="s">
+        <v>136</v>
+      </c>
+      <c r="N92" t="s">
+        <v>136</v>
+      </c>
+      <c r="O92" t="s">
+        <v>136</v>
+      </c>
+      <c r="P92" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>136</v>
+      </c>
+      <c r="R92" t="s">
+        <v>136</v>
+      </c>
+      <c r="S92" t="s">
+        <v>136</v>
+      </c>
+      <c r="T92" t="s">
+        <v>136</v>
+      </c>
+      <c r="U92" t="s">
+        <v>136</v>
+      </c>
+      <c r="V92" t="s">
+        <v>136</v>
+      </c>
+      <c r="W92" t="s">
+        <v>136</v>
+      </c>
+      <c r="X92" t="s">
+        <v>136</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>136</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>136</v>
+      </c>
+      <c r="AA92" t="s">
+        <v>136</v>
+      </c>
+      <c r="AB92" t="s">
+        <v>136</v>
+      </c>
+      <c r="AC92" t="s">
+        <v>136</v>
+      </c>
+      <c r="AD92" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="93" spans="1:30">
       <c r="A93" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B93" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="C93" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="D93" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="E93" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="F93" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="G93" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="H93" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8">
+        <v>137</v>
+      </c>
+      <c r="I93" t="s">
+        <v>137</v>
+      </c>
+      <c r="J93" t="s">
+        <v>137</v>
+      </c>
+      <c r="K93" t="s">
+        <v>137</v>
+      </c>
+      <c r="L93" t="s">
+        <v>137</v>
+      </c>
+      <c r="M93" t="s">
+        <v>137</v>
+      </c>
+      <c r="N93" t="s">
+        <v>137</v>
+      </c>
+      <c r="O93" t="s">
+        <v>137</v>
+      </c>
+      <c r="P93" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>137</v>
+      </c>
+      <c r="R93" t="s">
+        <v>137</v>
+      </c>
+      <c r="S93" t="s">
+        <v>137</v>
+      </c>
+      <c r="T93" t="s">
+        <v>137</v>
+      </c>
+      <c r="U93" t="s">
+        <v>137</v>
+      </c>
+      <c r="V93" t="s">
+        <v>137</v>
+      </c>
+      <c r="W93" t="s">
+        <v>137</v>
+      </c>
+      <c r="X93" t="s">
+        <v>137</v>
+      </c>
+      <c r="Y93" t="s">
+        <v>137</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA93" t="s">
+        <v>137</v>
+      </c>
+      <c r="AB93" t="s">
+        <v>137</v>
+      </c>
+      <c r="AC93" t="s">
+        <v>137</v>
+      </c>
+      <c r="AD93" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="94" spans="1:30">
       <c r="A94" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B94" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="C94" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="D94" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="E94" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="F94" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="G94" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="H94" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:8">
+        <v>138</v>
+      </c>
+      <c r="I94" t="s">
+        <v>138</v>
+      </c>
+      <c r="J94" t="s">
+        <v>138</v>
+      </c>
+      <c r="K94" t="s">
+        <v>138</v>
+      </c>
+      <c r="L94" t="s">
+        <v>138</v>
+      </c>
+      <c r="M94" t="s">
+        <v>138</v>
+      </c>
+      <c r="N94" t="s">
+        <v>138</v>
+      </c>
+      <c r="O94" t="s">
+        <v>138</v>
+      </c>
+      <c r="P94" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>138</v>
+      </c>
+      <c r="R94" t="s">
+        <v>138</v>
+      </c>
+      <c r="S94" t="s">
+        <v>138</v>
+      </c>
+      <c r="T94" t="s">
+        <v>138</v>
+      </c>
+      <c r="U94" t="s">
+        <v>138</v>
+      </c>
+      <c r="V94" t="s">
+        <v>138</v>
+      </c>
+      <c r="W94" t="s">
+        <v>138</v>
+      </c>
+      <c r="X94" t="s">
+        <v>138</v>
+      </c>
+      <c r="Y94" t="s">
+        <v>138</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA94" t="s">
+        <v>138</v>
+      </c>
+      <c r="AB94" t="s">
+        <v>138</v>
+      </c>
+      <c r="AC94" t="s">
+        <v>138</v>
+      </c>
+      <c r="AD94" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="95" spans="1:30">
       <c r="A95" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B95" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="C95" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="D95" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="E95" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="F95" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="G95" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="H95" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:8">
+        <v>139</v>
+      </c>
+      <c r="I95" t="s">
+        <v>139</v>
+      </c>
+      <c r="J95" t="s">
+        <v>139</v>
+      </c>
+      <c r="K95" t="s">
+        <v>139</v>
+      </c>
+      <c r="L95" t="s">
+        <v>139</v>
+      </c>
+      <c r="M95" t="s">
+        <v>139</v>
+      </c>
+      <c r="N95" t="s">
+        <v>139</v>
+      </c>
+      <c r="O95" t="s">
+        <v>139</v>
+      </c>
+      <c r="P95" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>139</v>
+      </c>
+      <c r="R95" t="s">
+        <v>139</v>
+      </c>
+      <c r="S95" t="s">
+        <v>139</v>
+      </c>
+      <c r="T95" t="s">
+        <v>139</v>
+      </c>
+      <c r="U95" t="s">
+        <v>139</v>
+      </c>
+      <c r="V95" t="s">
+        <v>139</v>
+      </c>
+      <c r="W95" t="s">
+        <v>139</v>
+      </c>
+      <c r="X95" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y95" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA95" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB95" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC95" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD95" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="96" spans="1:30">
       <c r="A96" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B96" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="C96" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="D96" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="E96" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="F96" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="G96" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="H96" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:8">
+        <v>140</v>
+      </c>
+      <c r="I96" t="s">
+        <v>140</v>
+      </c>
+      <c r="J96" t="s">
+        <v>140</v>
+      </c>
+      <c r="K96" t="s">
+        <v>140</v>
+      </c>
+      <c r="L96" t="s">
+        <v>140</v>
+      </c>
+      <c r="M96" t="s">
+        <v>140</v>
+      </c>
+      <c r="N96" t="s">
+        <v>140</v>
+      </c>
+      <c r="O96" t="s">
+        <v>140</v>
+      </c>
+      <c r="P96" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>140</v>
+      </c>
+      <c r="R96" t="s">
+        <v>140</v>
+      </c>
+      <c r="S96" t="s">
+        <v>140</v>
+      </c>
+      <c r="T96" t="s">
+        <v>140</v>
+      </c>
+      <c r="U96" t="s">
+        <v>140</v>
+      </c>
+      <c r="V96" t="s">
+        <v>140</v>
+      </c>
+      <c r="W96" t="s">
+        <v>140</v>
+      </c>
+      <c r="X96" t="s">
+        <v>140</v>
+      </c>
+      <c r="Y96" t="s">
+        <v>140</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>140</v>
+      </c>
+      <c r="AA96" t="s">
+        <v>140</v>
+      </c>
+      <c r="AB96" t="s">
+        <v>140</v>
+      </c>
+      <c r="AC96" t="s">
+        <v>140</v>
+      </c>
+      <c r="AD96" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="97" spans="1:30">
       <c r="A97" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B97" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="C97" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="D97" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="E97" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="F97" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="G97" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="H97" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:8">
+        <v>141</v>
+      </c>
+      <c r="I97" t="s">
+        <v>141</v>
+      </c>
+      <c r="J97" t="s">
+        <v>141</v>
+      </c>
+      <c r="K97" t="s">
+        <v>141</v>
+      </c>
+      <c r="L97" t="s">
+        <v>141</v>
+      </c>
+      <c r="M97" t="s">
+        <v>141</v>
+      </c>
+      <c r="N97" t="s">
+        <v>141</v>
+      </c>
+      <c r="O97" t="s">
+        <v>141</v>
+      </c>
+      <c r="P97" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>141</v>
+      </c>
+      <c r="R97" t="s">
+        <v>141</v>
+      </c>
+      <c r="S97" t="s">
+        <v>141</v>
+      </c>
+      <c r="T97" t="s">
+        <v>141</v>
+      </c>
+      <c r="U97" t="s">
+        <v>141</v>
+      </c>
+      <c r="V97" t="s">
+        <v>141</v>
+      </c>
+      <c r="W97" t="s">
+        <v>141</v>
+      </c>
+      <c r="X97" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y97" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>141</v>
+      </c>
+      <c r="AA97" t="s">
+        <v>141</v>
+      </c>
+      <c r="AB97" t="s">
+        <v>141</v>
+      </c>
+      <c r="AC97" t="s">
+        <v>141</v>
+      </c>
+      <c r="AD97" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="98" spans="1:30">
       <c r="A98" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B98" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="C98" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="D98" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="E98" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="F98" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="G98" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="H98" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:8">
+        <v>142</v>
+      </c>
+      <c r="I98" t="s">
+        <v>142</v>
+      </c>
+      <c r="J98" t="s">
+        <v>142</v>
+      </c>
+      <c r="K98" t="s">
+        <v>142</v>
+      </c>
+      <c r="L98" t="s">
+        <v>142</v>
+      </c>
+      <c r="M98" t="s">
+        <v>142</v>
+      </c>
+      <c r="N98" t="s">
+        <v>142</v>
+      </c>
+      <c r="O98" t="s">
+        <v>142</v>
+      </c>
+      <c r="P98" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>142</v>
+      </c>
+      <c r="R98" t="s">
+        <v>142</v>
+      </c>
+      <c r="S98" t="s">
+        <v>142</v>
+      </c>
+      <c r="T98" t="s">
+        <v>142</v>
+      </c>
+      <c r="U98" t="s">
+        <v>142</v>
+      </c>
+      <c r="V98" t="s">
+        <v>142</v>
+      </c>
+      <c r="W98" t="s">
+        <v>142</v>
+      </c>
+      <c r="X98" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y98" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>142</v>
+      </c>
+      <c r="AA98" t="s">
+        <v>142</v>
+      </c>
+      <c r="AB98" t="s">
+        <v>142</v>
+      </c>
+      <c r="AC98" t="s">
+        <v>142</v>
+      </c>
+      <c r="AD98" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="99" spans="1:30">
       <c r="A99" s="4"/>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="4"/>
       <c r="F99" s="4"/>
       <c r="G99" s="4"/>
       <c r="H99" s="4"/>
-    </row>
-    <row r="100" spans="1:8">
+      <c r="I99" s="4"/>
+      <c r="J99" s="4"/>
+      <c r="K99" s="4"/>
+      <c r="L99" s="4"/>
+      <c r="M99" s="4"/>
+      <c r="N99" s="4"/>
+      <c r="O99" s="4"/>
+      <c r="P99" s="4"/>
+      <c r="Q99" s="4"/>
+      <c r="R99" s="4"/>
+      <c r="S99" s="4"/>
+      <c r="T99" s="4"/>
+      <c r="U99" s="4"/>
+      <c r="V99" s="4"/>
+      <c r="W99" s="4"/>
+      <c r="X99" s="4"/>
+      <c r="Y99" s="4"/>
+      <c r="Z99" s="4"/>
+      <c r="AA99" s="4"/>
+      <c r="AB99" s="4"/>
+      <c r="AC99" s="4"/>
+      <c r="AD99" s="4"/>
+    </row>
+    <row r="100" spans="1:30">
       <c r="A100" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
       <c r="E100" s="2"/>
       <c r="F100" s="2"/>
       <c r="G100" s="2"/>
       <c r="H100" s="2"/>
-    </row>
-    <row r="101" spans="1:8">
+      <c r="I100" s="2"/>
+      <c r="J100" s="2"/>
+      <c r="K100" s="2"/>
+      <c r="L100" s="2"/>
+      <c r="M100" s="2"/>
+      <c r="N100" s="2"/>
+      <c r="O100" s="2"/>
+      <c r="P100" s="2"/>
+      <c r="Q100" s="2"/>
+      <c r="R100" s="2"/>
+      <c r="S100" s="2"/>
+      <c r="T100" s="2"/>
+      <c r="U100" s="2"/>
+      <c r="V100" s="2"/>
+      <c r="W100" s="2"/>
+      <c r="X100" s="2"/>
+      <c r="Y100" s="2"/>
+      <c r="Z100" s="2"/>
+      <c r="AA100" s="2"/>
+      <c r="AB100" s="2"/>
+      <c r="AC100" s="2"/>
+      <c r="AD100" s="2"/>
+    </row>
+    <row r="101" spans="1:30">
       <c r="A101" s="3" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="B101" s="3"/>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
-    </row>
-    <row r="102" spans="1:8">
+      <c r="I101" s="3"/>
+      <c r="J101" s="3"/>
+      <c r="K101" s="3"/>
+      <c r="L101" s="3"/>
+      <c r="M101" s="3"/>
+      <c r="N101" s="3"/>
+      <c r="O101" s="3"/>
+      <c r="P101" s="3"/>
+      <c r="Q101" s="3"/>
+      <c r="R101" s="3"/>
+      <c r="S101" s="3"/>
+      <c r="T101" s="3"/>
+      <c r="U101" s="3"/>
+      <c r="V101" s="3"/>
+      <c r="W101" s="3"/>
+      <c r="X101" s="3"/>
+      <c r="Y101" s="3"/>
+      <c r="Z101" s="3"/>
+      <c r="AA101" s="3"/>
+      <c r="AB101" s="3"/>
+      <c r="AC101" s="3"/>
+      <c r="AD101" s="3"/>
+    </row>
+    <row r="102" spans="1:30">
       <c r="A102" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B102" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="C102" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="D102" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="E102" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="F102" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="G102" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="H102" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:8">
+        <v>145</v>
+      </c>
+      <c r="I102" t="s">
+        <v>145</v>
+      </c>
+      <c r="J102" t="s">
+        <v>145</v>
+      </c>
+      <c r="K102" t="s">
+        <v>145</v>
+      </c>
+      <c r="L102" t="s">
+        <v>145</v>
+      </c>
+      <c r="M102" t="s">
+        <v>145</v>
+      </c>
+      <c r="N102" t="s">
+        <v>145</v>
+      </c>
+      <c r="O102" t="s">
+        <v>145</v>
+      </c>
+      <c r="P102" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>145</v>
+      </c>
+      <c r="R102" t="s">
+        <v>145</v>
+      </c>
+      <c r="S102" t="s">
+        <v>145</v>
+      </c>
+      <c r="T102" t="s">
+        <v>145</v>
+      </c>
+      <c r="U102" t="s">
+        <v>145</v>
+      </c>
+      <c r="V102" t="s">
+        <v>145</v>
+      </c>
+      <c r="W102" t="s">
+        <v>145</v>
+      </c>
+      <c r="X102" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y102" t="s">
+        <v>145</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>145</v>
+      </c>
+      <c r="AA102" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB102" t="s">
+        <v>145</v>
+      </c>
+      <c r="AC102" t="s">
+        <v>145</v>
+      </c>
+      <c r="AD102" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="103" spans="1:30">
       <c r="A103" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B103" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="C103" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="D103" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="E103" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="F103" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="G103" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="H103" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:8">
+        <v>146</v>
+      </c>
+      <c r="I103" t="s">
+        <v>146</v>
+      </c>
+      <c r="J103" t="s">
+        <v>146</v>
+      </c>
+      <c r="K103" t="s">
+        <v>146</v>
+      </c>
+      <c r="L103" t="s">
+        <v>146</v>
+      </c>
+      <c r="M103" t="s">
+        <v>146</v>
+      </c>
+      <c r="N103" t="s">
+        <v>146</v>
+      </c>
+      <c r="O103" t="s">
+        <v>146</v>
+      </c>
+      <c r="P103" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>146</v>
+      </c>
+      <c r="R103" t="s">
+        <v>146</v>
+      </c>
+      <c r="S103" t="s">
+        <v>146</v>
+      </c>
+      <c r="T103" t="s">
+        <v>146</v>
+      </c>
+      <c r="U103" t="s">
+        <v>146</v>
+      </c>
+      <c r="V103" t="s">
+        <v>146</v>
+      </c>
+      <c r="W103" t="s">
+        <v>146</v>
+      </c>
+      <c r="X103" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y103" t="s">
+        <v>146</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>146</v>
+      </c>
+      <c r="AA103" t="s">
+        <v>146</v>
+      </c>
+      <c r="AB103" t="s">
+        <v>146</v>
+      </c>
+      <c r="AC103" t="s">
+        <v>146</v>
+      </c>
+      <c r="AD103" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="104" spans="1:30">
       <c r="A104" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B104" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="C104" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="D104" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="E104" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="F104" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="G104" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="H104" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:8">
+        <v>147</v>
+      </c>
+      <c r="I104" t="s">
+        <v>147</v>
+      </c>
+      <c r="J104" t="s">
+        <v>147</v>
+      </c>
+      <c r="K104" t="s">
+        <v>147</v>
+      </c>
+      <c r="L104" t="s">
+        <v>147</v>
+      </c>
+      <c r="M104" t="s">
+        <v>147</v>
+      </c>
+      <c r="N104" t="s">
+        <v>147</v>
+      </c>
+      <c r="O104" t="s">
+        <v>147</v>
+      </c>
+      <c r="P104" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>147</v>
+      </c>
+      <c r="R104" t="s">
+        <v>147</v>
+      </c>
+      <c r="S104" t="s">
+        <v>147</v>
+      </c>
+      <c r="T104" t="s">
+        <v>147</v>
+      </c>
+      <c r="U104" t="s">
+        <v>147</v>
+      </c>
+      <c r="V104" t="s">
+        <v>147</v>
+      </c>
+      <c r="W104" t="s">
+        <v>147</v>
+      </c>
+      <c r="X104" t="s">
+        <v>147</v>
+      </c>
+      <c r="Y104" t="s">
+        <v>147</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>147</v>
+      </c>
+      <c r="AA104" t="s">
+        <v>147</v>
+      </c>
+      <c r="AB104" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC104" t="s">
+        <v>147</v>
+      </c>
+      <c r="AD104" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="105" spans="1:30">
       <c r="A105" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B105" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="C105" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="D105" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="E105" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="F105" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="G105" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="H105" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:8">
+        <v>148</v>
+      </c>
+      <c r="I105" t="s">
+        <v>148</v>
+      </c>
+      <c r="J105" t="s">
+        <v>148</v>
+      </c>
+      <c r="K105" t="s">
+        <v>148</v>
+      </c>
+      <c r="L105" t="s">
+        <v>148</v>
+      </c>
+      <c r="M105" t="s">
+        <v>148</v>
+      </c>
+      <c r="N105" t="s">
+        <v>148</v>
+      </c>
+      <c r="O105" t="s">
+        <v>148</v>
+      </c>
+      <c r="P105" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>148</v>
+      </c>
+      <c r="R105" t="s">
+        <v>148</v>
+      </c>
+      <c r="S105" t="s">
+        <v>148</v>
+      </c>
+      <c r="T105" t="s">
+        <v>148</v>
+      </c>
+      <c r="U105" t="s">
+        <v>148</v>
+      </c>
+      <c r="V105" t="s">
+        <v>148</v>
+      </c>
+      <c r="W105" t="s">
+        <v>148</v>
+      </c>
+      <c r="X105" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y105" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA105" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB105" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC105" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD105" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="106" spans="1:30">
       <c r="A106" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B106" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="C106" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="D106" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="E106" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="F106" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="G106" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="H106" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:8">
+        <v>149</v>
+      </c>
+      <c r="I106" t="s">
+        <v>149</v>
+      </c>
+      <c r="J106" t="s">
+        <v>149</v>
+      </c>
+      <c r="K106" t="s">
+        <v>149</v>
+      </c>
+      <c r="L106" t="s">
+        <v>149</v>
+      </c>
+      <c r="M106" t="s">
+        <v>149</v>
+      </c>
+      <c r="N106" t="s">
+        <v>149</v>
+      </c>
+      <c r="O106" t="s">
+        <v>149</v>
+      </c>
+      <c r="P106" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>149</v>
+      </c>
+      <c r="R106" t="s">
+        <v>149</v>
+      </c>
+      <c r="S106" t="s">
+        <v>149</v>
+      </c>
+      <c r="T106" t="s">
+        <v>149</v>
+      </c>
+      <c r="U106" t="s">
+        <v>149</v>
+      </c>
+      <c r="V106" t="s">
+        <v>149</v>
+      </c>
+      <c r="W106" t="s">
+        <v>149</v>
+      </c>
+      <c r="X106" t="s">
+        <v>149</v>
+      </c>
+      <c r="Y106" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>149</v>
+      </c>
+      <c r="AA106" t="s">
+        <v>149</v>
+      </c>
+      <c r="AB106" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC106" t="s">
+        <v>149</v>
+      </c>
+      <c r="AD106" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="107" spans="1:30">
       <c r="A107" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B107" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="C107" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="D107" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="E107" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="F107" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="G107" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="H107" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:8">
+        <v>150</v>
+      </c>
+      <c r="I107" t="s">
+        <v>150</v>
+      </c>
+      <c r="J107" t="s">
+        <v>150</v>
+      </c>
+      <c r="K107" t="s">
+        <v>150</v>
+      </c>
+      <c r="L107" t="s">
+        <v>150</v>
+      </c>
+      <c r="M107" t="s">
+        <v>150</v>
+      </c>
+      <c r="N107" t="s">
+        <v>150</v>
+      </c>
+      <c r="O107" t="s">
+        <v>150</v>
+      </c>
+      <c r="P107" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>150</v>
+      </c>
+      <c r="R107" t="s">
+        <v>150</v>
+      </c>
+      <c r="S107" t="s">
+        <v>150</v>
+      </c>
+      <c r="T107" t="s">
+        <v>150</v>
+      </c>
+      <c r="U107" t="s">
+        <v>150</v>
+      </c>
+      <c r="V107" t="s">
+        <v>150</v>
+      </c>
+      <c r="W107" t="s">
+        <v>150</v>
+      </c>
+      <c r="X107" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y107" t="s">
+        <v>150</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA107" t="s">
+        <v>150</v>
+      </c>
+      <c r="AB107" t="s">
+        <v>150</v>
+      </c>
+      <c r="AC107" t="s">
+        <v>150</v>
+      </c>
+      <c r="AD107" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="108" spans="1:30">
       <c r="A108" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B108" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="C108" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="D108" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="E108" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="F108" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="G108" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="H108" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:8">
+        <v>151</v>
+      </c>
+      <c r="I108" t="s">
+        <v>151</v>
+      </c>
+      <c r="J108" t="s">
+        <v>151</v>
+      </c>
+      <c r="K108" t="s">
+        <v>151</v>
+      </c>
+      <c r="L108" t="s">
+        <v>151</v>
+      </c>
+      <c r="M108" t="s">
+        <v>151</v>
+      </c>
+      <c r="N108" t="s">
+        <v>151</v>
+      </c>
+      <c r="O108" t="s">
+        <v>151</v>
+      </c>
+      <c r="P108" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>151</v>
+      </c>
+      <c r="R108" t="s">
+        <v>151</v>
+      </c>
+      <c r="S108" t="s">
+        <v>151</v>
+      </c>
+      <c r="T108" t="s">
+        <v>151</v>
+      </c>
+      <c r="U108" t="s">
+        <v>151</v>
+      </c>
+      <c r="V108" t="s">
+        <v>151</v>
+      </c>
+      <c r="W108" t="s">
+        <v>151</v>
+      </c>
+      <c r="X108" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y108" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>151</v>
+      </c>
+      <c r="AA108" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB108" t="s">
+        <v>151</v>
+      </c>
+      <c r="AC108" t="s">
+        <v>151</v>
+      </c>
+      <c r="AD108" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="109" spans="1:30">
       <c r="A109" s="4"/>
       <c r="B109" s="4"/>
       <c r="C109" s="4"/>
       <c r="D109" s="4"/>
       <c r="E109" s="4"/>
       <c r="F109" s="4"/>
       <c r="G109" s="4"/>
       <c r="H109" s="4"/>
-    </row>
-    <row r="110" spans="1:8">
+      <c r="I109" s="4"/>
+      <c r="J109" s="4"/>
+      <c r="K109" s="4"/>
+      <c r="L109" s="4"/>
+      <c r="M109" s="4"/>
+      <c r="N109" s="4"/>
+      <c r="O109" s="4"/>
+      <c r="P109" s="4"/>
+      <c r="Q109" s="4"/>
+      <c r="R109" s="4"/>
+      <c r="S109" s="4"/>
+      <c r="T109" s="4"/>
+      <c r="U109" s="4"/>
+      <c r="V109" s="4"/>
+      <c r="W109" s="4"/>
+      <c r="X109" s="4"/>
+      <c r="Y109" s="4"/>
+      <c r="Z109" s="4"/>
+      <c r="AA109" s="4"/>
+      <c r="AB109" s="4"/>
+      <c r="AC109" s="4"/>
+      <c r="AD109" s="4"/>
+    </row>
+    <row r="110" spans="1:30">
       <c r="A110" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="2"/>
       <c r="G110" s="2"/>
       <c r="H110" s="2"/>
-    </row>
-    <row r="111" spans="1:8">
+      <c r="I110" s="2"/>
+      <c r="J110" s="2"/>
+      <c r="K110" s="2"/>
+      <c r="L110" s="2"/>
+      <c r="M110" s="2"/>
+      <c r="N110" s="2"/>
+      <c r="O110" s="2"/>
+      <c r="P110" s="2"/>
+      <c r="Q110" s="2"/>
+      <c r="R110" s="2"/>
+      <c r="S110" s="2"/>
+      <c r="T110" s="2"/>
+      <c r="U110" s="2"/>
+      <c r="V110" s="2"/>
+      <c r="W110" s="2"/>
+      <c r="X110" s="2"/>
+      <c r="Y110" s="2"/>
+      <c r="Z110" s="2"/>
+      <c r="AA110" s="2"/>
+      <c r="AB110" s="2"/>
+      <c r="AC110" s="2"/>
+      <c r="AD110" s="2"/>
+    </row>
+    <row r="111" spans="1:30">
       <c r="A111" s="3" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="B111" s="3"/>
       <c r="C111" s="3"/>
       <c r="D111" s="3"/>
       <c r="E111" s="3"/>
       <c r="F111" s="3"/>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
-    </row>
-    <row r="112" spans="1:8">
+      <c r="I111" s="3"/>
+      <c r="J111" s="3"/>
+      <c r="K111" s="3"/>
+      <c r="L111" s="3"/>
+      <c r="M111" s="3"/>
+      <c r="N111" s="3"/>
+      <c r="O111" s="3"/>
+      <c r="P111" s="3"/>
+      <c r="Q111" s="3"/>
+      <c r="R111" s="3"/>
+      <c r="S111" s="3"/>
+      <c r="T111" s="3"/>
+      <c r="U111" s="3"/>
+      <c r="V111" s="3"/>
+      <c r="W111" s="3"/>
+      <c r="X111" s="3"/>
+      <c r="Y111" s="3"/>
+      <c r="Z111" s="3"/>
+      <c r="AA111" s="3"/>
+      <c r="AB111" s="3"/>
+      <c r="AC111" s="3"/>
+      <c r="AD111" s="3"/>
+    </row>
+    <row r="112" spans="1:30">
       <c r="A112" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B112" t="s">
-        <v>98</v>
+        <v>154</v>
       </c>
       <c r="C112" t="s">
-        <v>98</v>
+        <v>154</v>
       </c>
       <c r="D112" t="s">
-        <v>98</v>
+        <v>154</v>
       </c>
       <c r="E112" t="s">
-        <v>98</v>
+        <v>154</v>
       </c>
       <c r="F112" t="s">
-        <v>98</v>
+        <v>154</v>
       </c>
       <c r="G112" t="s">
-        <v>98</v>
+        <v>154</v>
       </c>
       <c r="H112" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:8">
+        <v>154</v>
+      </c>
+      <c r="I112" t="s">
+        <v>154</v>
+      </c>
+      <c r="J112" t="s">
+        <v>154</v>
+      </c>
+      <c r="K112" t="s">
+        <v>154</v>
+      </c>
+      <c r="L112" t="s">
+        <v>154</v>
+      </c>
+      <c r="M112" t="s">
+        <v>154</v>
+      </c>
+      <c r="N112" t="s">
+        <v>154</v>
+      </c>
+      <c r="O112" t="s">
+        <v>154</v>
+      </c>
+      <c r="P112" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>154</v>
+      </c>
+      <c r="R112" t="s">
+        <v>154</v>
+      </c>
+      <c r="S112" t="s">
+        <v>154</v>
+      </c>
+      <c r="T112" t="s">
+        <v>154</v>
+      </c>
+      <c r="U112" t="s">
+        <v>154</v>
+      </c>
+      <c r="V112" t="s">
+        <v>154</v>
+      </c>
+      <c r="W112" t="s">
+        <v>154</v>
+      </c>
+      <c r="X112" t="s">
+        <v>154</v>
+      </c>
+      <c r="Y112" t="s">
+        <v>154</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>154</v>
+      </c>
+      <c r="AA112" t="s">
+        <v>154</v>
+      </c>
+      <c r="AB112" t="s">
+        <v>154</v>
+      </c>
+      <c r="AC112" t="s">
+        <v>154</v>
+      </c>
+      <c r="AD112" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="113" spans="1:30">
       <c r="A113" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B113" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="C113" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="D113" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="E113" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="F113" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="G113" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="H113" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:8">
+        <v>155</v>
+      </c>
+      <c r="I113" t="s">
+        <v>155</v>
+      </c>
+      <c r="J113" t="s">
+        <v>155</v>
+      </c>
+      <c r="K113" t="s">
+        <v>155</v>
+      </c>
+      <c r="L113" t="s">
+        <v>155</v>
+      </c>
+      <c r="M113" t="s">
+        <v>155</v>
+      </c>
+      <c r="N113" t="s">
+        <v>155</v>
+      </c>
+      <c r="O113" t="s">
+        <v>155</v>
+      </c>
+      <c r="P113" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>155</v>
+      </c>
+      <c r="R113" t="s">
+        <v>155</v>
+      </c>
+      <c r="S113" t="s">
+        <v>155</v>
+      </c>
+      <c r="T113" t="s">
+        <v>155</v>
+      </c>
+      <c r="U113" t="s">
+        <v>155</v>
+      </c>
+      <c r="V113" t="s">
+        <v>155</v>
+      </c>
+      <c r="W113" t="s">
+        <v>155</v>
+      </c>
+      <c r="X113" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y113" t="s">
+        <v>155</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>155</v>
+      </c>
+      <c r="AA113" t="s">
+        <v>155</v>
+      </c>
+      <c r="AB113" t="s">
+        <v>155</v>
+      </c>
+      <c r="AC113" t="s">
+        <v>155</v>
+      </c>
+      <c r="AD113" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="114" spans="1:30">
       <c r="A114" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B114" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="C114" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="D114" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="E114" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="F114" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="G114" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="H114" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:8">
+        <v>156</v>
+      </c>
+      <c r="I114" t="s">
+        <v>156</v>
+      </c>
+      <c r="J114" t="s">
+        <v>156</v>
+      </c>
+      <c r="K114" t="s">
+        <v>156</v>
+      </c>
+      <c r="L114" t="s">
+        <v>156</v>
+      </c>
+      <c r="M114" t="s">
+        <v>156</v>
+      </c>
+      <c r="N114" t="s">
+        <v>156</v>
+      </c>
+      <c r="O114" t="s">
+        <v>156</v>
+      </c>
+      <c r="P114" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>156</v>
+      </c>
+      <c r="R114" t="s">
+        <v>156</v>
+      </c>
+      <c r="S114" t="s">
+        <v>156</v>
+      </c>
+      <c r="T114" t="s">
+        <v>156</v>
+      </c>
+      <c r="U114" t="s">
+        <v>156</v>
+      </c>
+      <c r="V114" t="s">
+        <v>156</v>
+      </c>
+      <c r="W114" t="s">
+        <v>156</v>
+      </c>
+      <c r="X114" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y114" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>156</v>
+      </c>
+      <c r="AA114" t="s">
+        <v>156</v>
+      </c>
+      <c r="AB114" t="s">
+        <v>156</v>
+      </c>
+      <c r="AC114" t="s">
+        <v>156</v>
+      </c>
+      <c r="AD114" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="115" spans="1:30">
       <c r="A115" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B115" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="C115" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="D115" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="E115" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="F115" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="G115" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="H115" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:8">
+        <v>157</v>
+      </c>
+      <c r="I115" t="s">
+        <v>157</v>
+      </c>
+      <c r="J115" t="s">
+        <v>157</v>
+      </c>
+      <c r="K115" t="s">
+        <v>157</v>
+      </c>
+      <c r="L115" t="s">
+        <v>157</v>
+      </c>
+      <c r="M115" t="s">
+        <v>157</v>
+      </c>
+      <c r="N115" t="s">
+        <v>157</v>
+      </c>
+      <c r="O115" t="s">
+        <v>157</v>
+      </c>
+      <c r="P115" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>157</v>
+      </c>
+      <c r="R115" t="s">
+        <v>157</v>
+      </c>
+      <c r="S115" t="s">
+        <v>157</v>
+      </c>
+      <c r="T115" t="s">
+        <v>157</v>
+      </c>
+      <c r="U115" t="s">
+        <v>157</v>
+      </c>
+      <c r="V115" t="s">
+        <v>157</v>
+      </c>
+      <c r="W115" t="s">
+        <v>157</v>
+      </c>
+      <c r="X115" t="s">
+        <v>157</v>
+      </c>
+      <c r="Y115" t="s">
+        <v>157</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>157</v>
+      </c>
+      <c r="AA115" t="s">
+        <v>157</v>
+      </c>
+      <c r="AB115" t="s">
+        <v>157</v>
+      </c>
+      <c r="AC115" t="s">
+        <v>157</v>
+      </c>
+      <c r="AD115" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="116" spans="1:30">
       <c r="A116" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B116" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="C116" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="D116" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="E116" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="F116" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="G116" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="H116" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:8">
+        <v>158</v>
+      </c>
+      <c r="I116" t="s">
+        <v>158</v>
+      </c>
+      <c r="J116" t="s">
+        <v>158</v>
+      </c>
+      <c r="K116" t="s">
+        <v>158</v>
+      </c>
+      <c r="L116" t="s">
+        <v>158</v>
+      </c>
+      <c r="M116" t="s">
+        <v>158</v>
+      </c>
+      <c r="N116" t="s">
+        <v>158</v>
+      </c>
+      <c r="O116" t="s">
+        <v>158</v>
+      </c>
+      <c r="P116" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>158</v>
+      </c>
+      <c r="R116" t="s">
+        <v>158</v>
+      </c>
+      <c r="S116" t="s">
+        <v>158</v>
+      </c>
+      <c r="T116" t="s">
+        <v>158</v>
+      </c>
+      <c r="U116" t="s">
+        <v>158</v>
+      </c>
+      <c r="V116" t="s">
+        <v>158</v>
+      </c>
+      <c r="W116" t="s">
+        <v>158</v>
+      </c>
+      <c r="X116" t="s">
+        <v>158</v>
+      </c>
+      <c r="Y116" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>158</v>
+      </c>
+      <c r="AA116" t="s">
+        <v>158</v>
+      </c>
+      <c r="AB116" t="s">
+        <v>158</v>
+      </c>
+      <c r="AC116" t="s">
+        <v>158</v>
+      </c>
+      <c r="AD116" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="117" spans="1:30">
       <c r="A117" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B117" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="C117" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="D117" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="E117" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="F117" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="G117" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="H117" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8">
+        <v>159</v>
+      </c>
+      <c r="I117" t="s">
+        <v>159</v>
+      </c>
+      <c r="J117" t="s">
+        <v>159</v>
+      </c>
+      <c r="K117" t="s">
+        <v>159</v>
+      </c>
+      <c r="L117" t="s">
+        <v>159</v>
+      </c>
+      <c r="M117" t="s">
+        <v>159</v>
+      </c>
+      <c r="N117" t="s">
+        <v>159</v>
+      </c>
+      <c r="O117" t="s">
+        <v>159</v>
+      </c>
+      <c r="P117" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>159</v>
+      </c>
+      <c r="R117" t="s">
+        <v>159</v>
+      </c>
+      <c r="S117" t="s">
+        <v>159</v>
+      </c>
+      <c r="T117" t="s">
+        <v>159</v>
+      </c>
+      <c r="U117" t="s">
+        <v>159</v>
+      </c>
+      <c r="V117" t="s">
+        <v>159</v>
+      </c>
+      <c r="W117" t="s">
+        <v>159</v>
+      </c>
+      <c r="X117" t="s">
+        <v>159</v>
+      </c>
+      <c r="Y117" t="s">
+        <v>159</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA117" t="s">
+        <v>159</v>
+      </c>
+      <c r="AB117" t="s">
+        <v>159</v>
+      </c>
+      <c r="AC117" t="s">
+        <v>159</v>
+      </c>
+      <c r="AD117" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="118" spans="1:30">
       <c r="A118" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B118" t="s">
-        <v>99</v>
+        <v>160</v>
       </c>
       <c r="C118" t="s">
-        <v>99</v>
+        <v>160</v>
       </c>
       <c r="D118" t="s">
-        <v>99</v>
+        <v>160</v>
       </c>
       <c r="E118" t="s">
-        <v>99</v>
+        <v>160</v>
       </c>
       <c r="F118" t="s">
-        <v>99</v>
+        <v>160</v>
       </c>
       <c r="G118" t="s">
-        <v>99</v>
+        <v>160</v>
       </c>
       <c r="H118" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:8">
+        <v>160</v>
+      </c>
+      <c r="I118" t="s">
+        <v>160</v>
+      </c>
+      <c r="J118" t="s">
+        <v>160</v>
+      </c>
+      <c r="K118" t="s">
+        <v>160</v>
+      </c>
+      <c r="L118" t="s">
+        <v>160</v>
+      </c>
+      <c r="M118" t="s">
+        <v>160</v>
+      </c>
+      <c r="N118" t="s">
+        <v>160</v>
+      </c>
+      <c r="O118" t="s">
+        <v>160</v>
+      </c>
+      <c r="P118" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>160</v>
+      </c>
+      <c r="R118" t="s">
+        <v>160</v>
+      </c>
+      <c r="S118" t="s">
+        <v>160</v>
+      </c>
+      <c r="T118" t="s">
+        <v>160</v>
+      </c>
+      <c r="U118" t="s">
+        <v>160</v>
+      </c>
+      <c r="V118" t="s">
+        <v>160</v>
+      </c>
+      <c r="W118" t="s">
+        <v>160</v>
+      </c>
+      <c r="X118" t="s">
+        <v>160</v>
+      </c>
+      <c r="Y118" t="s">
+        <v>160</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>160</v>
+      </c>
+      <c r="AA118" t="s">
+        <v>160</v>
+      </c>
+      <c r="AB118" t="s">
+        <v>160</v>
+      </c>
+      <c r="AC118" t="s">
+        <v>160</v>
+      </c>
+      <c r="AD118" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="119" spans="1:30">
       <c r="A119" s="4"/>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="4"/>
       <c r="F119" s="4"/>
       <c r="G119" s="4"/>
       <c r="H119" s="4"/>
-    </row>
-    <row r="120" spans="1:8">
+      <c r="I119" s="4"/>
+      <c r="J119" s="4"/>
+      <c r="K119" s="4"/>
+      <c r="L119" s="4"/>
+      <c r="M119" s="4"/>
+      <c r="N119" s="4"/>
+      <c r="O119" s="4"/>
+      <c r="P119" s="4"/>
+      <c r="Q119" s="4"/>
+      <c r="R119" s="4"/>
+      <c r="S119" s="4"/>
+      <c r="T119" s="4"/>
+      <c r="U119" s="4"/>
+      <c r="V119" s="4"/>
+      <c r="W119" s="4"/>
+      <c r="X119" s="4"/>
+      <c r="Y119" s="4"/>
+      <c r="Z119" s="4"/>
+      <c r="AA119" s="4"/>
+      <c r="AB119" s="4"/>
+      <c r="AC119" s="4"/>
+      <c r="AD119" s="4"/>
+    </row>
+    <row r="120" spans="1:30">
       <c r="A120" s="2" t="s">
-        <v>112</v>
+        <v>161</v>
       </c>
       <c r="B120" s="2"/>
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
       <c r="E120" s="2"/>
       <c r="F120" s="2"/>
       <c r="G120" s="2"/>
       <c r="H120" s="2"/>
-    </row>
-    <row r="121" spans="1:8">
+      <c r="I120" s="2"/>
+      <c r="J120" s="2"/>
+      <c r="K120" s="2"/>
+      <c r="L120" s="2"/>
+      <c r="M120" s="2"/>
+      <c r="N120" s="2"/>
+      <c r="O120" s="2"/>
+      <c r="P120" s="2"/>
+      <c r="Q120" s="2"/>
+      <c r="R120" s="2"/>
+      <c r="S120" s="2"/>
+      <c r="T120" s="2"/>
+      <c r="U120" s="2"/>
+      <c r="V120" s="2"/>
+      <c r="W120" s="2"/>
+      <c r="X120" s="2"/>
+      <c r="Y120" s="2"/>
+      <c r="Z120" s="2"/>
+      <c r="AA120" s="2"/>
+      <c r="AB120" s="2"/>
+      <c r="AC120" s="2"/>
+      <c r="AD120" s="2"/>
+    </row>
+    <row r="121" spans="1:30">
       <c r="A121" s="3" t="s">
-        <v>113</v>
+        <v>162</v>
       </c>
       <c r="B121" s="3"/>
       <c r="C121" s="3"/>
       <c r="D121" s="3"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
-    </row>
-    <row r="122" spans="1:8">
+      <c r="I121" s="3"/>
+      <c r="J121" s="3"/>
+      <c r="K121" s="3"/>
+      <c r="L121" s="3"/>
+      <c r="M121" s="3"/>
+      <c r="N121" s="3"/>
+      <c r="O121" s="3"/>
+      <c r="P121" s="3"/>
+      <c r="Q121" s="3"/>
+      <c r="R121" s="3"/>
+      <c r="S121" s="3"/>
+      <c r="T121" s="3"/>
+      <c r="U121" s="3"/>
+      <c r="V121" s="3"/>
+      <c r="W121" s="3"/>
+      <c r="X121" s="3"/>
+      <c r="Y121" s="3"/>
+      <c r="Z121" s="3"/>
+      <c r="AA121" s="3"/>
+      <c r="AB121" s="3"/>
+      <c r="AC121" s="3"/>
+      <c r="AD121" s="3"/>
+    </row>
+    <row r="122" spans="1:30">
       <c r="A122" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B122" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="C122" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="D122" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="E122" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="F122" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="G122" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="H122" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:8">
+        <v>163</v>
+      </c>
+      <c r="I122" t="s">
+        <v>163</v>
+      </c>
+      <c r="J122" t="s">
+        <v>163</v>
+      </c>
+      <c r="K122" t="s">
+        <v>163</v>
+      </c>
+      <c r="L122" t="s">
+        <v>163</v>
+      </c>
+      <c r="M122" t="s">
+        <v>163</v>
+      </c>
+      <c r="N122" t="s">
+        <v>163</v>
+      </c>
+      <c r="O122" t="s">
+        <v>163</v>
+      </c>
+      <c r="P122" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>163</v>
+      </c>
+      <c r="R122" t="s">
+        <v>163</v>
+      </c>
+      <c r="S122" t="s">
+        <v>163</v>
+      </c>
+      <c r="T122" t="s">
+        <v>163</v>
+      </c>
+      <c r="U122" t="s">
+        <v>163</v>
+      </c>
+      <c r="V122" t="s">
+        <v>163</v>
+      </c>
+      <c r="W122" t="s">
+        <v>163</v>
+      </c>
+      <c r="X122" t="s">
+        <v>163</v>
+      </c>
+      <c r="Y122" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>163</v>
+      </c>
+      <c r="AA122" t="s">
+        <v>163</v>
+      </c>
+      <c r="AB122" t="s">
+        <v>163</v>
+      </c>
+      <c r="AC122" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD122" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="123" spans="1:30">
       <c r="A123" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B123" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="C123" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="D123" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="E123" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="F123" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="G123" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="H123" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:8">
+        <v>164</v>
+      </c>
+      <c r="I123" t="s">
+        <v>164</v>
+      </c>
+      <c r="J123" t="s">
+        <v>164</v>
+      </c>
+      <c r="K123" t="s">
+        <v>164</v>
+      </c>
+      <c r="L123" t="s">
+        <v>164</v>
+      </c>
+      <c r="M123" t="s">
+        <v>164</v>
+      </c>
+      <c r="N123" t="s">
+        <v>164</v>
+      </c>
+      <c r="O123" t="s">
+        <v>164</v>
+      </c>
+      <c r="P123" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>164</v>
+      </c>
+      <c r="R123" t="s">
+        <v>164</v>
+      </c>
+      <c r="S123" t="s">
+        <v>164</v>
+      </c>
+      <c r="T123" t="s">
+        <v>164</v>
+      </c>
+      <c r="U123" t="s">
+        <v>164</v>
+      </c>
+      <c r="V123" t="s">
+        <v>164</v>
+      </c>
+      <c r="W123" t="s">
+        <v>164</v>
+      </c>
+      <c r="X123" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y123" t="s">
+        <v>164</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA123" t="s">
+        <v>164</v>
+      </c>
+      <c r="AB123" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC123" t="s">
+        <v>164</v>
+      </c>
+      <c r="AD123" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="124" spans="1:30">
       <c r="A124" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="B124" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="C124" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="D124" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="E124" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="F124" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="G124" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="H124" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:8">
+        <v>165</v>
+      </c>
+      <c r="I124" t="s">
+        <v>165</v>
+      </c>
+      <c r="J124" t="s">
+        <v>165</v>
+      </c>
+      <c r="K124" t="s">
+        <v>165</v>
+      </c>
+      <c r="L124" t="s">
+        <v>165</v>
+      </c>
+      <c r="M124" t="s">
+        <v>165</v>
+      </c>
+      <c r="N124" t="s">
+        <v>165</v>
+      </c>
+      <c r="O124" t="s">
+        <v>165</v>
+      </c>
+      <c r="P124" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>165</v>
+      </c>
+      <c r="R124" t="s">
+        <v>165</v>
+      </c>
+      <c r="S124" t="s">
+        <v>165</v>
+      </c>
+      <c r="T124" t="s">
+        <v>165</v>
+      </c>
+      <c r="U124" t="s">
+        <v>165</v>
+      </c>
+      <c r="V124" t="s">
+        <v>165</v>
+      </c>
+      <c r="W124" t="s">
+        <v>165</v>
+      </c>
+      <c r="X124" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y124" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>165</v>
+      </c>
+      <c r="AA124" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB124" t="s">
+        <v>165</v>
+      </c>
+      <c r="AC124" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD124" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="125" spans="1:30">
       <c r="A125" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B125" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="C125" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="D125" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="E125" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="F125" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="G125" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="H125" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:8">
+        <v>166</v>
+      </c>
+      <c r="I125" t="s">
+        <v>166</v>
+      </c>
+      <c r="J125" t="s">
+        <v>166</v>
+      </c>
+      <c r="K125" t="s">
+        <v>166</v>
+      </c>
+      <c r="L125" t="s">
+        <v>166</v>
+      </c>
+      <c r="M125" t="s">
+        <v>166</v>
+      </c>
+      <c r="N125" t="s">
+        <v>166</v>
+      </c>
+      <c r="O125" t="s">
+        <v>166</v>
+      </c>
+      <c r="P125" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>166</v>
+      </c>
+      <c r="R125" t="s">
+        <v>166</v>
+      </c>
+      <c r="S125" t="s">
+        <v>166</v>
+      </c>
+      <c r="T125" t="s">
+        <v>166</v>
+      </c>
+      <c r="U125" t="s">
+        <v>166</v>
+      </c>
+      <c r="V125" t="s">
+        <v>166</v>
+      </c>
+      <c r="W125" t="s">
+        <v>166</v>
+      </c>
+      <c r="X125" t="s">
+        <v>166</v>
+      </c>
+      <c r="Y125" t="s">
+        <v>166</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA125" t="s">
+        <v>166</v>
+      </c>
+      <c r="AB125" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC125" t="s">
+        <v>166</v>
+      </c>
+      <c r="AD125" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="126" spans="1:30">
       <c r="A126" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="B126" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="C126" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="D126" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="E126" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="F126" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="G126" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="H126" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:8">
+        <v>167</v>
+      </c>
+      <c r="I126" t="s">
+        <v>167</v>
+      </c>
+      <c r="J126" t="s">
+        <v>167</v>
+      </c>
+      <c r="K126" t="s">
+        <v>167</v>
+      </c>
+      <c r="L126" t="s">
+        <v>167</v>
+      </c>
+      <c r="M126" t="s">
+        <v>167</v>
+      </c>
+      <c r="N126" t="s">
+        <v>167</v>
+      </c>
+      <c r="O126" t="s">
+        <v>167</v>
+      </c>
+      <c r="P126" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>167</v>
+      </c>
+      <c r="R126" t="s">
+        <v>167</v>
+      </c>
+      <c r="S126" t="s">
+        <v>167</v>
+      </c>
+      <c r="T126" t="s">
+        <v>167</v>
+      </c>
+      <c r="U126" t="s">
+        <v>167</v>
+      </c>
+      <c r="V126" t="s">
+        <v>167</v>
+      </c>
+      <c r="W126" t="s">
+        <v>167</v>
+      </c>
+      <c r="X126" t="s">
+        <v>167</v>
+      </c>
+      <c r="Y126" t="s">
+        <v>167</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>167</v>
+      </c>
+      <c r="AA126" t="s">
+        <v>167</v>
+      </c>
+      <c r="AB126" t="s">
+        <v>167</v>
+      </c>
+      <c r="AC126" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD126" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="127" spans="1:30">
       <c r="A127" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="B127" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="C127" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="D127" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="E127" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F127" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="G127" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="H127" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:8">
+        <v>168</v>
+      </c>
+      <c r="I127" t="s">
+        <v>168</v>
+      </c>
+      <c r="J127" t="s">
+        <v>168</v>
+      </c>
+      <c r="K127" t="s">
+        <v>168</v>
+      </c>
+      <c r="L127" t="s">
+        <v>168</v>
+      </c>
+      <c r="M127" t="s">
+        <v>168</v>
+      </c>
+      <c r="N127" t="s">
+        <v>168</v>
+      </c>
+      <c r="O127" t="s">
+        <v>168</v>
+      </c>
+      <c r="P127" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>168</v>
+      </c>
+      <c r="R127" t="s">
+        <v>168</v>
+      </c>
+      <c r="S127" t="s">
+        <v>168</v>
+      </c>
+      <c r="T127" t="s">
+        <v>168</v>
+      </c>
+      <c r="U127" t="s">
+        <v>168</v>
+      </c>
+      <c r="V127" t="s">
+        <v>168</v>
+      </c>
+      <c r="W127" t="s">
+        <v>168</v>
+      </c>
+      <c r="X127" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y127" t="s">
+        <v>168</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>168</v>
+      </c>
+      <c r="AA127" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB127" t="s">
+        <v>168</v>
+      </c>
+      <c r="AC127" t="s">
+        <v>168</v>
+      </c>
+      <c r="AD127" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="128" spans="1:30">
       <c r="A128" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B128" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="C128" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="D128" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="E128" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="F128" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="G128" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="H128" t="s">
-        <v>120</v>
-[...232 lines deleted...]
-        <v>131</v>
+        <v>169</v>
+      </c>
+      <c r="I128" t="s">
+        <v>169</v>
+      </c>
+      <c r="J128" t="s">
+        <v>169</v>
+      </c>
+      <c r="K128" t="s">
+        <v>169</v>
+      </c>
+      <c r="L128" t="s">
+        <v>169</v>
+      </c>
+      <c r="M128" t="s">
+        <v>169</v>
+      </c>
+      <c r="N128" t="s">
+        <v>169</v>
+      </c>
+      <c r="O128" t="s">
+        <v>169</v>
+      </c>
+      <c r="P128" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>169</v>
+      </c>
+      <c r="R128" t="s">
+        <v>169</v>
+      </c>
+      <c r="S128" t="s">
+        <v>169</v>
+      </c>
+      <c r="T128" t="s">
+        <v>169</v>
+      </c>
+      <c r="U128" t="s">
+        <v>169</v>
+      </c>
+      <c r="V128" t="s">
+        <v>169</v>
+      </c>
+      <c r="W128" t="s">
+        <v>169</v>
+      </c>
+      <c r="X128" t="s">
+        <v>169</v>
+      </c>
+      <c r="Y128" t="s">
+        <v>169</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>169</v>
+      </c>
+      <c r="AA128" t="s">
+        <v>169</v>
+      </c>
+      <c r="AB128" t="s">
+        <v>169</v>
+      </c>
+      <c r="AC128" t="s">
+        <v>169</v>
+      </c>
+      <c r="AD128" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="130" spans="1:30">
+      <c r="A130" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B130" s="1"/>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1"/>
+      <c r="F130" s="1"/>
+      <c r="G130" s="1"/>
+      <c r="H130" s="1"/>
+      <c r="I130" s="1"/>
+      <c r="J130" s="1"/>
+      <c r="K130" s="1"/>
+      <c r="L130" s="1"/>
+      <c r="M130" s="1"/>
+      <c r="N130" s="1"/>
+      <c r="O130" s="1"/>
+      <c r="P130" s="1"/>
+      <c r="Q130" s="1"/>
+      <c r="R130" s="1"/>
+      <c r="S130" s="1"/>
+      <c r="T130" s="1"/>
+      <c r="U130" s="1"/>
+      <c r="V130" s="1"/>
+      <c r="W130" s="1"/>
+      <c r="X130" s="1"/>
+      <c r="Y130" s="1"/>
+      <c r="Z130" s="1"/>
+      <c r="AA130" s="1"/>
+      <c r="AB130" s="1"/>
+      <c r="AC130" s="1"/>
+      <c r="AD130" s="1"/>
+    </row>
+    <row r="131" spans="1:30">
+      <c r="A131" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A141:H141"/>
+    <mergeCell ref="A131:AD131"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>