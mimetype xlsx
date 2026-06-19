--- v4 (2026-04-03)
+++ v5 (2026-06-19)
@@ -12,72 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="12204-pskov-5-dnej-s-otdy..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>19.06.2026</t>
   </si>
   <si>
     <t>26.06.2026</t>
   </si>
   <si>
     <t>03.07.2026</t>
   </si>
   <si>
     <t>10.07.2026</t>
   </si>
   <si>
     <t>17.07.2026</t>
   </si>
   <si>
     <t>24.07.2026</t>
   </si>
   <si>
     <t>31.07.2026</t>
   </si>
   <si>
     <t>07.08.2026</t>
   </si>
   <si>
@@ -158,89 +137,68 @@
   <si>
     <t>24020 RUB</t>
   </si>
   <si>
     <t>Ребёнок 14—17 лет на основном месте</t>
   </si>
   <si>
     <t>32220 RUB</t>
   </si>
   <si>
     <t>Ребёнок 14—17 лет на дополнительном месте</t>
   </si>
   <si>
     <t>24420 RUB</t>
   </si>
   <si>
     <t>Арль</t>
   </si>
   <si>
     <t>Стандарт TWIN</t>
   </si>
   <si>
     <t>33920 RUB</t>
   </si>
   <si>
-    <t>34170 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>26520 RUB</t>
   </si>
   <si>
-    <t>26570 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>50550 RUB</t>
   </si>
   <si>
-    <t>51050 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>33320 RUB</t>
   </si>
   <si>
-    <t>33570 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>25920 RUB</t>
   </si>
   <si>
-    <t>25970 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>33720 RUB</t>
   </si>
   <si>
-    <t>33970 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>26320 RUB</t>
   </si>
   <si>
-    <t>26370 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>Стандарт DBL</t>
   </si>
   <si>
     <t>Каркушин Дом</t>
   </si>
   <si>
     <t>Стандартный DBL</t>
   </si>
   <si>
     <t>36540 RUB</t>
   </si>
   <si>
     <t>25340 RUB</t>
   </si>
   <si>
     <t>53420 RUB</t>
   </si>
   <si>
     <t>35940 RUB</t>
   </si>
   <si>
     <t>24740 RUB</t>
   </si>
   <si>
     <t>36340 RUB</t>
@@ -263,176 +221,122 @@
   <si>
     <t>34790 RUB</t>
   </si>
   <si>
     <t>23990 RUB</t>
   </si>
   <si>
     <t>34190 RUB</t>
   </si>
   <si>
     <t>23390 RUB</t>
   </si>
   <si>
     <t>34590 RUB</t>
   </si>
   <si>
     <t>23790 RUB</t>
   </si>
   <si>
     <t>Рижская</t>
   </si>
   <si>
     <t>Стандартный одноместный</t>
   </si>
   <si>
-    <t>47670 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>Стандартный двухместный</t>
   </si>
   <si>
     <t>35040 RUB</t>
   </si>
   <si>
-    <t>35170 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>34440 RUB</t>
   </si>
   <si>
-    <t>34570 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>Ребёнок 3—12 лет на дополнительном месте</t>
   </si>
   <si>
     <t>24340 RUB</t>
   </si>
   <si>
-    <t>24470 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>34840 RUB</t>
   </si>
   <si>
-    <t>34970 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>Золотая Набережная</t>
   </si>
   <si>
     <t xml:space="preserve">Комфорт </t>
   </si>
   <si>
     <t>36420 RUB</t>
   </si>
   <si>
-    <t>36920 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>27020 RUB</t>
   </si>
   <si>
-    <t>27120 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>54300 RUB</t>
   </si>
   <si>
-    <t>55300 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>35820 RUB</t>
   </si>
   <si>
-    <t>36320 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>26420 RUB</t>
   </si>
   <si>
     <t>36220 RUB</t>
   </si>
   <si>
-    <t>36720 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>26820 RUB</t>
   </si>
   <si>
-    <t>26920 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>Покровский</t>
   </si>
   <si>
     <t xml:space="preserve">Standart </t>
   </si>
   <si>
     <t>40540 RUB</t>
   </si>
   <si>
-    <t>40670 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>26840 RUB</t>
   </si>
   <si>
-    <t>26870 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>60040 RUB</t>
   </si>
   <si>
-    <t>60300 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>39940 RUB</t>
   </si>
   <si>
-    <t>40070 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>26240 RUB</t>
   </si>
   <si>
-    <t>26270 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>40340 RUB</t>
   </si>
   <si>
-    <t>40470 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>26640 RUB</t>
   </si>
   <si>
-    <t>26670 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>Old Estate Hotel &amp; SPA</t>
   </si>
   <si>
     <t xml:space="preserve">Стандарт </t>
   </si>
   <si>
     <t>47290 RUB</t>
   </si>
   <si>
     <t>30390 RUB</t>
   </si>
   <si>
     <t>73290 RUB</t>
   </si>
   <si>
     <t>46690 RUB</t>
   </si>
   <si>
     <t>29790 RUB</t>
   </si>
   <si>
     <t>47090 RUB</t>
   </si>
   <si>
     <t>30190 RUB</t>
@@ -527,51 +431,51 @@
   <si>
     <t>42540 RUB</t>
   </si>
   <si>
     <t>28240 RUB</t>
   </si>
   <si>
     <t>64040 RUB</t>
   </si>
   <si>
     <t>41940 RUB</t>
   </si>
   <si>
     <t>27640 RUB</t>
   </si>
   <si>
     <t>42340 RUB</t>
   </si>
   <si>
     <t>28040 RUB</t>
   </si>
   <si>
     <t>Примечение</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 03.04.2026 02:15, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 19.06.2026 09:04, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -913,91 +817,84 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD131"/>
+  <dimension ref="A1:W131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A130" sqref="A130:AD130"/>
+      <selection activeCell="A130" sqref="A130:W130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="30" max="30" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:23">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1021,9573 +918,7410 @@
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="X1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" s="2" t="s">
         <v>22</v>
-      </c>
-[...21 lines deleted...]
-        <v>29</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
-      <c r="X2" s="2"/>
-[...7 lines deleted...]
-    <row r="3" spans="1:30">
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" s="3" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
-      <c r="X3" s="3"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:30">
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" t="s">
+        <v>25</v>
+      </c>
+      <c r="L4" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" t="s">
+        <v>25</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
+        <v>25</v>
+      </c>
+      <c r="P4" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>25</v>
+      </c>
+      <c r="R4" t="s">
+        <v>25</v>
+      </c>
+      <c r="S4" t="s">
+        <v>25</v>
+      </c>
+      <c r="T4" t="s">
+        <v>25</v>
+      </c>
+      <c r="U4" t="s">
+        <v>25</v>
+      </c>
+      <c r="V4" t="s">
+        <v>25</v>
+      </c>
+      <c r="W4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R5" t="s">
+        <v>27</v>
+      </c>
+      <c r="S5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T5" t="s">
+        <v>27</v>
+      </c>
+      <c r="U5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V5" t="s">
+        <v>27</v>
+      </c>
+      <c r="W5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R6" t="s">
+        <v>29</v>
+      </c>
+      <c r="S6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T6" t="s">
+        <v>29</v>
+      </c>
+      <c r="U6" t="s">
+        <v>29</v>
+      </c>
+      <c r="V6" t="s">
+        <v>29</v>
+      </c>
+      <c r="W6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>31</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" t="s">
+        <v>31</v>
+      </c>
+      <c r="K7" t="s">
+        <v>31</v>
+      </c>
+      <c r="L7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M7" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" t="s">
+        <v>31</v>
+      </c>
+      <c r="P7" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R7" t="s">
+        <v>31</v>
+      </c>
+      <c r="S7" t="s">
+        <v>31</v>
+      </c>
+      <c r="T7" t="s">
+        <v>31</v>
+      </c>
+      <c r="U7" t="s">
+        <v>31</v>
+      </c>
+      <c r="V7" t="s">
+        <v>31</v>
+      </c>
+      <c r="W7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="C4" t="s">
-[...85 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B8" t="s">
         <v>33</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" t="s">
+        <v>33</v>
+      </c>
+      <c r="L8" t="s">
+        <v>33</v>
+      </c>
+      <c r="M8" t="s">
+        <v>33</v>
+      </c>
+      <c r="N8" t="s">
+        <v>33</v>
+      </c>
+      <c r="O8" t="s">
+        <v>33</v>
+      </c>
+      <c r="P8" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>33</v>
+      </c>
+      <c r="R8" t="s">
+        <v>33</v>
+      </c>
+      <c r="S8" t="s">
+        <v>33</v>
+      </c>
+      <c r="T8" t="s">
+        <v>33</v>
+      </c>
+      <c r="U8" t="s">
+        <v>33</v>
+      </c>
+      <c r="V8" t="s">
+        <v>33</v>
+      </c>
+      <c r="W8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="C5" t="s">
-[...85 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B9" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" t="s">
+        <v>35</v>
+      </c>
+      <c r="H9" t="s">
+        <v>35</v>
+      </c>
+      <c r="I9" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" t="s">
+        <v>35</v>
+      </c>
+      <c r="L9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M9" t="s">
+        <v>35</v>
+      </c>
+      <c r="N9" t="s">
+        <v>35</v>
+      </c>
+      <c r="O9" t="s">
+        <v>35</v>
+      </c>
+      <c r="P9" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>35</v>
+      </c>
+      <c r="R9" t="s">
+        <v>35</v>
+      </c>
+      <c r="S9" t="s">
+        <v>35</v>
+      </c>
+      <c r="T9" t="s">
+        <v>35</v>
+      </c>
+      <c r="U9" t="s">
+        <v>35</v>
+      </c>
+      <c r="V9" t="s">
+        <v>35</v>
+      </c>
+      <c r="W9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
         <v>36</v>
       </c>
-      <c r="C6" t="s">
-[...85 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B10" t="s">
         <v>37</v>
       </c>
-      <c r="B7" t="s">
-[...277 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="I10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="K10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="L10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="M10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="O10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="Q10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="R10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="S10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="T10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="U10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="V10" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="W10" t="s">
-        <v>44</v>
-[...23 lines deleted...]
-    <row r="11" spans="1:30">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
-      <c r="X11" s="4"/>
-[...7 lines deleted...]
-    <row r="12" spans="1:30">
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
-      <c r="X12" s="2"/>
-[...7 lines deleted...]
-    <row r="13" spans="1:30">
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" s="3" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
-      <c r="X13" s="3"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:30">
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" t="s">
+        <v>40</v>
+      </c>
+      <c r="L14" t="s">
+        <v>40</v>
+      </c>
+      <c r="M14" t="s">
+        <v>40</v>
+      </c>
+      <c r="N14" t="s">
+        <v>40</v>
+      </c>
+      <c r="O14" t="s">
+        <v>40</v>
+      </c>
+      <c r="P14" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>40</v>
+      </c>
+      <c r="R14" t="s">
+        <v>40</v>
+      </c>
+      <c r="S14" t="s">
+        <v>40</v>
+      </c>
+      <c r="T14" t="s">
+        <v>40</v>
+      </c>
+      <c r="U14" t="s">
+        <v>40</v>
+      </c>
+      <c r="V14" t="s">
+        <v>40</v>
+      </c>
+      <c r="W14" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" t="s">
+        <v>41</v>
+      </c>
+      <c r="I15" t="s">
+        <v>41</v>
+      </c>
+      <c r="J15" t="s">
+        <v>41</v>
+      </c>
+      <c r="K15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L15" t="s">
+        <v>41</v>
+      </c>
+      <c r="M15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N15" t="s">
+        <v>41</v>
+      </c>
+      <c r="O15" t="s">
+        <v>41</v>
+      </c>
+      <c r="P15" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>41</v>
+      </c>
+      <c r="R15" t="s">
+        <v>41</v>
+      </c>
+      <c r="S15" t="s">
+        <v>41</v>
+      </c>
+      <c r="T15" t="s">
+        <v>41</v>
+      </c>
+      <c r="U15" t="s">
+        <v>41</v>
+      </c>
+      <c r="V15" t="s">
+        <v>41</v>
+      </c>
+      <c r="W15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G16" t="s">
+        <v>42</v>
+      </c>
+      <c r="H16" t="s">
+        <v>42</v>
+      </c>
+      <c r="I16" t="s">
+        <v>42</v>
+      </c>
+      <c r="J16" t="s">
+        <v>42</v>
+      </c>
+      <c r="K16" t="s">
+        <v>42</v>
+      </c>
+      <c r="L16" t="s">
+        <v>42</v>
+      </c>
+      <c r="M16" t="s">
+        <v>42</v>
+      </c>
+      <c r="N16" t="s">
+        <v>42</v>
+      </c>
+      <c r="O16" t="s">
+        <v>42</v>
+      </c>
+      <c r="P16" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>42</v>
+      </c>
+      <c r="R16" t="s">
+        <v>42</v>
+      </c>
+      <c r="S16" t="s">
+        <v>42</v>
+      </c>
+      <c r="T16" t="s">
+        <v>42</v>
+      </c>
+      <c r="U16" t="s">
+        <v>42</v>
+      </c>
+      <c r="V16" t="s">
+        <v>42</v>
+      </c>
+      <c r="W16" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" t="s">
+        <v>43</v>
+      </c>
+      <c r="H17" t="s">
+        <v>43</v>
+      </c>
+      <c r="I17" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" t="s">
+        <v>43</v>
+      </c>
+      <c r="K17" t="s">
+        <v>43</v>
+      </c>
+      <c r="L17" t="s">
+        <v>43</v>
+      </c>
+      <c r="M17" t="s">
+        <v>43</v>
+      </c>
+      <c r="N17" t="s">
+        <v>43</v>
+      </c>
+      <c r="O17" t="s">
+        <v>43</v>
+      </c>
+      <c r="P17" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>43</v>
+      </c>
+      <c r="R17" t="s">
+        <v>43</v>
+      </c>
+      <c r="S17" t="s">
+        <v>43</v>
+      </c>
+      <c r="T17" t="s">
+        <v>43</v>
+      </c>
+      <c r="U17" t="s">
+        <v>43</v>
+      </c>
+      <c r="V17" t="s">
+        <v>43</v>
+      </c>
+      <c r="W17" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" t="s">
+        <v>44</v>
+      </c>
+      <c r="G18" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" t="s">
+        <v>44</v>
+      </c>
+      <c r="I18" t="s">
+        <v>44</v>
+      </c>
+      <c r="J18" t="s">
+        <v>44</v>
+      </c>
+      <c r="K18" t="s">
+        <v>44</v>
+      </c>
+      <c r="L18" t="s">
+        <v>44</v>
+      </c>
+      <c r="M18" t="s">
+        <v>44</v>
+      </c>
+      <c r="N18" t="s">
+        <v>44</v>
+      </c>
+      <c r="O18" t="s">
+        <v>44</v>
+      </c>
+      <c r="P18" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>44</v>
+      </c>
+      <c r="R18" t="s">
+        <v>44</v>
+      </c>
+      <c r="S18" t="s">
+        <v>44</v>
+      </c>
+      <c r="T18" t="s">
+        <v>44</v>
+      </c>
+      <c r="U18" t="s">
+        <v>44</v>
+      </c>
+      <c r="V18" t="s">
+        <v>44</v>
+      </c>
+      <c r="W18" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
+        <v>45</v>
+      </c>
+      <c r="F19" t="s">
+        <v>45</v>
+      </c>
+      <c r="G19" t="s">
+        <v>45</v>
+      </c>
+      <c r="H19" t="s">
+        <v>45</v>
+      </c>
+      <c r="I19" t="s">
+        <v>45</v>
+      </c>
+      <c r="J19" t="s">
+        <v>45</v>
+      </c>
+      <c r="K19" t="s">
+        <v>45</v>
+      </c>
+      <c r="L19" t="s">
+        <v>45</v>
+      </c>
+      <c r="M19" t="s">
+        <v>45</v>
+      </c>
+      <c r="N19" t="s">
+        <v>45</v>
+      </c>
+      <c r="O19" t="s">
+        <v>45</v>
+      </c>
+      <c r="P19" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>45</v>
+      </c>
+      <c r="R19" t="s">
+        <v>45</v>
+      </c>
+      <c r="S19" t="s">
+        <v>45</v>
+      </c>
+      <c r="T19" t="s">
+        <v>45</v>
+      </c>
+      <c r="U19" t="s">
+        <v>45</v>
+      </c>
+      <c r="V19" t="s">
+        <v>45</v>
+      </c>
+      <c r="W19" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" t="s">
+        <v>46</v>
+      </c>
+      <c r="F20" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20" t="s">
+        <v>46</v>
+      </c>
+      <c r="H20" t="s">
+        <v>46</v>
+      </c>
+      <c r="I20" t="s">
+        <v>46</v>
+      </c>
+      <c r="J20" t="s">
+        <v>46</v>
+      </c>
+      <c r="K20" t="s">
+        <v>46</v>
+      </c>
+      <c r="L20" t="s">
+        <v>46</v>
+      </c>
+      <c r="M20" t="s">
+        <v>46</v>
+      </c>
+      <c r="N20" t="s">
+        <v>46</v>
+      </c>
+      <c r="O20" t="s">
+        <v>46</v>
+      </c>
+      <c r="P20" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>46</v>
+      </c>
+      <c r="R20" t="s">
+        <v>46</v>
+      </c>
+      <c r="S20" t="s">
+        <v>46</v>
+      </c>
+      <c r="T20" t="s">
+        <v>46</v>
+      </c>
+      <c r="U20" t="s">
+        <v>46</v>
+      </c>
+      <c r="V20" t="s">
+        <v>46</v>
+      </c>
+      <c r="W20" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3" t="s">
         <v>47</v>
-      </c>
-[...639 lines deleted...]
-        <v>61</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
-      <c r="X21" s="3"/>
-[...7 lines deleted...]
-    <row r="22" spans="1:30">
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="F22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="G22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="H22" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="I22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="K22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="L22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="M22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="N22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="O22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="P22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="Q22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="R22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="S22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="T22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="U22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="V22" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="W22" t="s">
-        <v>47</v>
-[...23 lines deleted...]
-    <row r="23" spans="1:30">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="G23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="H23" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="I23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="K23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="L23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="M23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="N23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="O23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="P23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="Q23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="R23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="S23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="T23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="U23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="V23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="W23" t="s">
-        <v>49</v>
-[...23 lines deleted...]
-    <row r="24" spans="1:30">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="F24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="G24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="H24" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="I24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="J24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="K24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="L24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="M24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="N24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="O24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="P24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="Q24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="R24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="S24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="T24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="U24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="V24" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="W24" t="s">
-        <v>51</v>
-[...23 lines deleted...]
-    <row r="25" spans="1:30">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="C25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="G25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="H25" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="I25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="K25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="L25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="M25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="N25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="O25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="P25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="Q25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="R25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="S25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="T25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="U25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="V25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="W25" t="s">
-        <v>53</v>
-[...23 lines deleted...]
-    <row r="26" spans="1:30">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="F26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="G26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="H26" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="I26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="J26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="K26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="L26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="M26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="N26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="O26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="P26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="Q26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="R26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="S26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="T26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="U26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="V26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="W26" t="s">
-        <v>55</v>
-[...23 lines deleted...]
-    <row r="27" spans="1:30">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="C27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="E27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="G27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H27" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="I27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="J27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="K27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="L27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="M27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="N27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="O27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="P27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="Q27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="R27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="S27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="T27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="U27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="V27" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="W27" t="s">
-        <v>57</v>
-[...23 lines deleted...]
-    <row r="28" spans="1:30">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="C28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="D28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="E28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="F28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="G28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="H28" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="I28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="J28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="K28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="L28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="M28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="N28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="O28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="P28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="Q28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="R28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="S28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="T28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="U28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="V28" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="W28" t="s">
-        <v>59</v>
-[...23 lines deleted...]
-    <row r="29" spans="1:30">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
-      <c r="X29" s="4"/>
-[...7 lines deleted...]
-    <row r="30" spans="1:30">
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="2" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
-      <c r="X30" s="2"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:30">
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" s="3" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="3"/>
       <c r="W31" s="3"/>
-      <c r="X31" s="3"/>
-[...7 lines deleted...]
-    <row r="32" spans="1:30">
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="C32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="D32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="E32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="F32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="G32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="H32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="I32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="J32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="K32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="L32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="M32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="N32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="O32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="P32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="Q32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="R32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="S32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="T32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="U32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="V32" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="W32" t="s">
-        <v>64</v>
-[...23 lines deleted...]
-    <row r="33" spans="1:30">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="D33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="E33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="F33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="G33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="H33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="I33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="J33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="K33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="L33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="M33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="N33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="O33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="P33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="Q33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="R33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="S33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="T33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="U33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="V33" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="W33" t="s">
-        <v>65</v>
-[...23 lines deleted...]
-    <row r="34" spans="1:30">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="C34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="D34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="E34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="F34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="G34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="H34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="I34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="J34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="K34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="L34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="M34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="N34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="O34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="P34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="Q34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="R34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="S34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="T34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="U34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="V34" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="W34" t="s">
-        <v>66</v>
-[...23 lines deleted...]
-    <row r="35" spans="1:30">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="C35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="D35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="E35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="F35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="G35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="H35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="I35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="J35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="K35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="L35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="M35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="N35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="O35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="P35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="Q35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="R35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="S35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="T35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="U35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="V35" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="W35" t="s">
-        <v>67</v>
-[...23 lines deleted...]
-    <row r="36" spans="1:30">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="C36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="D36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="E36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="F36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="G36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="H36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="I36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="J36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="K36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="L36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="M36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="N36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="O36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="P36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="Q36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="R36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="S36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="T36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="U36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="V36" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="W36" t="s">
-        <v>68</v>
-[...23 lines deleted...]
-    <row r="37" spans="1:30">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="C37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="F37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="G37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="H37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="I37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="J37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="K37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="L37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="M37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="N37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="O37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="P37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="Q37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="R37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="S37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="T37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="U37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="V37" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="W37" t="s">
-        <v>69</v>
-[...23 lines deleted...]
-    <row r="38" spans="1:30">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="C38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="D38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="F38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="G38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="H38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="I38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="J38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="K38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="L38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="M38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="N38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="O38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="P38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="Q38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="R38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="S38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="T38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="U38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="V38" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="W38" t="s">
-        <v>70</v>
-[...23 lines deleted...]
-    <row r="39" spans="1:30">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="4"/>
       <c r="S39" s="4"/>
       <c r="T39" s="4"/>
       <c r="U39" s="4"/>
       <c r="V39" s="4"/>
       <c r="W39" s="4"/>
-      <c r="X39" s="4"/>
-[...7 lines deleted...]
-    <row r="40" spans="1:30">
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="2" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
-      <c r="X40" s="2"/>
-[...7 lines deleted...]
-    <row r="41" spans="1:30">
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="3" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
       <c r="W41" s="3"/>
-      <c r="X41" s="3"/>
-[...7 lines deleted...]
-    <row r="42" spans="1:30">
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="C42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="D42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="F42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="H42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="I42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="J42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="K42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="L42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="M42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="N42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="O42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="P42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="Q42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="R42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="S42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="T42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="U42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="V42" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="W42" t="s">
-        <v>73</v>
-[...23 lines deleted...]
-    <row r="43" spans="1:30">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="3" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
       <c r="Q43" s="3"/>
       <c r="R43" s="3"/>
       <c r="S43" s="3"/>
       <c r="T43" s="3"/>
       <c r="U43" s="3"/>
       <c r="V43" s="3"/>
       <c r="W43" s="3"/>
-      <c r="X43" s="3"/>
-[...7 lines deleted...]
-    <row r="44" spans="1:30">
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="C44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="D44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="E44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="F44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="H44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="I44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="J44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="K44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="L44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="M44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="N44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="O44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="P44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="Q44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="R44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="S44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="T44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="U44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="V44" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="W44" t="s">
-        <v>75</v>
-[...23 lines deleted...]
-    <row r="45" spans="1:30">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="C45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="D45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="E45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="F45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="H45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="I45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="J45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="K45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="L45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="M45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="N45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="O45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="P45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="Q45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="R45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="S45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="T45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="U45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="V45" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="W45" t="s">
-        <v>76</v>
-[...23 lines deleted...]
-    <row r="46" spans="1:30">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="C46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="E46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="F46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="G46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="H46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="I46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="J46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="K46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="L46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="M46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="N46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="O46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="P46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="Q46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="R46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="S46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="T46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="U46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="V46" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="W46" t="s">
-        <v>77</v>
-[...23 lines deleted...]
-    <row r="47" spans="1:30">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="F47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="G47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="H47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="I47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="J47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="K47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="L47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="M47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="N47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="O47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="P47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="Q47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="R47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="S47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="T47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="U47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="V47" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="W47" t="s">
-        <v>78</v>
-[...23 lines deleted...]
-    <row r="48" spans="1:30">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="C48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="E48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="F48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="G48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="H48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="J48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="K48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="L48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="M48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="N48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="O48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="P48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="Q48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="R48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="S48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="T48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="U48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="V48" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="W48" t="s">
-        <v>79</v>
-[...23 lines deleted...]
-    <row r="49" spans="1:30">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="C49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="E49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="F49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="G49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="H49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="I49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="J49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="K49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="L49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="M49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="N49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="O49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="P49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="Q49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="R49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="S49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="T49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="U49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="V49" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="W49" t="s">
-        <v>80</v>
-[...23 lines deleted...]
-    <row r="50" spans="1:30">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" s="4"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
-      <c r="X50" s="4"/>
-[...7 lines deleted...]
-    <row r="51" spans="1:30">
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" s="2" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
       <c r="N51" s="2"/>
       <c r="O51" s="2"/>
       <c r="P51" s="2"/>
       <c r="Q51" s="2"/>
       <c r="R51" s="2"/>
       <c r="S51" s="2"/>
       <c r="T51" s="2"/>
       <c r="U51" s="2"/>
       <c r="V51" s="2"/>
       <c r="W51" s="2"/>
-      <c r="X51" s="2"/>
-[...7 lines deleted...]
-    <row r="52" spans="1:30">
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" s="3" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
       <c r="P52" s="3"/>
       <c r="Q52" s="3"/>
       <c r="R52" s="3"/>
       <c r="S52" s="3"/>
       <c r="T52" s="3"/>
       <c r="U52" s="3"/>
       <c r="V52" s="3"/>
       <c r="W52" s="3"/>
-      <c r="X52" s="3"/>
-[...7 lines deleted...]
-    <row r="53" spans="1:30">
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="C53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="D53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="F53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="H53" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="I53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="J53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="K53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="L53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="M53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="N53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="O53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="P53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="Q53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="R53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="S53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="T53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="U53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="V53" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="W53" t="s">
-        <v>73</v>
-[...23 lines deleted...]
-    <row r="54" spans="1:30">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" s="3" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3"/>
       <c r="K54" s="3"/>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="P54" s="3"/>
       <c r="Q54" s="3"/>
       <c r="R54" s="3"/>
       <c r="S54" s="3"/>
       <c r="T54" s="3"/>
       <c r="U54" s="3"/>
       <c r="V54" s="3"/>
       <c r="W54" s="3"/>
-      <c r="X54" s="3"/>
-[...7 lines deleted...]
-    <row r="55" spans="1:30">
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="C55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="D55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="E55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="F55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="G55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H55" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="I55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="J55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="K55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="L55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="M55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="N55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="O55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="P55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="Q55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="R55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="S55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="T55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="U55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="V55" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="W55" t="s">
-        <v>85</v>
-[...23 lines deleted...]
-    <row r="56" spans="1:30">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="C56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="D56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="E56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="F56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="G56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="H56" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="I56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="J56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="K56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="L56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="M56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="N56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="O56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="P56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="Q56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="R56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="S56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="T56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="U56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="V56" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="W56" t="s">
-        <v>87</v>
-[...23 lines deleted...]
-    <row r="57" spans="1:30">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="B57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="C57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="D57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="E57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="F57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="G57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="H57" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="I57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="J57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="K57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="L57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="M57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="N57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="O57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="P57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="Q57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="R57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="S57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="T57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="U57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="V57" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="W57" t="s">
-        <v>90</v>
-[...23 lines deleted...]
-    <row r="58" spans="1:30">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="C58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="D58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="E58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="F58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="G58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="H58" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="I58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="J58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="K58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="L58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="M58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="N58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="O58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="P58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="Q58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="R58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="S58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="T58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="U58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="V58" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="W58" t="s">
-        <v>92</v>
-[...23 lines deleted...]
-    <row r="59" spans="1:30">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59" s="4"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="4"/>
       <c r="P59" s="4"/>
       <c r="Q59" s="4"/>
       <c r="R59" s="4"/>
       <c r="S59" s="4"/>
       <c r="T59" s="4"/>
       <c r="U59" s="4"/>
       <c r="V59" s="4"/>
       <c r="W59" s="4"/>
-      <c r="X59" s="4"/>
-[...7 lines deleted...]
-    <row r="60" spans="1:30">
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" s="2" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="2"/>
       <c r="M60" s="2"/>
       <c r="N60" s="2"/>
       <c r="O60" s="2"/>
       <c r="P60" s="2"/>
       <c r="Q60" s="2"/>
       <c r="R60" s="2"/>
       <c r="S60" s="2"/>
       <c r="T60" s="2"/>
       <c r="U60" s="2"/>
       <c r="V60" s="2"/>
       <c r="W60" s="2"/>
-      <c r="X60" s="2"/>
-[...7 lines deleted...]
-    <row r="61" spans="1:30">
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61" s="3" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3"/>
       <c r="P61" s="3"/>
       <c r="Q61" s="3"/>
       <c r="R61" s="3"/>
       <c r="S61" s="3"/>
       <c r="T61" s="3"/>
       <c r="U61" s="3"/>
       <c r="V61" s="3"/>
       <c r="W61" s="3"/>
-      <c r="X61" s="3"/>
-[...7 lines deleted...]
-    <row r="62" spans="1:30">
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="C62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="D62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="E62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="F62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="G62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="H62" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="I62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="J62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="K62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="L62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="M62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="N62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="O62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="P62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="Q62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="R62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="S62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="T62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="U62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="V62" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="W62" t="s">
-        <v>96</v>
-[...23 lines deleted...]
-    <row r="63" spans="1:30">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="C63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="D63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="E63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="F63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="G63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="H63" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="I63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="J63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="K63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="L63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="M63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="N63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="O63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="P63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="Q63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="R63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="S63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="T63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="U63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="V63" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="W63" t="s">
-        <v>98</v>
-[...23 lines deleted...]
-    <row r="64" spans="1:30">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="C64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="D64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="E64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="F64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="G64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="H64" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="J64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="K64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="L64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="M64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="N64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="O64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="P64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="Q64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="R64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="S64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="T64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="U64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="V64" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="W64" t="s">
-        <v>100</v>
-[...23 lines deleted...]
-    <row r="65" spans="1:30">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="C65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="D65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="E65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="F65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="G65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="H65" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="I65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="J65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="K65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="L65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="M65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="N65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="O65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="P65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="Q65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="R65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="S65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="T65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="U65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="V65" t="s">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="W65" t="s">
-        <v>102</v>
-[...23 lines deleted...]
-    <row r="66" spans="1:30">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="C66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="D66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="E66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="F66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="G66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="H66" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="I66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="J66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="K66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="L66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="M66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="N66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="O66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="P66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="Q66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="R66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="S66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="T66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="U66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="V66" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="W66" t="s">
-        <v>104</v>
-[...23 lines deleted...]
-    <row r="67" spans="1:30">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23">
       <c r="A67" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="C67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="D67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="E67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="F67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="G67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="H67" t="s">
-        <v>106</v>
+        <v>82</v>
       </c>
       <c r="I67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="J67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="K67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="L67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="M67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="N67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="O67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="P67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="Q67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="R67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="S67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="T67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="U67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="V67" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="W67" t="s">
-        <v>105</v>
-[...23 lines deleted...]
-    <row r="68" spans="1:30">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23">
       <c r="A68" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="C68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="D68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="E68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="F68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="G68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="H68" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="I68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="J68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="K68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="L68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="M68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="N68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="O68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="P68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="Q68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="R68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="S68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="T68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="U68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="V68" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="W68" t="s">
-        <v>107</v>
-[...23 lines deleted...]
-    <row r="69" spans="1:30">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
       <c r="A69" s="4"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="4"/>
       <c r="F69" s="4"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="4"/>
       <c r="J69" s="4"/>
       <c r="K69" s="4"/>
       <c r="L69" s="4"/>
       <c r="M69" s="4"/>
       <c r="N69" s="4"/>
       <c r="O69" s="4"/>
       <c r="P69" s="4"/>
       <c r="Q69" s="4"/>
       <c r="R69" s="4"/>
       <c r="S69" s="4"/>
       <c r="T69" s="4"/>
       <c r="U69" s="4"/>
       <c r="V69" s="4"/>
       <c r="W69" s="4"/>
-      <c r="X69" s="4"/>
-[...7 lines deleted...]
-    <row r="70" spans="1:30">
+    </row>
+    <row r="70" spans="1:23">
       <c r="A70" s="2" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
       <c r="M70" s="2"/>
       <c r="N70" s="2"/>
       <c r="O70" s="2"/>
       <c r="P70" s="2"/>
       <c r="Q70" s="2"/>
       <c r="R70" s="2"/>
       <c r="S70" s="2"/>
       <c r="T70" s="2"/>
       <c r="U70" s="2"/>
       <c r="V70" s="2"/>
       <c r="W70" s="2"/>
-      <c r="X70" s="2"/>
-[...7 lines deleted...]
-    <row r="71" spans="1:30">
+    </row>
+    <row r="71" spans="1:23">
       <c r="A71" s="3" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3"/>
       <c r="K71" s="3"/>
       <c r="L71" s="3"/>
       <c r="M71" s="3"/>
       <c r="N71" s="3"/>
       <c r="O71" s="3"/>
       <c r="P71" s="3"/>
       <c r="Q71" s="3"/>
       <c r="R71" s="3"/>
       <c r="S71" s="3"/>
       <c r="T71" s="3"/>
       <c r="U71" s="3"/>
       <c r="V71" s="3"/>
       <c r="W71" s="3"/>
-      <c r="X71" s="3"/>
-[...7 lines deleted...]
-    <row r="72" spans="1:30">
+    </row>
+    <row r="72" spans="1:23">
       <c r="A72" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="C72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="D72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="E72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="F72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="G72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="H72" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
       <c r="I72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="J72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="K72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="L72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="M72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="O72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="P72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="Q72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="R72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="S72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="T72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="U72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="V72" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="W72" t="s">
-        <v>111</v>
-[...23 lines deleted...]
-    <row r="73" spans="1:30">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="C73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="D73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="E73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="F73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="G73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="H73" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="I73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="J73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="K73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="L73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="M73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="N73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="O73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="P73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="Q73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="R73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="S73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="T73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="U73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="V73" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="W73" t="s">
-        <v>113</v>
-[...23 lines deleted...]
-    <row r="74" spans="1:30">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="C74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="D74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="E74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="F74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="G74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="H74" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="I74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="J74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="K74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="L74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="M74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="N74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="O74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="P74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="Q74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="R74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="S74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="T74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="U74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="V74" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="W74" t="s">
-        <v>115</v>
-[...23 lines deleted...]
-    <row r="75" spans="1:30">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="C75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="D75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="E75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="F75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="G75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="H75" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
       <c r="I75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="J75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="K75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="L75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="M75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="N75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="O75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="P75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="Q75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="R75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="S75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="T75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="U75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="V75" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="W75" t="s">
-        <v>117</v>
-[...23 lines deleted...]
-    <row r="76" spans="1:30">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="C76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="E76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="F76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="G76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="H76" t="s">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="I76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="J76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="K76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="L76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="M76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="N76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="O76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="P76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="Q76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="R76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="S76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="T76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="U76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="V76" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="W76" t="s">
-        <v>119</v>
-[...23 lines deleted...]
-    <row r="77" spans="1:30">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="C77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="D77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="E77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="F77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="G77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="H77" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="I77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="J77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="K77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="L77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="M77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="N77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="O77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="P77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="Q77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="R77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="S77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="T77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="U77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="V77" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="W77" t="s">
-        <v>121</v>
-[...23 lines deleted...]
-    <row r="78" spans="1:30">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="C78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="D78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="E78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="F78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="G78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="H78" t="s">
-        <v>124</v>
+        <v>92</v>
       </c>
       <c r="I78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="J78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="K78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="L78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="M78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="N78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="O78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="P78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="Q78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="R78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="S78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="T78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="U78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="V78" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="W78" t="s">
-        <v>123</v>
-[...23 lines deleted...]
-    <row r="79" spans="1:30">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="79" spans="1:23">
       <c r="A79" s="4"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="4"/>
       <c r="F79" s="4"/>
       <c r="G79" s="4"/>
       <c r="H79" s="4"/>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
       <c r="K79" s="4"/>
       <c r="L79" s="4"/>
       <c r="M79" s="4"/>
       <c r="N79" s="4"/>
       <c r="O79" s="4"/>
       <c r="P79" s="4"/>
       <c r="Q79" s="4"/>
       <c r="R79" s="4"/>
       <c r="S79" s="4"/>
       <c r="T79" s="4"/>
       <c r="U79" s="4"/>
       <c r="V79" s="4"/>
       <c r="W79" s="4"/>
-      <c r="X79" s="4"/>
-[...7 lines deleted...]
-    <row r="80" spans="1:30">
+    </row>
+    <row r="80" spans="1:23">
       <c r="A80" s="2" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="B80" s="2"/>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="G80" s="2"/>
       <c r="H80" s="2"/>
       <c r="I80" s="2"/>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
       <c r="L80" s="2"/>
       <c r="M80" s="2"/>
       <c r="N80" s="2"/>
       <c r="O80" s="2"/>
       <c r="P80" s="2"/>
       <c r="Q80" s="2"/>
       <c r="R80" s="2"/>
       <c r="S80" s="2"/>
       <c r="T80" s="2"/>
       <c r="U80" s="2"/>
       <c r="V80" s="2"/>
       <c r="W80" s="2"/>
-      <c r="X80" s="2"/>
-[...7 lines deleted...]
-    <row r="81" spans="1:30">
+    </row>
+    <row r="81" spans="1:23">
       <c r="A81" s="3" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="B81" s="3"/>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
       <c r="K81" s="3"/>
       <c r="L81" s="3"/>
       <c r="M81" s="3"/>
       <c r="N81" s="3"/>
       <c r="O81" s="3"/>
       <c r="P81" s="3"/>
       <c r="Q81" s="3"/>
       <c r="R81" s="3"/>
       <c r="S81" s="3"/>
       <c r="T81" s="3"/>
       <c r="U81" s="3"/>
       <c r="V81" s="3"/>
       <c r="W81" s="3"/>
-      <c r="X81" s="3"/>
-[...7 lines deleted...]
-    <row r="82" spans="1:30">
+    </row>
+    <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="C82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="D82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="E82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="F82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="G82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="H82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="I82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="J82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="K82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="L82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="M82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="N82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="O82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="P82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="Q82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="R82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="S82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="T82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="U82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="V82" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="W82" t="s">
-        <v>127</v>
-[...23 lines deleted...]
-    <row r="83" spans="1:30">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="C83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="D83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="E83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="F83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="G83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="H83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="I83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="J83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="K83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="L83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="M83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="N83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="O83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="P83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="Q83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="R83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="S83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="T83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="U83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="V83" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="W83" t="s">
-        <v>128</v>
-[...23 lines deleted...]
-    <row r="84" spans="1:30">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="C84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="D84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="E84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="F84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="G84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="H84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="I84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="J84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="L84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="M84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="N84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="O84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="P84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="Q84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="R84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="S84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="T84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="U84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="V84" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="W84" t="s">
-        <v>129</v>
-[...23 lines deleted...]
-    <row r="85" spans="1:30">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="C85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="D85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="E85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="F85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="G85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="H85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="I85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="J85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="K85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="L85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="M85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="N85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="O85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="P85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="Q85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="R85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="S85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="T85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="U85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="V85" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="W85" t="s">
-        <v>130</v>
-[...23 lines deleted...]
-    <row r="86" spans="1:30">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="86" spans="1:23">
       <c r="A86" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="C86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="D86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="E86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="F86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="G86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="H86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="I86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="J86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="K86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="L86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="M86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="O86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="P86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="Q86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="R86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="S86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="T86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="U86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="V86" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="W86" t="s">
-        <v>131</v>
-[...23 lines deleted...]
-    <row r="87" spans="1:30">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="C87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="D87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="E87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="F87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="G87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="H87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="I87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="J87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="K87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="L87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="M87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="N87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="O87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="P87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="Q87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="R87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="S87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="T87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="U87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="V87" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="W87" t="s">
-        <v>132</v>
-[...23 lines deleted...]
-    <row r="88" spans="1:30">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="C88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="D88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="E88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="F88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="G88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="H88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="I88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="J88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="K88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="L88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="M88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="N88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="O88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="P88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="Q88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="R88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="S88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="T88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="U88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="V88" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="W88" t="s">
-        <v>133</v>
-[...23 lines deleted...]
-    <row r="89" spans="1:30">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="89" spans="1:23">
       <c r="A89" s="4"/>
       <c r="B89" s="4"/>
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="4"/>
       <c r="F89" s="4"/>
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
       <c r="I89" s="4"/>
       <c r="J89" s="4"/>
       <c r="K89" s="4"/>
       <c r="L89" s="4"/>
       <c r="M89" s="4"/>
       <c r="N89" s="4"/>
       <c r="O89" s="4"/>
       <c r="P89" s="4"/>
       <c r="Q89" s="4"/>
       <c r="R89" s="4"/>
       <c r="S89" s="4"/>
       <c r="T89" s="4"/>
       <c r="U89" s="4"/>
       <c r="V89" s="4"/>
       <c r="W89" s="4"/>
-      <c r="X89" s="4"/>
-[...7 lines deleted...]
-    <row r="90" spans="1:30">
+    </row>
+    <row r="90" spans="1:23">
       <c r="A90" s="2" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="2"/>
       <c r="M90" s="2"/>
       <c r="N90" s="2"/>
       <c r="O90" s="2"/>
       <c r="P90" s="2"/>
       <c r="Q90" s="2"/>
       <c r="R90" s="2"/>
       <c r="S90" s="2"/>
       <c r="T90" s="2"/>
       <c r="U90" s="2"/>
       <c r="V90" s="2"/>
       <c r="W90" s="2"/>
-      <c r="X90" s="2"/>
-[...7 lines deleted...]
-    <row r="91" spans="1:30">
+    </row>
+    <row r="91" spans="1:23">
       <c r="A91" s="3" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="B91" s="3"/>
       <c r="C91" s="3"/>
       <c r="D91" s="3"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3"/>
       <c r="K91" s="3"/>
       <c r="L91" s="3"/>
       <c r="M91" s="3"/>
       <c r="N91" s="3"/>
       <c r="O91" s="3"/>
       <c r="P91" s="3"/>
       <c r="Q91" s="3"/>
       <c r="R91" s="3"/>
       <c r="S91" s="3"/>
       <c r="T91" s="3"/>
       <c r="U91" s="3"/>
       <c r="V91" s="3"/>
       <c r="W91" s="3"/>
-      <c r="X91" s="3"/>
-[...7 lines deleted...]
-    <row r="92" spans="1:30">
+    </row>
+    <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="C92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="D92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="E92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="F92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="G92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="H92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="I92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="J92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="K92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="L92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="M92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="N92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="O92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="P92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="Q92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="R92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="S92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="T92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="U92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="V92" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="W92" t="s">
-        <v>136</v>
-[...23 lines deleted...]
-    <row r="93" spans="1:30">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="C93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="D93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="E93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="F93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="G93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="H93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="I93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="J93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="K93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="L93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="M93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="N93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="O93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="P93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="Q93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="R93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="S93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="T93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="U93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="V93" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="W93" t="s">
-        <v>137</v>
-[...23 lines deleted...]
-    <row r="94" spans="1:30">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="C94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="D94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="E94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="F94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="G94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="H94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="I94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="J94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="K94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="L94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="M94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="N94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="O94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="P94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="Q94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="R94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="S94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="T94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="U94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="V94" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="W94" t="s">
-        <v>138</v>
-[...23 lines deleted...]
-    <row r="95" spans="1:30">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="C95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="D95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="E95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="F95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="G95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="H95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="I95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="J95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="K95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="L95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="M95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="N95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="O95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="P95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="Q95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="R95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="S95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="T95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="U95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="V95" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="W95" t="s">
-        <v>139</v>
-[...23 lines deleted...]
-    <row r="96" spans="1:30">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="C96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="D96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="E96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="F96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="G96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="H96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="I96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="J96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="K96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="L96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="M96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="N96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="O96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="P96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="Q96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="R96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="S96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="T96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="U96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="V96" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="W96" t="s">
-        <v>140</v>
-[...23 lines deleted...]
-    <row r="97" spans="1:30">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="C97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="D97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="E97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="F97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="G97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="H97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="I97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="J97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="K97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="L97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="M97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="N97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="O97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="P97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="Q97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="R97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="S97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="T97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="U97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="V97" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="W97" t="s">
-        <v>141</v>
-[...23 lines deleted...]
-    <row r="98" spans="1:30">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="C98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="D98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="E98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="F98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="G98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="H98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="I98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="J98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="K98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="L98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="M98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="N98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="O98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="P98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="Q98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="R98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="S98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="T98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="U98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="V98" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="W98" t="s">
-        <v>142</v>
-[...23 lines deleted...]
-    <row r="99" spans="1:30">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="99" spans="1:23">
       <c r="A99" s="4"/>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="4"/>
       <c r="F99" s="4"/>
       <c r="G99" s="4"/>
       <c r="H99" s="4"/>
       <c r="I99" s="4"/>
       <c r="J99" s="4"/>
       <c r="K99" s="4"/>
       <c r="L99" s="4"/>
       <c r="M99" s="4"/>
       <c r="N99" s="4"/>
       <c r="O99" s="4"/>
       <c r="P99" s="4"/>
       <c r="Q99" s="4"/>
       <c r="R99" s="4"/>
       <c r="S99" s="4"/>
       <c r="T99" s="4"/>
       <c r="U99" s="4"/>
       <c r="V99" s="4"/>
       <c r="W99" s="4"/>
-      <c r="X99" s="4"/>
-[...7 lines deleted...]
-    <row r="100" spans="1:30">
+    </row>
+    <row r="100" spans="1:23">
       <c r="A100" s="2" t="s">
-        <v>143</v>
+        <v>111</v>
       </c>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
       <c r="E100" s="2"/>
       <c r="F100" s="2"/>
       <c r="G100" s="2"/>
       <c r="H100" s="2"/>
       <c r="I100" s="2"/>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
       <c r="L100" s="2"/>
       <c r="M100" s="2"/>
       <c r="N100" s="2"/>
       <c r="O100" s="2"/>
       <c r="P100" s="2"/>
       <c r="Q100" s="2"/>
       <c r="R100" s="2"/>
       <c r="S100" s="2"/>
       <c r="T100" s="2"/>
       <c r="U100" s="2"/>
       <c r="V100" s="2"/>
       <c r="W100" s="2"/>
-      <c r="X100" s="2"/>
-[...7 lines deleted...]
-    <row r="101" spans="1:30">
+    </row>
+    <row r="101" spans="1:23">
       <c r="A101" s="3" t="s">
-        <v>144</v>
+        <v>112</v>
       </c>
       <c r="B101" s="3"/>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3"/>
       <c r="K101" s="3"/>
       <c r="L101" s="3"/>
       <c r="M101" s="3"/>
       <c r="N101" s="3"/>
       <c r="O101" s="3"/>
       <c r="P101" s="3"/>
       <c r="Q101" s="3"/>
       <c r="R101" s="3"/>
       <c r="S101" s="3"/>
       <c r="T101" s="3"/>
       <c r="U101" s="3"/>
       <c r="V101" s="3"/>
       <c r="W101" s="3"/>
-      <c r="X101" s="3"/>
-[...7 lines deleted...]
-    <row r="102" spans="1:30">
+    </row>
+    <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="C102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="D102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="E102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="F102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="G102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="H102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="I102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="J102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="K102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="L102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="M102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="N102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="O102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="P102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="Q102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="R102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="S102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="T102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="U102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="V102" t="s">
-        <v>145</v>
+        <v>113</v>
       </c>
       <c r="W102" t="s">
-        <v>145</v>
-[...23 lines deleted...]
-    <row r="103" spans="1:30">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="C103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="D103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="E103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="F103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="G103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="H103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="I103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="J103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="K103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="L103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="M103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="N103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="O103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="P103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="Q103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="R103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="S103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="T103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="U103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="V103" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="W103" t="s">
-        <v>146</v>
-[...23 lines deleted...]
-    <row r="104" spans="1:30">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="C104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="D104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="E104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="F104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="G104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="H104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="I104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="J104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="K104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="L104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="M104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="N104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="O104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="P104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="Q104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="R104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="S104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="T104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="U104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="V104" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="W104" t="s">
-        <v>147</v>
-[...23 lines deleted...]
-    <row r="105" spans="1:30">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="C105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="D105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="E105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="F105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="G105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="H105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="I105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="J105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="K105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="L105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="M105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="N105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="O105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="P105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="Q105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="R105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="S105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="T105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="U105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="V105" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="W105" t="s">
-        <v>148</v>
-[...23 lines deleted...]
-    <row r="106" spans="1:30">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="C106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="D106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="E106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="F106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="G106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="H106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="I106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="J106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="K106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="L106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="M106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="N106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="O106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="P106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="Q106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="R106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="S106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="T106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="U106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="V106" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="W106" t="s">
-        <v>149</v>
-[...23 lines deleted...]
-    <row r="107" spans="1:30">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="C107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="D107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="E107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="F107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="G107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="H107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="I107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="J107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="K107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="L107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="M107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="N107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="O107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="P107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="Q107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="R107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="S107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="T107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="U107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="V107" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="W107" t="s">
-        <v>150</v>
-[...23 lines deleted...]
-    <row r="108" spans="1:30">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="C108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="D108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="E108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="F108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="G108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="H108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="I108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="J108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="K108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="L108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="M108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="N108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="O108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="P108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="Q108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="R108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="S108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="T108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="U108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="V108" t="s">
-        <v>151</v>
+        <v>119</v>
       </c>
       <c r="W108" t="s">
-        <v>151</v>
-[...23 lines deleted...]
-    <row r="109" spans="1:30">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="109" spans="1:23">
       <c r="A109" s="4"/>
       <c r="B109" s="4"/>
       <c r="C109" s="4"/>
       <c r="D109" s="4"/>
       <c r="E109" s="4"/>
       <c r="F109" s="4"/>
       <c r="G109" s="4"/>
       <c r="H109" s="4"/>
       <c r="I109" s="4"/>
       <c r="J109" s="4"/>
       <c r="K109" s="4"/>
       <c r="L109" s="4"/>
       <c r="M109" s="4"/>
       <c r="N109" s="4"/>
       <c r="O109" s="4"/>
       <c r="P109" s="4"/>
       <c r="Q109" s="4"/>
       <c r="R109" s="4"/>
       <c r="S109" s="4"/>
       <c r="T109" s="4"/>
       <c r="U109" s="4"/>
       <c r="V109" s="4"/>
       <c r="W109" s="4"/>
-      <c r="X109" s="4"/>
-[...7 lines deleted...]
-    <row r="110" spans="1:30">
+    </row>
+    <row r="110" spans="1:23">
       <c r="A110" s="2" t="s">
-        <v>152</v>
+        <v>120</v>
       </c>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="2"/>
       <c r="G110" s="2"/>
       <c r="H110" s="2"/>
       <c r="I110" s="2"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="2"/>
       <c r="M110" s="2"/>
       <c r="N110" s="2"/>
       <c r="O110" s="2"/>
       <c r="P110" s="2"/>
       <c r="Q110" s="2"/>
       <c r="R110" s="2"/>
       <c r="S110" s="2"/>
       <c r="T110" s="2"/>
       <c r="U110" s="2"/>
       <c r="V110" s="2"/>
       <c r="W110" s="2"/>
-      <c r="X110" s="2"/>
-[...7 lines deleted...]
-    <row r="111" spans="1:30">
+    </row>
+    <row r="111" spans="1:23">
       <c r="A111" s="3" t="s">
-        <v>153</v>
+        <v>121</v>
       </c>
       <c r="B111" s="3"/>
       <c r="C111" s="3"/>
       <c r="D111" s="3"/>
       <c r="E111" s="3"/>
       <c r="F111" s="3"/>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="J111" s="3"/>
       <c r="K111" s="3"/>
       <c r="L111" s="3"/>
       <c r="M111" s="3"/>
       <c r="N111" s="3"/>
       <c r="O111" s="3"/>
       <c r="P111" s="3"/>
       <c r="Q111" s="3"/>
       <c r="R111" s="3"/>
       <c r="S111" s="3"/>
       <c r="T111" s="3"/>
       <c r="U111" s="3"/>
       <c r="V111" s="3"/>
       <c r="W111" s="3"/>
-      <c r="X111" s="3"/>
-[...7 lines deleted...]
-    <row r="112" spans="1:30">
+    </row>
+    <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="C112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="D112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="E112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="F112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="G112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="H112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="I112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="J112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="K112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="L112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="M112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="N112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="O112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="P112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="Q112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="R112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="S112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="T112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="U112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="V112" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="W112" t="s">
-        <v>154</v>
-[...23 lines deleted...]
-    <row r="113" spans="1:30">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="C113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="D113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="E113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="F113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="G113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="H113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="I113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="J113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="K113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="L113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="M113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="N113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="O113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="P113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="Q113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="R113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="S113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="T113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="U113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="V113" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="W113" t="s">
-        <v>155</v>
-[...23 lines deleted...]
-    <row r="114" spans="1:30">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="C114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="D114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="E114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="F114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="G114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="H114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="I114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="J114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="K114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="L114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="M114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="N114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="O114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="P114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="Q114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="R114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="S114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="T114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="U114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="V114" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="W114" t="s">
-        <v>156</v>
-[...23 lines deleted...]
-    <row r="115" spans="1:30">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="C115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="D115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="E115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="F115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="G115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="H115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="I115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="J115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="K115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="L115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="M115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="N115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="O115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="P115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="Q115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="R115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="S115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="T115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="U115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="V115" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="W115" t="s">
-        <v>157</v>
-[...23 lines deleted...]
-    <row r="116" spans="1:30">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="C116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="D116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="E116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="F116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="G116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="H116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="I116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="J116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="K116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="L116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="M116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="N116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="O116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="P116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="Q116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="R116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="S116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="T116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="U116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="V116" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="W116" t="s">
-        <v>158</v>
-[...23 lines deleted...]
-    <row r="117" spans="1:30">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="C117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="D117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="E117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="F117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="G117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="H117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="I117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="J117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="K117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="L117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="M117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="N117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="O117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="P117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="Q117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="R117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="S117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="T117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="U117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="V117" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="W117" t="s">
-        <v>159</v>
-[...23 lines deleted...]
-    <row r="118" spans="1:30">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="C118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="D118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="E118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="F118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="G118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="H118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="I118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="J118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="K118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="L118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="M118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="N118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="O118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="P118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="Q118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="R118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="S118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="T118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="U118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="V118" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="W118" t="s">
-        <v>160</v>
-[...23 lines deleted...]
-    <row r="119" spans="1:30">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="119" spans="1:23">
       <c r="A119" s="4"/>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="4"/>
       <c r="F119" s="4"/>
       <c r="G119" s="4"/>
       <c r="H119" s="4"/>
       <c r="I119" s="4"/>
       <c r="J119" s="4"/>
       <c r="K119" s="4"/>
       <c r="L119" s="4"/>
       <c r="M119" s="4"/>
       <c r="N119" s="4"/>
       <c r="O119" s="4"/>
       <c r="P119" s="4"/>
       <c r="Q119" s="4"/>
       <c r="R119" s="4"/>
       <c r="S119" s="4"/>
       <c r="T119" s="4"/>
       <c r="U119" s="4"/>
       <c r="V119" s="4"/>
       <c r="W119" s="4"/>
-      <c r="X119" s="4"/>
-[...7 lines deleted...]
-    <row r="120" spans="1:30">
+    </row>
+    <row r="120" spans="1:23">
       <c r="A120" s="2" t="s">
-        <v>161</v>
+        <v>129</v>
       </c>
       <c r="B120" s="2"/>
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
       <c r="E120" s="2"/>
       <c r="F120" s="2"/>
       <c r="G120" s="2"/>
       <c r="H120" s="2"/>
       <c r="I120" s="2"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="2"/>
       <c r="M120" s="2"/>
       <c r="N120" s="2"/>
       <c r="O120" s="2"/>
       <c r="P120" s="2"/>
       <c r="Q120" s="2"/>
       <c r="R120" s="2"/>
       <c r="S120" s="2"/>
       <c r="T120" s="2"/>
       <c r="U120" s="2"/>
       <c r="V120" s="2"/>
       <c r="W120" s="2"/>
-      <c r="X120" s="2"/>
-[...7 lines deleted...]
-    <row r="121" spans="1:30">
+    </row>
+    <row r="121" spans="1:23">
       <c r="A121" s="3" t="s">
-        <v>162</v>
+        <v>130</v>
       </c>
       <c r="B121" s="3"/>
       <c r="C121" s="3"/>
       <c r="D121" s="3"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3"/>
       <c r="K121" s="3"/>
       <c r="L121" s="3"/>
       <c r="M121" s="3"/>
       <c r="N121" s="3"/>
       <c r="O121" s="3"/>
       <c r="P121" s="3"/>
       <c r="Q121" s="3"/>
       <c r="R121" s="3"/>
       <c r="S121" s="3"/>
       <c r="T121" s="3"/>
       <c r="U121" s="3"/>
       <c r="V121" s="3"/>
       <c r="W121" s="3"/>
-      <c r="X121" s="3"/>
-[...7 lines deleted...]
-    <row r="122" spans="1:30">
+    </row>
+    <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="C122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="D122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="E122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="F122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="G122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="H122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="I122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="J122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="K122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="L122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="M122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="N122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="O122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="P122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="Q122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="R122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="S122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="T122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="U122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="V122" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="W122" t="s">
-        <v>163</v>
-[...23 lines deleted...]
-    <row r="123" spans="1:30">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="C123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="D123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="E123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="F123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="G123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="H123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="I123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="J123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="K123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="L123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="M123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="N123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="O123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="P123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="Q123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="R123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="S123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="T123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="U123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="V123" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="W123" t="s">
-        <v>164</v>
-[...23 lines deleted...]
-    <row r="124" spans="1:30">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="C124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="D124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="E124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="F124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="G124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="H124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="I124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="J124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="K124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="L124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="M124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="N124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="O124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="P124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="Q124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="R124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="S124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="T124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="U124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="V124" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="W124" t="s">
-        <v>165</v>
-[...23 lines deleted...]
-    <row r="125" spans="1:30">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="C125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="D125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="E125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="F125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="G125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="H125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="I125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="J125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="K125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="L125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="M125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="N125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="O125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="P125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="Q125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="R125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="S125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="T125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="U125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="V125" t="s">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="W125" t="s">
-        <v>166</v>
-[...23 lines deleted...]
-    <row r="126" spans="1:30">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="C126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="D126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="E126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="F126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="G126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="H126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="I126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="J126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="K126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="L126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="M126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="N126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="O126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="P126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="Q126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="R126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="S126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="T126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="U126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="V126" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="W126" t="s">
-        <v>167</v>
-[...23 lines deleted...]
-    <row r="127" spans="1:30">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="C127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="D127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="E127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="F127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="G127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="H127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="I127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="J127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="K127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="L127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="M127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="N127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="O127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="P127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="Q127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="R127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="S127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="T127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="U127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="V127" t="s">
-        <v>168</v>
+        <v>136</v>
       </c>
       <c r="W127" t="s">
-        <v>168</v>
-[...23 lines deleted...]
-    <row r="128" spans="1:30">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="C128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="D128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="E128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="F128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="G128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="H128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="I128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="J128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="K128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="L128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="M128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="N128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="O128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="P128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="Q128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="R128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="S128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="T128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="U128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="V128" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="W128" t="s">
-        <v>169</v>
-[...23 lines deleted...]
-    <row r="130" spans="1:30">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="130" spans="1:23">
       <c r="A130" s="1" t="s">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="B130" s="1"/>
       <c r="C130" s="1"/>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
       <c r="F130" s="1"/>
       <c r="G130" s="1"/>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
       <c r="P130" s="1"/>
       <c r="Q130" s="1"/>
       <c r="R130" s="1"/>
       <c r="S130" s="1"/>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
-      <c r="X130" s="1"/>
-[...7 lines deleted...]
-    <row r="131" spans="1:30">
+    </row>
+    <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A131:AD131"/>
+    <mergeCell ref="A131:W131"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>