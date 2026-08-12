--- v5 (2026-06-19)
+++ v6 (2026-08-12)
@@ -12,75 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="12204-pskov-5-dnej-s-otdy..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
-[...23 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>14.08.2026</t>
   </si>
   <si>
     <t>21.08.2026</t>
   </si>
   <si>
     <t>28.08.2026</t>
   </si>
   <si>
     <t>04.09.2026</t>
   </si>
   <si>
     <t>11.09.2026</t>
   </si>
   <si>
     <t>18.09.2026</t>
   </si>
   <si>
     <t>25.09.2026</t>
   </si>
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
@@ -431,51 +407,51 @@
   <si>
     <t>42540 RUB</t>
   </si>
   <si>
     <t>28240 RUB</t>
   </si>
   <si>
     <t>64040 RUB</t>
   </si>
   <si>
     <t>41940 RUB</t>
   </si>
   <si>
     <t>27640 RUB</t>
   </si>
   <si>
     <t>42340 RUB</t>
   </si>
   <si>
     <t>28040 RUB</t>
   </si>
   <si>
     <t>Примечение</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 19.06.2026 09:04, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 12.08.2026 14:05, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -817,7511 +793,5031 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W131"/>
+  <dimension ref="A1:O131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A130" sqref="A130:W130"/>
+      <selection activeCell="A130" sqref="A130:O130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="23" max="23" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="P1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" s="2" t="s">
         <v>14</v>
-      </c>
-[...24 lines deleted...]
-        <v>22</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
-[...8 lines deleted...]
-    <row r="3" spans="1:23">
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" s="3" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
-      <c r="P3" s="3"/>
-[...8 lines deleted...]
-    <row r="4" spans="1:23">
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" t="s">
+        <v>17</v>
+      </c>
+      <c r="M4" t="s">
+        <v>17</v>
+      </c>
+      <c r="N4" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N5" t="s">
+        <v>19</v>
+      </c>
+      <c r="O5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M6" t="s">
+        <v>21</v>
+      </c>
+      <c r="N6" t="s">
+        <v>21</v>
+      </c>
+      <c r="O6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M7" t="s">
+        <v>23</v>
+      </c>
+      <c r="N7" t="s">
+        <v>23</v>
+      </c>
+      <c r="O7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B8" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D8" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F8" t="s">
         <v>25</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G8" t="s">
         <v>25</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H8" t="s">
         <v>25</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I8" t="s">
         <v>25</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J8" t="s">
         <v>25</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K8" t="s">
         <v>25</v>
       </c>
-      <c r="L4" t="s">
+      <c r="L8" t="s">
         <v>25</v>
       </c>
-      <c r="M4" t="s">
+      <c r="M8" t="s">
         <v>25</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N8" t="s">
         <v>25</v>
       </c>
-      <c r="O4" t="s">
+      <c r="O8" t="s">
         <v>25</v>
       </c>
-      <c r="P4" t="s">
-[...25 lines deleted...]
-      <c r="A5" t="s">
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B9" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F9" t="s">
         <v>27</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G9" t="s">
         <v>27</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H9" t="s">
         <v>27</v>
       </c>
-      <c r="I5" t="s">
+      <c r="I9" t="s">
         <v>27</v>
       </c>
-      <c r="J5" t="s">
+      <c r="J9" t="s">
         <v>27</v>
       </c>
-      <c r="K5" t="s">
+      <c r="K9" t="s">
         <v>27</v>
       </c>
-      <c r="L5" t="s">
+      <c r="L9" t="s">
         <v>27</v>
       </c>
-      <c r="M5" t="s">
+      <c r="M9" t="s">
         <v>27</v>
       </c>
-      <c r="N5" t="s">
+      <c r="N9" t="s">
         <v>27</v>
       </c>
-      <c r="O5" t="s">
+      <c r="O9" t="s">
         <v>27</v>
       </c>
-      <c r="P5" t="s">
-[...25 lines deleted...]
-      <c r="A6" t="s">
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B10" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F10" t="s">
         <v>29</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G10" t="s">
         <v>29</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H10" t="s">
         <v>29</v>
       </c>
-      <c r="I6" t="s">
+      <c r="I10" t="s">
         <v>29</v>
       </c>
-      <c r="J6" t="s">
+      <c r="J10" t="s">
         <v>29</v>
       </c>
-      <c r="K6" t="s">
+      <c r="K10" t="s">
         <v>29</v>
       </c>
-      <c r="L6" t="s">
+      <c r="L10" t="s">
         <v>29</v>
       </c>
-      <c r="M6" t="s">
+      <c r="M10" t="s">
         <v>29</v>
       </c>
-      <c r="N6" t="s">
+      <c r="N10" t="s">
         <v>29</v>
       </c>
-      <c r="O6" t="s">
+      <c r="O10" t="s">
         <v>29</v>
       </c>
-      <c r="P6" t="s">
-[...308 lines deleted...]
-    <row r="11" spans="1:23">
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
-      <c r="P11" s="4"/>
-[...8 lines deleted...]
-    <row r="12" spans="1:23">
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" s="2" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
-      <c r="P12" s="2"/>
-[...8 lines deleted...]
-    <row r="13" spans="1:23">
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
-      <c r="P13" s="3"/>
-[...8 lines deleted...]
-    <row r="14" spans="1:23">
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
+        <v>32</v>
+      </c>
+      <c r="F14" t="s">
+        <v>32</v>
+      </c>
+      <c r="G14" t="s">
+        <v>32</v>
+      </c>
+      <c r="H14" t="s">
+        <v>32</v>
+      </c>
+      <c r="I14" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" t="s">
+        <v>32</v>
+      </c>
+      <c r="K14" t="s">
+        <v>32</v>
+      </c>
+      <c r="L14" t="s">
+        <v>32</v>
+      </c>
+      <c r="M14" t="s">
+        <v>32</v>
+      </c>
+      <c r="N14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" t="s">
+        <v>33</v>
+      </c>
+      <c r="I15" t="s">
+        <v>33</v>
+      </c>
+      <c r="J15" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" t="s">
+        <v>33</v>
+      </c>
+      <c r="L15" t="s">
+        <v>33</v>
+      </c>
+      <c r="M15" t="s">
+        <v>33</v>
+      </c>
+      <c r="N15" t="s">
+        <v>33</v>
+      </c>
+      <c r="O15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" t="s">
+        <v>34</v>
+      </c>
+      <c r="H16" t="s">
+        <v>34</v>
+      </c>
+      <c r="I16" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L16" t="s">
+        <v>34</v>
+      </c>
+      <c r="M16" t="s">
+        <v>34</v>
+      </c>
+      <c r="N16" t="s">
+        <v>34</v>
+      </c>
+      <c r="O16" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G17" t="s">
+        <v>35</v>
+      </c>
+      <c r="H17" t="s">
+        <v>35</v>
+      </c>
+      <c r="I17" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" t="s">
+        <v>35</v>
+      </c>
+      <c r="K17" t="s">
+        <v>35</v>
+      </c>
+      <c r="L17" t="s">
+        <v>35</v>
+      </c>
+      <c r="M17" t="s">
+        <v>35</v>
+      </c>
+      <c r="N17" t="s">
+        <v>35</v>
+      </c>
+      <c r="O17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
         <v>24</v>
       </c>
-      <c r="B14" t="s">
-[...67 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" t="s">
+        <v>36</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" t="s">
+        <v>36</v>
+      </c>
+      <c r="G18" t="s">
+        <v>36</v>
+      </c>
+      <c r="H18" t="s">
+        <v>36</v>
+      </c>
+      <c r="I18" t="s">
+        <v>36</v>
+      </c>
+      <c r="J18" t="s">
+        <v>36</v>
+      </c>
+      <c r="K18" t="s">
+        <v>36</v>
+      </c>
+      <c r="L18" t="s">
+        <v>36</v>
+      </c>
+      <c r="M18" t="s">
+        <v>36</v>
+      </c>
+      <c r="N18" t="s">
+        <v>36</v>
+      </c>
+      <c r="O18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
         <v>26</v>
       </c>
-      <c r="B15" t="s">
-[...67 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B19" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" t="s">
+        <v>37</v>
+      </c>
+      <c r="G19" t="s">
+        <v>37</v>
+      </c>
+      <c r="H19" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" t="s">
+        <v>37</v>
+      </c>
+      <c r="K19" t="s">
+        <v>37</v>
+      </c>
+      <c r="L19" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" t="s">
+        <v>37</v>
+      </c>
+      <c r="N19" t="s">
+        <v>37</v>
+      </c>
+      <c r="O19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
         <v>28</v>
       </c>
-      <c r="B16" t="s">
-[...282 lines deleted...]
-      </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="H20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="I20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="K20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="L20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="M20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="N20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="O20" t="s">
-        <v>46</v>
-[...26 lines deleted...]
-    <row r="21" spans="1:23">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" s="3" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
-      <c r="P21" s="3"/>
-[...8 lines deleted...]
-    <row r="22" spans="1:23">
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" t="s">
+        <v>32</v>
+      </c>
+      <c r="F22" t="s">
+        <v>32</v>
+      </c>
+      <c r="G22" t="s">
+        <v>32</v>
+      </c>
+      <c r="H22" t="s">
+        <v>32</v>
+      </c>
+      <c r="I22" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" t="s">
+        <v>32</v>
+      </c>
+      <c r="K22" t="s">
+        <v>32</v>
+      </c>
+      <c r="L22" t="s">
+        <v>32</v>
+      </c>
+      <c r="M22" t="s">
+        <v>32</v>
+      </c>
+      <c r="N22" t="s">
+        <v>32</v>
+      </c>
+      <c r="O22" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" t="s">
+        <v>33</v>
+      </c>
+      <c r="F23" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" t="s">
+        <v>33</v>
+      </c>
+      <c r="H23" t="s">
+        <v>33</v>
+      </c>
+      <c r="I23" t="s">
+        <v>33</v>
+      </c>
+      <c r="J23" t="s">
+        <v>33</v>
+      </c>
+      <c r="K23" t="s">
+        <v>33</v>
+      </c>
+      <c r="L23" t="s">
+        <v>33</v>
+      </c>
+      <c r="M23" t="s">
+        <v>33</v>
+      </c>
+      <c r="N23" t="s">
+        <v>33</v>
+      </c>
+      <c r="O23" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F24" t="s">
+        <v>34</v>
+      </c>
+      <c r="G24" t="s">
+        <v>34</v>
+      </c>
+      <c r="H24" t="s">
+        <v>34</v>
+      </c>
+      <c r="I24" t="s">
+        <v>34</v>
+      </c>
+      <c r="J24" t="s">
+        <v>34</v>
+      </c>
+      <c r="K24" t="s">
+        <v>34</v>
+      </c>
+      <c r="L24" t="s">
+        <v>34</v>
+      </c>
+      <c r="M24" t="s">
+        <v>34</v>
+      </c>
+      <c r="N24" t="s">
+        <v>34</v>
+      </c>
+      <c r="O24" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E25" t="s">
+        <v>35</v>
+      </c>
+      <c r="F25" t="s">
+        <v>35</v>
+      </c>
+      <c r="G25" t="s">
+        <v>35</v>
+      </c>
+      <c r="H25" t="s">
+        <v>35</v>
+      </c>
+      <c r="I25" t="s">
+        <v>35</v>
+      </c>
+      <c r="J25" t="s">
+        <v>35</v>
+      </c>
+      <c r="K25" t="s">
+        <v>35</v>
+      </c>
+      <c r="L25" t="s">
+        <v>35</v>
+      </c>
+      <c r="M25" t="s">
+        <v>35</v>
+      </c>
+      <c r="N25" t="s">
+        <v>35</v>
+      </c>
+      <c r="O25" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
         <v>24</v>
       </c>
-      <c r="B22" t="s">
-[...67 lines deleted...]
-      <c r="A23" t="s">
+      <c r="B26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" t="s">
+        <v>36</v>
+      </c>
+      <c r="E26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F26" t="s">
+        <v>36</v>
+      </c>
+      <c r="G26" t="s">
+        <v>36</v>
+      </c>
+      <c r="H26" t="s">
+        <v>36</v>
+      </c>
+      <c r="I26" t="s">
+        <v>36</v>
+      </c>
+      <c r="J26" t="s">
+        <v>36</v>
+      </c>
+      <c r="K26" t="s">
+        <v>36</v>
+      </c>
+      <c r="L26" t="s">
+        <v>36</v>
+      </c>
+      <c r="M26" t="s">
+        <v>36</v>
+      </c>
+      <c r="N26" t="s">
+        <v>36</v>
+      </c>
+      <c r="O26" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
         <v>26</v>
       </c>
-      <c r="B23" t="s">
-[...67 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B27" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" t="s">
+        <v>37</v>
+      </c>
+      <c r="F27" t="s">
+        <v>37</v>
+      </c>
+      <c r="G27" t="s">
+        <v>37</v>
+      </c>
+      <c r="H27" t="s">
+        <v>37</v>
+      </c>
+      <c r="I27" t="s">
+        <v>37</v>
+      </c>
+      <c r="J27" t="s">
+        <v>37</v>
+      </c>
+      <c r="K27" t="s">
+        <v>37</v>
+      </c>
+      <c r="L27" t="s">
+        <v>37</v>
+      </c>
+      <c r="M27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N27" t="s">
+        <v>37</v>
+      </c>
+      <c r="O27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
         <v>28</v>
       </c>
-      <c r="B24" t="s">
-[...282 lines deleted...]
-      </c>
       <c r="B28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="H28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="I28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="K28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="L28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="M28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="N28" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="O28" t="s">
-        <v>46</v>
-[...26 lines deleted...]
-    <row r="29" spans="1:23">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
-      <c r="P29" s="4"/>
-[...8 lines deleted...]
-    <row r="30" spans="1:23">
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" s="2" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
-      <c r="P30" s="2"/>
-[...8 lines deleted...]
-    <row r="31" spans="1:23">
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" s="3" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
-      <c r="P31" s="3"/>
-[...8 lines deleted...]
-    <row r="32" spans="1:23">
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" t="s">
+        <v>42</v>
+      </c>
+      <c r="E32" t="s">
+        <v>42</v>
+      </c>
+      <c r="F32" t="s">
+        <v>42</v>
+      </c>
+      <c r="G32" t="s">
+        <v>42</v>
+      </c>
+      <c r="H32" t="s">
+        <v>42</v>
+      </c>
+      <c r="I32" t="s">
+        <v>42</v>
+      </c>
+      <c r="J32" t="s">
+        <v>42</v>
+      </c>
+      <c r="K32" t="s">
+        <v>42</v>
+      </c>
+      <c r="L32" t="s">
+        <v>42</v>
+      </c>
+      <c r="M32" t="s">
+        <v>42</v>
+      </c>
+      <c r="N32" t="s">
+        <v>42</v>
+      </c>
+      <c r="O32" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" t="s">
+        <v>43</v>
+      </c>
+      <c r="C33" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" t="s">
+        <v>43</v>
+      </c>
+      <c r="F33" t="s">
+        <v>43</v>
+      </c>
+      <c r="G33" t="s">
+        <v>43</v>
+      </c>
+      <c r="H33" t="s">
+        <v>43</v>
+      </c>
+      <c r="I33" t="s">
+        <v>43</v>
+      </c>
+      <c r="J33" t="s">
+        <v>43</v>
+      </c>
+      <c r="K33" t="s">
+        <v>43</v>
+      </c>
+      <c r="L33" t="s">
+        <v>43</v>
+      </c>
+      <c r="M33" t="s">
+        <v>43</v>
+      </c>
+      <c r="N33" t="s">
+        <v>43</v>
+      </c>
+      <c r="O33" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" t="s">
+        <v>44</v>
+      </c>
+      <c r="G34" t="s">
+        <v>44</v>
+      </c>
+      <c r="H34" t="s">
+        <v>44</v>
+      </c>
+      <c r="I34" t="s">
+        <v>44</v>
+      </c>
+      <c r="J34" t="s">
+        <v>44</v>
+      </c>
+      <c r="K34" t="s">
+        <v>44</v>
+      </c>
+      <c r="L34" t="s">
+        <v>44</v>
+      </c>
+      <c r="M34" t="s">
+        <v>44</v>
+      </c>
+      <c r="N34" t="s">
+        <v>44</v>
+      </c>
+      <c r="O34" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" t="s">
+        <v>45</v>
+      </c>
+      <c r="F35" t="s">
+        <v>45</v>
+      </c>
+      <c r="G35" t="s">
+        <v>45</v>
+      </c>
+      <c r="H35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I35" t="s">
+        <v>45</v>
+      </c>
+      <c r="J35" t="s">
+        <v>45</v>
+      </c>
+      <c r="K35" t="s">
+        <v>45</v>
+      </c>
+      <c r="L35" t="s">
+        <v>45</v>
+      </c>
+      <c r="M35" t="s">
+        <v>45</v>
+      </c>
+      <c r="N35" t="s">
+        <v>45</v>
+      </c>
+      <c r="O35" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" t="s">
         <v>24</v>
       </c>
-      <c r="B32" t="s">
-[...67 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C36" t="s">
+        <v>46</v>
+      </c>
+      <c r="D36" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" t="s">
+        <v>46</v>
+      </c>
+      <c r="F36" t="s">
+        <v>46</v>
+      </c>
+      <c r="G36" t="s">
+        <v>46</v>
+      </c>
+      <c r="H36" t="s">
+        <v>46</v>
+      </c>
+      <c r="I36" t="s">
+        <v>46</v>
+      </c>
+      <c r="J36" t="s">
+        <v>46</v>
+      </c>
+      <c r="K36" t="s">
+        <v>46</v>
+      </c>
+      <c r="L36" t="s">
+        <v>46</v>
+      </c>
+      <c r="M36" t="s">
+        <v>46</v>
+      </c>
+      <c r="N36" t="s">
+        <v>46</v>
+      </c>
+      <c r="O36" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" t="s">
         <v>26</v>
       </c>
-      <c r="B33" t="s">
-[...67 lines deleted...]
-      <c r="A34" t="s">
+      <c r="B37" t="s">
+        <v>47</v>
+      </c>
+      <c r="C37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37" t="s">
+        <v>47</v>
+      </c>
+      <c r="E37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F37" t="s">
+        <v>47</v>
+      </c>
+      <c r="G37" t="s">
+        <v>47</v>
+      </c>
+      <c r="H37" t="s">
+        <v>47</v>
+      </c>
+      <c r="I37" t="s">
+        <v>47</v>
+      </c>
+      <c r="J37" t="s">
+        <v>47</v>
+      </c>
+      <c r="K37" t="s">
+        <v>47</v>
+      </c>
+      <c r="L37" t="s">
+        <v>47</v>
+      </c>
+      <c r="M37" t="s">
+        <v>47</v>
+      </c>
+      <c r="N37" t="s">
+        <v>47</v>
+      </c>
+      <c r="O37" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" t="s">
         <v>28</v>
       </c>
-      <c r="B34" t="s">
-[...282 lines deleted...]
-      </c>
       <c r="B38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="C38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="F38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="G38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="H38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="I38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="K38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="L38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="M38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="N38" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="O38" t="s">
-        <v>56</v>
-[...26 lines deleted...]
-    <row r="39" spans="1:23">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
-      <c r="P39" s="4"/>
-[...8 lines deleted...]
-    <row r="40" spans="1:23">
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" s="2" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
-      <c r="P40" s="2"/>
-[...8 lines deleted...]
-    <row r="41" spans="1:23">
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" s="3" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
-      <c r="P41" s="3"/>
-[...8 lines deleted...]
-    <row r="42" spans="1:23">
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="C42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="G42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="H42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="I42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="J42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="K42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="M42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="N42" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="O42" t="s">
-        <v>59</v>
-[...26 lines deleted...]
-    <row r="43" spans="1:23">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" s="3" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
-      <c r="P43" s="3"/>
-[...8 lines deleted...]
-    <row r="44" spans="1:23">
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44" t="s">
+        <v>53</v>
+      </c>
+      <c r="D44" t="s">
+        <v>53</v>
+      </c>
+      <c r="E44" t="s">
+        <v>53</v>
+      </c>
+      <c r="F44" t="s">
+        <v>53</v>
+      </c>
+      <c r="G44" t="s">
+        <v>53</v>
+      </c>
+      <c r="H44" t="s">
+        <v>53</v>
+      </c>
+      <c r="I44" t="s">
+        <v>53</v>
+      </c>
+      <c r="J44" t="s">
+        <v>53</v>
+      </c>
+      <c r="K44" t="s">
+        <v>53</v>
+      </c>
+      <c r="L44" t="s">
+        <v>53</v>
+      </c>
+      <c r="M44" t="s">
+        <v>53</v>
+      </c>
+      <c r="N44" t="s">
+        <v>53</v>
+      </c>
+      <c r="O44" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C45" t="s">
+        <v>54</v>
+      </c>
+      <c r="D45" t="s">
+        <v>54</v>
+      </c>
+      <c r="E45" t="s">
+        <v>54</v>
+      </c>
+      <c r="F45" t="s">
+        <v>54</v>
+      </c>
+      <c r="G45" t="s">
+        <v>54</v>
+      </c>
+      <c r="H45" t="s">
+        <v>54</v>
+      </c>
+      <c r="I45" t="s">
+        <v>54</v>
+      </c>
+      <c r="J45" t="s">
+        <v>54</v>
+      </c>
+      <c r="K45" t="s">
+        <v>54</v>
+      </c>
+      <c r="L45" t="s">
+        <v>54</v>
+      </c>
+      <c r="M45" t="s">
+        <v>54</v>
+      </c>
+      <c r="N45" t="s">
+        <v>54</v>
+      </c>
+      <c r="O45" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" t="s">
+        <v>22</v>
+      </c>
+      <c r="B46" t="s">
+        <v>55</v>
+      </c>
+      <c r="C46" t="s">
+        <v>55</v>
+      </c>
+      <c r="D46" t="s">
+        <v>55</v>
+      </c>
+      <c r="E46" t="s">
+        <v>55</v>
+      </c>
+      <c r="F46" t="s">
+        <v>55</v>
+      </c>
+      <c r="G46" t="s">
+        <v>55</v>
+      </c>
+      <c r="H46" t="s">
+        <v>55</v>
+      </c>
+      <c r="I46" t="s">
+        <v>55</v>
+      </c>
+      <c r="J46" t="s">
+        <v>55</v>
+      </c>
+      <c r="K46" t="s">
+        <v>55</v>
+      </c>
+      <c r="L46" t="s">
+        <v>55</v>
+      </c>
+      <c r="M46" t="s">
+        <v>55</v>
+      </c>
+      <c r="N46" t="s">
+        <v>55</v>
+      </c>
+      <c r="O46" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" t="s">
         <v>24</v>
       </c>
-      <c r="B44" t="s">
-[...67 lines deleted...]
-      <c r="A45" t="s">
+      <c r="B47" t="s">
+        <v>56</v>
+      </c>
+      <c r="C47" t="s">
+        <v>56</v>
+      </c>
+      <c r="D47" t="s">
+        <v>56</v>
+      </c>
+      <c r="E47" t="s">
+        <v>56</v>
+      </c>
+      <c r="F47" t="s">
+        <v>56</v>
+      </c>
+      <c r="G47" t="s">
+        <v>56</v>
+      </c>
+      <c r="H47" t="s">
+        <v>56</v>
+      </c>
+      <c r="I47" t="s">
+        <v>56</v>
+      </c>
+      <c r="J47" t="s">
+        <v>56</v>
+      </c>
+      <c r="K47" t="s">
+        <v>56</v>
+      </c>
+      <c r="L47" t="s">
+        <v>56</v>
+      </c>
+      <c r="M47" t="s">
+        <v>56</v>
+      </c>
+      <c r="N47" t="s">
+        <v>56</v>
+      </c>
+      <c r="O47" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" t="s">
         <v>26</v>
       </c>
-      <c r="B45" t="s">
-[...211 lines deleted...]
-      </c>
       <c r="B48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="C48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="E48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="G48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="I48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="J48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="K48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="L48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="M48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="N48" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="O48" t="s">
-        <v>65</v>
-[...26 lines deleted...]
-    <row r="49" spans="1:23">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="C49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="D49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="E49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="F49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="H49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="I49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="J49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="K49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="L49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="M49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="N49" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="O49" t="s">
-        <v>66</v>
-[...26 lines deleted...]
-    <row r="50" spans="1:23">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" s="4"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
-      <c r="P50" s="4"/>
-[...8 lines deleted...]
-    <row r="51" spans="1:23">
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" s="2" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
       <c r="N51" s="2"/>
       <c r="O51" s="2"/>
-      <c r="P51" s="2"/>
-[...8 lines deleted...]
-    <row r="52" spans="1:23">
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" s="3" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
-      <c r="P52" s="3"/>
-[...8 lines deleted...]
-    <row r="53" spans="1:23">
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="C53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="G53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="H53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="I53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="J53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="K53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="M53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="N53" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="O53" t="s">
-        <v>59</v>
-[...26 lines deleted...]
-    <row r="54" spans="1:23">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" s="3" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3"/>
       <c r="K54" s="3"/>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
-      <c r="P54" s="3"/>
-[...8 lines deleted...]
-    <row r="55" spans="1:23">
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="C55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="F55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="G55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="H55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="I55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="J55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="K55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="L55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="M55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="N55" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="O55" t="s">
-        <v>70</v>
-[...26 lines deleted...]
-    <row r="56" spans="1:23">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="C56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="E56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="G56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="H56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="I56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="J56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="K56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="L56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="M56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="N56" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="O56" t="s">
-        <v>71</v>
-[...26 lines deleted...]
-    <row r="57" spans="1:23">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="C57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="E57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="F57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="G57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="H57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="I57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="J57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="K57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="L57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="M57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="N57" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="O57" t="s">
-        <v>73</v>
-[...26 lines deleted...]
-    <row r="58" spans="1:23">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="E58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="F58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="G58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="H58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="I58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="J58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="K58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="L58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="M58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="N58" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="O58" t="s">
-        <v>74</v>
-[...26 lines deleted...]
-    <row r="59" spans="1:23">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
       <c r="A59" s="4"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="4"/>
-      <c r="P59" s="4"/>
-[...8 lines deleted...]
-    <row r="60" spans="1:23">
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" s="2" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="2"/>
       <c r="M60" s="2"/>
       <c r="N60" s="2"/>
       <c r="O60" s="2"/>
-      <c r="P60" s="2"/>
-[...8 lines deleted...]
-    <row r="61" spans="1:23">
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" s="3" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3"/>
-      <c r="P61" s="3"/>
-[...8 lines deleted...]
-    <row r="62" spans="1:23">
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
+        <v>16</v>
+      </c>
+      <c r="B62" t="s">
+        <v>69</v>
+      </c>
+      <c r="C62" t="s">
+        <v>69</v>
+      </c>
+      <c r="D62" t="s">
+        <v>69</v>
+      </c>
+      <c r="E62" t="s">
+        <v>69</v>
+      </c>
+      <c r="F62" t="s">
+        <v>69</v>
+      </c>
+      <c r="G62" t="s">
+        <v>69</v>
+      </c>
+      <c r="H62" t="s">
+        <v>69</v>
+      </c>
+      <c r="I62" t="s">
+        <v>69</v>
+      </c>
+      <c r="J62" t="s">
+        <v>69</v>
+      </c>
+      <c r="K62" t="s">
+        <v>69</v>
+      </c>
+      <c r="L62" t="s">
+        <v>69</v>
+      </c>
+      <c r="M62" t="s">
+        <v>69</v>
+      </c>
+      <c r="N62" t="s">
+        <v>69</v>
+      </c>
+      <c r="O62" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15">
+      <c r="A63" t="s">
+        <v>18</v>
+      </c>
+      <c r="B63" t="s">
+        <v>70</v>
+      </c>
+      <c r="C63" t="s">
+        <v>70</v>
+      </c>
+      <c r="D63" t="s">
+        <v>70</v>
+      </c>
+      <c r="E63" t="s">
+        <v>70</v>
+      </c>
+      <c r="F63" t="s">
+        <v>70</v>
+      </c>
+      <c r="G63" t="s">
+        <v>70</v>
+      </c>
+      <c r="H63" t="s">
+        <v>70</v>
+      </c>
+      <c r="I63" t="s">
+        <v>70</v>
+      </c>
+      <c r="J63" t="s">
+        <v>70</v>
+      </c>
+      <c r="K63" t="s">
+        <v>70</v>
+      </c>
+      <c r="L63" t="s">
+        <v>70</v>
+      </c>
+      <c r="M63" t="s">
+        <v>70</v>
+      </c>
+      <c r="N63" t="s">
+        <v>70</v>
+      </c>
+      <c r="O63" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15">
+      <c r="A64" t="s">
+        <v>20</v>
+      </c>
+      <c r="B64" t="s">
+        <v>71</v>
+      </c>
+      <c r="C64" t="s">
+        <v>71</v>
+      </c>
+      <c r="D64" t="s">
+        <v>71</v>
+      </c>
+      <c r="E64" t="s">
+        <v>71</v>
+      </c>
+      <c r="F64" t="s">
+        <v>71</v>
+      </c>
+      <c r="G64" t="s">
+        <v>71</v>
+      </c>
+      <c r="H64" t="s">
+        <v>71</v>
+      </c>
+      <c r="I64" t="s">
+        <v>71</v>
+      </c>
+      <c r="J64" t="s">
+        <v>71</v>
+      </c>
+      <c r="K64" t="s">
+        <v>71</v>
+      </c>
+      <c r="L64" t="s">
+        <v>71</v>
+      </c>
+      <c r="M64" t="s">
+        <v>71</v>
+      </c>
+      <c r="N64" t="s">
+        <v>71</v>
+      </c>
+      <c r="O64" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15">
+      <c r="A65" t="s">
+        <v>22</v>
+      </c>
+      <c r="B65" t="s">
+        <v>72</v>
+      </c>
+      <c r="C65" t="s">
+        <v>72</v>
+      </c>
+      <c r="D65" t="s">
+        <v>72</v>
+      </c>
+      <c r="E65" t="s">
+        <v>72</v>
+      </c>
+      <c r="F65" t="s">
+        <v>72</v>
+      </c>
+      <c r="G65" t="s">
+        <v>72</v>
+      </c>
+      <c r="H65" t="s">
+        <v>72</v>
+      </c>
+      <c r="I65" t="s">
+        <v>72</v>
+      </c>
+      <c r="J65" t="s">
+        <v>72</v>
+      </c>
+      <c r="K65" t="s">
+        <v>72</v>
+      </c>
+      <c r="L65" t="s">
+        <v>72</v>
+      </c>
+      <c r="M65" t="s">
+        <v>72</v>
+      </c>
+      <c r="N65" t="s">
+        <v>72</v>
+      </c>
+      <c r="O65" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15">
+      <c r="A66" t="s">
         <v>24</v>
       </c>
-      <c r="B62" t="s">
-[...67 lines deleted...]
-      <c r="A63" t="s">
+      <c r="B66" t="s">
+        <v>73</v>
+      </c>
+      <c r="C66" t="s">
+        <v>73</v>
+      </c>
+      <c r="D66" t="s">
+        <v>73</v>
+      </c>
+      <c r="E66" t="s">
+        <v>73</v>
+      </c>
+      <c r="F66" t="s">
+        <v>73</v>
+      </c>
+      <c r="G66" t="s">
+        <v>73</v>
+      </c>
+      <c r="H66" t="s">
+        <v>73</v>
+      </c>
+      <c r="I66" t="s">
+        <v>73</v>
+      </c>
+      <c r="J66" t="s">
+        <v>73</v>
+      </c>
+      <c r="K66" t="s">
+        <v>73</v>
+      </c>
+      <c r="L66" t="s">
+        <v>73</v>
+      </c>
+      <c r="M66" t="s">
+        <v>73</v>
+      </c>
+      <c r="N66" t="s">
+        <v>73</v>
+      </c>
+      <c r="O66" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67" t="s">
         <v>26</v>
       </c>
-      <c r="B63" t="s">
-[...67 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B67" t="s">
+        <v>74</v>
+      </c>
+      <c r="C67" t="s">
+        <v>74</v>
+      </c>
+      <c r="D67" t="s">
+        <v>74</v>
+      </c>
+      <c r="E67" t="s">
+        <v>74</v>
+      </c>
+      <c r="F67" t="s">
+        <v>74</v>
+      </c>
+      <c r="G67" t="s">
+        <v>74</v>
+      </c>
+      <c r="H67" t="s">
+        <v>74</v>
+      </c>
+      <c r="I67" t="s">
+        <v>74</v>
+      </c>
+      <c r="J67" t="s">
+        <v>74</v>
+      </c>
+      <c r="K67" t="s">
+        <v>74</v>
+      </c>
+      <c r="L67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M67" t="s">
+        <v>74</v>
+      </c>
+      <c r="N67" t="s">
+        <v>74</v>
+      </c>
+      <c r="O67" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
+      <c r="A68" t="s">
         <v>28</v>
       </c>
-      <c r="B64" t="s">
-[...282 lines deleted...]
-      </c>
       <c r="B68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="C68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="E68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="G68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="H68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="I68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="J68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="K68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="L68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="M68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="N68" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="O68" t="s">
-        <v>83</v>
-[...26 lines deleted...]
-    <row r="69" spans="1:23">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
       <c r="A69" s="4"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="4"/>
       <c r="F69" s="4"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="4"/>
       <c r="J69" s="4"/>
       <c r="K69" s="4"/>
       <c r="L69" s="4"/>
       <c r="M69" s="4"/>
       <c r="N69" s="4"/>
       <c r="O69" s="4"/>
-      <c r="P69" s="4"/>
-[...8 lines deleted...]
-    <row r="70" spans="1:23">
+    </row>
+    <row r="70" spans="1:15">
       <c r="A70" s="2" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
       <c r="M70" s="2"/>
       <c r="N70" s="2"/>
       <c r="O70" s="2"/>
-      <c r="P70" s="2"/>
-[...8 lines deleted...]
-    <row r="71" spans="1:23">
+    </row>
+    <row r="71" spans="1:15">
       <c r="A71" s="3" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3"/>
       <c r="K71" s="3"/>
       <c r="L71" s="3"/>
       <c r="M71" s="3"/>
       <c r="N71" s="3"/>
       <c r="O71" s="3"/>
-      <c r="P71" s="3"/>
-[...8 lines deleted...]
-    <row r="72" spans="1:23">
+    </row>
+    <row r="72" spans="1:15">
       <c r="A72" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" t="s">
+        <v>78</v>
+      </c>
+      <c r="D72" t="s">
+        <v>78</v>
+      </c>
+      <c r="E72" t="s">
+        <v>78</v>
+      </c>
+      <c r="F72" t="s">
+        <v>78</v>
+      </c>
+      <c r="G72" t="s">
+        <v>78</v>
+      </c>
+      <c r="H72" t="s">
+        <v>78</v>
+      </c>
+      <c r="I72" t="s">
+        <v>78</v>
+      </c>
+      <c r="J72" t="s">
+        <v>78</v>
+      </c>
+      <c r="K72" t="s">
+        <v>78</v>
+      </c>
+      <c r="L72" t="s">
+        <v>78</v>
+      </c>
+      <c r="M72" t="s">
+        <v>78</v>
+      </c>
+      <c r="N72" t="s">
+        <v>78</v>
+      </c>
+      <c r="O72" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15">
+      <c r="A73" t="s">
+        <v>18</v>
+      </c>
+      <c r="B73" t="s">
+        <v>79</v>
+      </c>
+      <c r="C73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D73" t="s">
+        <v>79</v>
+      </c>
+      <c r="E73" t="s">
+        <v>79</v>
+      </c>
+      <c r="F73" t="s">
+        <v>79</v>
+      </c>
+      <c r="G73" t="s">
+        <v>79</v>
+      </c>
+      <c r="H73" t="s">
+        <v>79</v>
+      </c>
+      <c r="I73" t="s">
+        <v>79</v>
+      </c>
+      <c r="J73" t="s">
+        <v>79</v>
+      </c>
+      <c r="K73" t="s">
+        <v>79</v>
+      </c>
+      <c r="L73" t="s">
+        <v>79</v>
+      </c>
+      <c r="M73" t="s">
+        <v>79</v>
+      </c>
+      <c r="N73" t="s">
+        <v>79</v>
+      </c>
+      <c r="O73" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15">
+      <c r="A74" t="s">
+        <v>20</v>
+      </c>
+      <c r="B74" t="s">
+        <v>80</v>
+      </c>
+      <c r="C74" t="s">
+        <v>80</v>
+      </c>
+      <c r="D74" t="s">
+        <v>80</v>
+      </c>
+      <c r="E74" t="s">
+        <v>80</v>
+      </c>
+      <c r="F74" t="s">
+        <v>80</v>
+      </c>
+      <c r="G74" t="s">
+        <v>80</v>
+      </c>
+      <c r="H74" t="s">
+        <v>80</v>
+      </c>
+      <c r="I74" t="s">
+        <v>80</v>
+      </c>
+      <c r="J74" t="s">
+        <v>80</v>
+      </c>
+      <c r="K74" t="s">
+        <v>80</v>
+      </c>
+      <c r="L74" t="s">
+        <v>80</v>
+      </c>
+      <c r="M74" t="s">
+        <v>80</v>
+      </c>
+      <c r="N74" t="s">
+        <v>80</v>
+      </c>
+      <c r="O74" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15">
+      <c r="A75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B75" t="s">
+        <v>81</v>
+      </c>
+      <c r="C75" t="s">
+        <v>81</v>
+      </c>
+      <c r="D75" t="s">
+        <v>81</v>
+      </c>
+      <c r="E75" t="s">
+        <v>81</v>
+      </c>
+      <c r="F75" t="s">
+        <v>81</v>
+      </c>
+      <c r="G75" t="s">
+        <v>81</v>
+      </c>
+      <c r="H75" t="s">
+        <v>81</v>
+      </c>
+      <c r="I75" t="s">
+        <v>81</v>
+      </c>
+      <c r="J75" t="s">
+        <v>81</v>
+      </c>
+      <c r="K75" t="s">
+        <v>81</v>
+      </c>
+      <c r="L75" t="s">
+        <v>81</v>
+      </c>
+      <c r="M75" t="s">
+        <v>81</v>
+      </c>
+      <c r="N75" t="s">
+        <v>81</v>
+      </c>
+      <c r="O75" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15">
+      <c r="A76" t="s">
         <v>24</v>
       </c>
-      <c r="B72" t="s">
-[...67 lines deleted...]
-      <c r="A73" t="s">
+      <c r="B76" t="s">
+        <v>82</v>
+      </c>
+      <c r="C76" t="s">
+        <v>82</v>
+      </c>
+      <c r="D76" t="s">
+        <v>82</v>
+      </c>
+      <c r="E76" t="s">
+        <v>82</v>
+      </c>
+      <c r="F76" t="s">
+        <v>82</v>
+      </c>
+      <c r="G76" t="s">
+        <v>82</v>
+      </c>
+      <c r="H76" t="s">
+        <v>82</v>
+      </c>
+      <c r="I76" t="s">
+        <v>82</v>
+      </c>
+      <c r="J76" t="s">
+        <v>82</v>
+      </c>
+      <c r="K76" t="s">
+        <v>82</v>
+      </c>
+      <c r="L76" t="s">
+        <v>82</v>
+      </c>
+      <c r="M76" t="s">
+        <v>82</v>
+      </c>
+      <c r="N76" t="s">
+        <v>82</v>
+      </c>
+      <c r="O76" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15">
+      <c r="A77" t="s">
         <v>26</v>
       </c>
-      <c r="B73" t="s">
-[...67 lines deleted...]
-      <c r="A74" t="s">
+      <c r="B77" t="s">
+        <v>83</v>
+      </c>
+      <c r="C77" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" t="s">
+        <v>83</v>
+      </c>
+      <c r="E77" t="s">
+        <v>83</v>
+      </c>
+      <c r="F77" t="s">
+        <v>83</v>
+      </c>
+      <c r="G77" t="s">
+        <v>83</v>
+      </c>
+      <c r="H77" t="s">
+        <v>83</v>
+      </c>
+      <c r="I77" t="s">
+        <v>83</v>
+      </c>
+      <c r="J77" t="s">
+        <v>83</v>
+      </c>
+      <c r="K77" t="s">
+        <v>83</v>
+      </c>
+      <c r="L77" t="s">
+        <v>83</v>
+      </c>
+      <c r="M77" t="s">
+        <v>83</v>
+      </c>
+      <c r="N77" t="s">
+        <v>83</v>
+      </c>
+      <c r="O77" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
+      <c r="A78" t="s">
         <v>28</v>
       </c>
-      <c r="B74" t="s">
-[...282 lines deleted...]
-      </c>
       <c r="B78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="E78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="F78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="G78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="I78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="J78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="K78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="L78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="M78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="N78" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="O78" t="s">
-        <v>92</v>
-[...26 lines deleted...]
-    <row r="79" spans="1:23">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
       <c r="A79" s="4"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="4"/>
       <c r="F79" s="4"/>
       <c r="G79" s="4"/>
       <c r="H79" s="4"/>
       <c r="I79" s="4"/>
       <c r="J79" s="4"/>
       <c r="K79" s="4"/>
       <c r="L79" s="4"/>
       <c r="M79" s="4"/>
       <c r="N79" s="4"/>
       <c r="O79" s="4"/>
-      <c r="P79" s="4"/>
-[...8 lines deleted...]
-    <row r="80" spans="1:23">
+    </row>
+    <row r="80" spans="1:15">
       <c r="A80" s="2" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="B80" s="2"/>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="G80" s="2"/>
       <c r="H80" s="2"/>
       <c r="I80" s="2"/>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
       <c r="L80" s="2"/>
       <c r="M80" s="2"/>
       <c r="N80" s="2"/>
       <c r="O80" s="2"/>
-      <c r="P80" s="2"/>
-[...8 lines deleted...]
-    <row r="81" spans="1:23">
+    </row>
+    <row r="81" spans="1:15">
       <c r="A81" s="3" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="B81" s="3"/>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
       <c r="K81" s="3"/>
       <c r="L81" s="3"/>
       <c r="M81" s="3"/>
       <c r="N81" s="3"/>
       <c r="O81" s="3"/>
-      <c r="P81" s="3"/>
-[...8 lines deleted...]
-    <row r="82" spans="1:23">
+    </row>
+    <row r="82" spans="1:15">
       <c r="A82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B82" t="s">
+        <v>87</v>
+      </c>
+      <c r="C82" t="s">
+        <v>87</v>
+      </c>
+      <c r="D82" t="s">
+        <v>87</v>
+      </c>
+      <c r="E82" t="s">
+        <v>87</v>
+      </c>
+      <c r="F82" t="s">
+        <v>87</v>
+      </c>
+      <c r="G82" t="s">
+        <v>87</v>
+      </c>
+      <c r="H82" t="s">
+        <v>87</v>
+      </c>
+      <c r="I82" t="s">
+        <v>87</v>
+      </c>
+      <c r="J82" t="s">
+        <v>87</v>
+      </c>
+      <c r="K82" t="s">
+        <v>87</v>
+      </c>
+      <c r="L82" t="s">
+        <v>87</v>
+      </c>
+      <c r="M82" t="s">
+        <v>87</v>
+      </c>
+      <c r="N82" t="s">
+        <v>87</v>
+      </c>
+      <c r="O82" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15">
+      <c r="A83" t="s">
+        <v>18</v>
+      </c>
+      <c r="B83" t="s">
+        <v>88</v>
+      </c>
+      <c r="C83" t="s">
+        <v>88</v>
+      </c>
+      <c r="D83" t="s">
+        <v>88</v>
+      </c>
+      <c r="E83" t="s">
+        <v>88</v>
+      </c>
+      <c r="F83" t="s">
+        <v>88</v>
+      </c>
+      <c r="G83" t="s">
+        <v>88</v>
+      </c>
+      <c r="H83" t="s">
+        <v>88</v>
+      </c>
+      <c r="I83" t="s">
+        <v>88</v>
+      </c>
+      <c r="J83" t="s">
+        <v>88</v>
+      </c>
+      <c r="K83" t="s">
+        <v>88</v>
+      </c>
+      <c r="L83" t="s">
+        <v>88</v>
+      </c>
+      <c r="M83" t="s">
+        <v>88</v>
+      </c>
+      <c r="N83" t="s">
+        <v>88</v>
+      </c>
+      <c r="O83" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15">
+      <c r="A84" t="s">
+        <v>20</v>
+      </c>
+      <c r="B84" t="s">
+        <v>89</v>
+      </c>
+      <c r="C84" t="s">
+        <v>89</v>
+      </c>
+      <c r="D84" t="s">
+        <v>89</v>
+      </c>
+      <c r="E84" t="s">
+        <v>89</v>
+      </c>
+      <c r="F84" t="s">
+        <v>89</v>
+      </c>
+      <c r="G84" t="s">
+        <v>89</v>
+      </c>
+      <c r="H84" t="s">
+        <v>89</v>
+      </c>
+      <c r="I84" t="s">
+        <v>89</v>
+      </c>
+      <c r="J84" t="s">
+        <v>89</v>
+      </c>
+      <c r="K84" t="s">
+        <v>89</v>
+      </c>
+      <c r="L84" t="s">
+        <v>89</v>
+      </c>
+      <c r="M84" t="s">
+        <v>89</v>
+      </c>
+      <c r="N84" t="s">
+        <v>89</v>
+      </c>
+      <c r="O84" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15">
+      <c r="A85" t="s">
+        <v>22</v>
+      </c>
+      <c r="B85" t="s">
+        <v>90</v>
+      </c>
+      <c r="C85" t="s">
+        <v>90</v>
+      </c>
+      <c r="D85" t="s">
+        <v>90</v>
+      </c>
+      <c r="E85" t="s">
+        <v>90</v>
+      </c>
+      <c r="F85" t="s">
+        <v>90</v>
+      </c>
+      <c r="G85" t="s">
+        <v>90</v>
+      </c>
+      <c r="H85" t="s">
+        <v>90</v>
+      </c>
+      <c r="I85" t="s">
+        <v>90</v>
+      </c>
+      <c r="J85" t="s">
+        <v>90</v>
+      </c>
+      <c r="K85" t="s">
+        <v>90</v>
+      </c>
+      <c r="L85" t="s">
+        <v>90</v>
+      </c>
+      <c r="M85" t="s">
+        <v>90</v>
+      </c>
+      <c r="N85" t="s">
+        <v>90</v>
+      </c>
+      <c r="O85" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15">
+      <c r="A86" t="s">
         <v>24</v>
       </c>
-      <c r="B82" t="s">
-[...67 lines deleted...]
-      <c r="A83" t="s">
+      <c r="B86" t="s">
+        <v>91</v>
+      </c>
+      <c r="C86" t="s">
+        <v>91</v>
+      </c>
+      <c r="D86" t="s">
+        <v>91</v>
+      </c>
+      <c r="E86" t="s">
+        <v>91</v>
+      </c>
+      <c r="F86" t="s">
+        <v>91</v>
+      </c>
+      <c r="G86" t="s">
+        <v>91</v>
+      </c>
+      <c r="H86" t="s">
+        <v>91</v>
+      </c>
+      <c r="I86" t="s">
+        <v>91</v>
+      </c>
+      <c r="J86" t="s">
+        <v>91</v>
+      </c>
+      <c r="K86" t="s">
+        <v>91</v>
+      </c>
+      <c r="L86" t="s">
+        <v>91</v>
+      </c>
+      <c r="M86" t="s">
+        <v>91</v>
+      </c>
+      <c r="N86" t="s">
+        <v>91</v>
+      </c>
+      <c r="O86" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87" t="s">
         <v>26</v>
       </c>
-      <c r="B83" t="s">
-[...67 lines deleted...]
-      <c r="A84" t="s">
+      <c r="B87" t="s">
+        <v>92</v>
+      </c>
+      <c r="C87" t="s">
+        <v>92</v>
+      </c>
+      <c r="D87" t="s">
+        <v>92</v>
+      </c>
+      <c r="E87" t="s">
+        <v>92</v>
+      </c>
+      <c r="F87" t="s">
+        <v>92</v>
+      </c>
+      <c r="G87" t="s">
+        <v>92</v>
+      </c>
+      <c r="H87" t="s">
+        <v>92</v>
+      </c>
+      <c r="I87" t="s">
+        <v>92</v>
+      </c>
+      <c r="J87" t="s">
+        <v>92</v>
+      </c>
+      <c r="K87" t="s">
+        <v>92</v>
+      </c>
+      <c r="L87" t="s">
+        <v>92</v>
+      </c>
+      <c r="M87" t="s">
+        <v>92</v>
+      </c>
+      <c r="N87" t="s">
+        <v>92</v>
+      </c>
+      <c r="O87" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="A88" t="s">
         <v>28</v>
       </c>
-      <c r="B84" t="s">
-[...282 lines deleted...]
-      </c>
       <c r="B88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="C88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="D88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="E88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="F88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="G88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="H88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="I88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="J88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="K88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="L88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="M88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="N88" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="O88" t="s">
-        <v>101</v>
-[...26 lines deleted...]
-    <row r="89" spans="1:23">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
       <c r="A89" s="4"/>
       <c r="B89" s="4"/>
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="4"/>
       <c r="F89" s="4"/>
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
       <c r="I89" s="4"/>
       <c r="J89" s="4"/>
       <c r="K89" s="4"/>
       <c r="L89" s="4"/>
       <c r="M89" s="4"/>
       <c r="N89" s="4"/>
       <c r="O89" s="4"/>
-      <c r="P89" s="4"/>
-[...8 lines deleted...]
-    <row r="90" spans="1:23">
+    </row>
+    <row r="90" spans="1:15">
       <c r="A90" s="2" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="2"/>
       <c r="M90" s="2"/>
       <c r="N90" s="2"/>
       <c r="O90" s="2"/>
-      <c r="P90" s="2"/>
-[...8 lines deleted...]
-    <row r="91" spans="1:23">
+    </row>
+    <row r="91" spans="1:15">
       <c r="A91" s="3" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="B91" s="3"/>
       <c r="C91" s="3"/>
       <c r="D91" s="3"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3"/>
       <c r="K91" s="3"/>
       <c r="L91" s="3"/>
       <c r="M91" s="3"/>
       <c r="N91" s="3"/>
       <c r="O91" s="3"/>
-      <c r="P91" s="3"/>
-[...8 lines deleted...]
-    <row r="92" spans="1:23">
+    </row>
+    <row r="92" spans="1:15">
       <c r="A92" t="s">
+        <v>16</v>
+      </c>
+      <c r="B92" t="s">
+        <v>96</v>
+      </c>
+      <c r="C92" t="s">
+        <v>96</v>
+      </c>
+      <c r="D92" t="s">
+        <v>96</v>
+      </c>
+      <c r="E92" t="s">
+        <v>96</v>
+      </c>
+      <c r="F92" t="s">
+        <v>96</v>
+      </c>
+      <c r="G92" t="s">
+        <v>96</v>
+      </c>
+      <c r="H92" t="s">
+        <v>96</v>
+      </c>
+      <c r="I92" t="s">
+        <v>96</v>
+      </c>
+      <c r="J92" t="s">
+        <v>96</v>
+      </c>
+      <c r="K92" t="s">
+        <v>96</v>
+      </c>
+      <c r="L92" t="s">
+        <v>96</v>
+      </c>
+      <c r="M92" t="s">
+        <v>96</v>
+      </c>
+      <c r="N92" t="s">
+        <v>96</v>
+      </c>
+      <c r="O92" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93" t="s">
+        <v>18</v>
+      </c>
+      <c r="B93" t="s">
+        <v>97</v>
+      </c>
+      <c r="C93" t="s">
+        <v>97</v>
+      </c>
+      <c r="D93" t="s">
+        <v>97</v>
+      </c>
+      <c r="E93" t="s">
+        <v>97</v>
+      </c>
+      <c r="F93" t="s">
+        <v>97</v>
+      </c>
+      <c r="G93" t="s">
+        <v>97</v>
+      </c>
+      <c r="H93" t="s">
+        <v>97</v>
+      </c>
+      <c r="I93" t="s">
+        <v>97</v>
+      </c>
+      <c r="J93" t="s">
+        <v>97</v>
+      </c>
+      <c r="K93" t="s">
+        <v>97</v>
+      </c>
+      <c r="L93" t="s">
+        <v>97</v>
+      </c>
+      <c r="M93" t="s">
+        <v>97</v>
+      </c>
+      <c r="N93" t="s">
+        <v>97</v>
+      </c>
+      <c r="O93" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94" t="s">
+        <v>20</v>
+      </c>
+      <c r="B94" t="s">
+        <v>98</v>
+      </c>
+      <c r="C94" t="s">
+        <v>98</v>
+      </c>
+      <c r="D94" t="s">
+        <v>98</v>
+      </c>
+      <c r="E94" t="s">
+        <v>98</v>
+      </c>
+      <c r="F94" t="s">
+        <v>98</v>
+      </c>
+      <c r="G94" t="s">
+        <v>98</v>
+      </c>
+      <c r="H94" t="s">
+        <v>98</v>
+      </c>
+      <c r="I94" t="s">
+        <v>98</v>
+      </c>
+      <c r="J94" t="s">
+        <v>98</v>
+      </c>
+      <c r="K94" t="s">
+        <v>98</v>
+      </c>
+      <c r="L94" t="s">
+        <v>98</v>
+      </c>
+      <c r="M94" t="s">
+        <v>98</v>
+      </c>
+      <c r="N94" t="s">
+        <v>98</v>
+      </c>
+      <c r="O94" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95" t="s">
+        <v>22</v>
+      </c>
+      <c r="B95" t="s">
+        <v>99</v>
+      </c>
+      <c r="C95" t="s">
+        <v>99</v>
+      </c>
+      <c r="D95" t="s">
+        <v>99</v>
+      </c>
+      <c r="E95" t="s">
+        <v>99</v>
+      </c>
+      <c r="F95" t="s">
+        <v>99</v>
+      </c>
+      <c r="G95" t="s">
+        <v>99</v>
+      </c>
+      <c r="H95" t="s">
+        <v>99</v>
+      </c>
+      <c r="I95" t="s">
+        <v>99</v>
+      </c>
+      <c r="J95" t="s">
+        <v>99</v>
+      </c>
+      <c r="K95" t="s">
+        <v>99</v>
+      </c>
+      <c r="L95" t="s">
+        <v>99</v>
+      </c>
+      <c r="M95" t="s">
+        <v>99</v>
+      </c>
+      <c r="N95" t="s">
+        <v>99</v>
+      </c>
+      <c r="O95" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96" t="s">
         <v>24</v>
       </c>
-      <c r="B92" t="s">
-[...67 lines deleted...]
-      <c r="A93" t="s">
+      <c r="B96" t="s">
+        <v>100</v>
+      </c>
+      <c r="C96" t="s">
+        <v>100</v>
+      </c>
+      <c r="D96" t="s">
+        <v>100</v>
+      </c>
+      <c r="E96" t="s">
+        <v>100</v>
+      </c>
+      <c r="F96" t="s">
+        <v>100</v>
+      </c>
+      <c r="G96" t="s">
+        <v>100</v>
+      </c>
+      <c r="H96" t="s">
+        <v>100</v>
+      </c>
+      <c r="I96" t="s">
+        <v>100</v>
+      </c>
+      <c r="J96" t="s">
+        <v>100</v>
+      </c>
+      <c r="K96" t="s">
+        <v>100</v>
+      </c>
+      <c r="L96" t="s">
+        <v>100</v>
+      </c>
+      <c r="M96" t="s">
+        <v>100</v>
+      </c>
+      <c r="N96" t="s">
+        <v>100</v>
+      </c>
+      <c r="O96" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97" t="s">
         <v>26</v>
       </c>
-      <c r="B93" t="s">
-[...67 lines deleted...]
-      <c r="A94" t="s">
+      <c r="B97" t="s">
+        <v>101</v>
+      </c>
+      <c r="C97" t="s">
+        <v>101</v>
+      </c>
+      <c r="D97" t="s">
+        <v>101</v>
+      </c>
+      <c r="E97" t="s">
+        <v>101</v>
+      </c>
+      <c r="F97" t="s">
+        <v>101</v>
+      </c>
+      <c r="G97" t="s">
+        <v>101</v>
+      </c>
+      <c r="H97" t="s">
+        <v>101</v>
+      </c>
+      <c r="I97" t="s">
+        <v>101</v>
+      </c>
+      <c r="J97" t="s">
+        <v>101</v>
+      </c>
+      <c r="K97" t="s">
+        <v>101</v>
+      </c>
+      <c r="L97" t="s">
+        <v>101</v>
+      </c>
+      <c r="M97" t="s">
+        <v>101</v>
+      </c>
+      <c r="N97" t="s">
+        <v>101</v>
+      </c>
+      <c r="O97" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98" t="s">
         <v>28</v>
       </c>
-      <c r="B94" t="s">
-[...282 lines deleted...]
-      </c>
       <c r="B98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="C98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="D98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="E98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="F98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="G98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="H98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="I98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="J98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="K98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="L98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="M98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="N98" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="O98" t="s">
-        <v>110</v>
-[...26 lines deleted...]
-    <row r="99" spans="1:23">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
       <c r="A99" s="4"/>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="4"/>
       <c r="F99" s="4"/>
       <c r="G99" s="4"/>
       <c r="H99" s="4"/>
       <c r="I99" s="4"/>
       <c r="J99" s="4"/>
       <c r="K99" s="4"/>
       <c r="L99" s="4"/>
       <c r="M99" s="4"/>
       <c r="N99" s="4"/>
       <c r="O99" s="4"/>
-      <c r="P99" s="4"/>
-[...8 lines deleted...]
-    <row r="100" spans="1:23">
+    </row>
+    <row r="100" spans="1:15">
       <c r="A100" s="2" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
       <c r="E100" s="2"/>
       <c r="F100" s="2"/>
       <c r="G100" s="2"/>
       <c r="H100" s="2"/>
       <c r="I100" s="2"/>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
       <c r="L100" s="2"/>
       <c r="M100" s="2"/>
       <c r="N100" s="2"/>
       <c r="O100" s="2"/>
-      <c r="P100" s="2"/>
-[...8 lines deleted...]
-    <row r="101" spans="1:23">
+    </row>
+    <row r="101" spans="1:15">
       <c r="A101" s="3" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="B101" s="3"/>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3"/>
       <c r="K101" s="3"/>
       <c r="L101" s="3"/>
       <c r="M101" s="3"/>
       <c r="N101" s="3"/>
       <c r="O101" s="3"/>
-      <c r="P101" s="3"/>
-[...8 lines deleted...]
-    <row r="102" spans="1:23">
+    </row>
+    <row r="102" spans="1:15">
       <c r="A102" t="s">
+        <v>16</v>
+      </c>
+      <c r="B102" t="s">
+        <v>105</v>
+      </c>
+      <c r="C102" t="s">
+        <v>105</v>
+      </c>
+      <c r="D102" t="s">
+        <v>105</v>
+      </c>
+      <c r="E102" t="s">
+        <v>105</v>
+      </c>
+      <c r="F102" t="s">
+        <v>105</v>
+      </c>
+      <c r="G102" t="s">
+        <v>105</v>
+      </c>
+      <c r="H102" t="s">
+        <v>105</v>
+      </c>
+      <c r="I102" t="s">
+        <v>105</v>
+      </c>
+      <c r="J102" t="s">
+        <v>105</v>
+      </c>
+      <c r="K102" t="s">
+        <v>105</v>
+      </c>
+      <c r="L102" t="s">
+        <v>105</v>
+      </c>
+      <c r="M102" t="s">
+        <v>105</v>
+      </c>
+      <c r="N102" t="s">
+        <v>105</v>
+      </c>
+      <c r="O102" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103" t="s">
+        <v>18</v>
+      </c>
+      <c r="B103" t="s">
+        <v>106</v>
+      </c>
+      <c r="C103" t="s">
+        <v>106</v>
+      </c>
+      <c r="D103" t="s">
+        <v>106</v>
+      </c>
+      <c r="E103" t="s">
+        <v>106</v>
+      </c>
+      <c r="F103" t="s">
+        <v>106</v>
+      </c>
+      <c r="G103" t="s">
+        <v>106</v>
+      </c>
+      <c r="H103" t="s">
+        <v>106</v>
+      </c>
+      <c r="I103" t="s">
+        <v>106</v>
+      </c>
+      <c r="J103" t="s">
+        <v>106</v>
+      </c>
+      <c r="K103" t="s">
+        <v>106</v>
+      </c>
+      <c r="L103" t="s">
+        <v>106</v>
+      </c>
+      <c r="M103" t="s">
+        <v>106</v>
+      </c>
+      <c r="N103" t="s">
+        <v>106</v>
+      </c>
+      <c r="O103" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104" t="s">
+        <v>20</v>
+      </c>
+      <c r="B104" t="s">
+        <v>107</v>
+      </c>
+      <c r="C104" t="s">
+        <v>107</v>
+      </c>
+      <c r="D104" t="s">
+        <v>107</v>
+      </c>
+      <c r="E104" t="s">
+        <v>107</v>
+      </c>
+      <c r="F104" t="s">
+        <v>107</v>
+      </c>
+      <c r="G104" t="s">
+        <v>107</v>
+      </c>
+      <c r="H104" t="s">
+        <v>107</v>
+      </c>
+      <c r="I104" t="s">
+        <v>107</v>
+      </c>
+      <c r="J104" t="s">
+        <v>107</v>
+      </c>
+      <c r="K104" t="s">
+        <v>107</v>
+      </c>
+      <c r="L104" t="s">
+        <v>107</v>
+      </c>
+      <c r="M104" t="s">
+        <v>107</v>
+      </c>
+      <c r="N104" t="s">
+        <v>107</v>
+      </c>
+      <c r="O104" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105" t="s">
+        <v>22</v>
+      </c>
+      <c r="B105" t="s">
+        <v>108</v>
+      </c>
+      <c r="C105" t="s">
+        <v>108</v>
+      </c>
+      <c r="D105" t="s">
+        <v>108</v>
+      </c>
+      <c r="E105" t="s">
+        <v>108</v>
+      </c>
+      <c r="F105" t="s">
+        <v>108</v>
+      </c>
+      <c r="G105" t="s">
+        <v>108</v>
+      </c>
+      <c r="H105" t="s">
+        <v>108</v>
+      </c>
+      <c r="I105" t="s">
+        <v>108</v>
+      </c>
+      <c r="J105" t="s">
+        <v>108</v>
+      </c>
+      <c r="K105" t="s">
+        <v>108</v>
+      </c>
+      <c r="L105" t="s">
+        <v>108</v>
+      </c>
+      <c r="M105" t="s">
+        <v>108</v>
+      </c>
+      <c r="N105" t="s">
+        <v>108</v>
+      </c>
+      <c r="O105" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106" t="s">
         <v>24</v>
       </c>
-      <c r="B102" t="s">
-[...67 lines deleted...]
-      <c r="A103" t="s">
+      <c r="B106" t="s">
+        <v>109</v>
+      </c>
+      <c r="C106" t="s">
+        <v>109</v>
+      </c>
+      <c r="D106" t="s">
+        <v>109</v>
+      </c>
+      <c r="E106" t="s">
+        <v>109</v>
+      </c>
+      <c r="F106" t="s">
+        <v>109</v>
+      </c>
+      <c r="G106" t="s">
+        <v>109</v>
+      </c>
+      <c r="H106" t="s">
+        <v>109</v>
+      </c>
+      <c r="I106" t="s">
+        <v>109</v>
+      </c>
+      <c r="J106" t="s">
+        <v>109</v>
+      </c>
+      <c r="K106" t="s">
+        <v>109</v>
+      </c>
+      <c r="L106" t="s">
+        <v>109</v>
+      </c>
+      <c r="M106" t="s">
+        <v>109</v>
+      </c>
+      <c r="N106" t="s">
+        <v>109</v>
+      </c>
+      <c r="O106" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15">
+      <c r="A107" t="s">
         <v>26</v>
       </c>
-      <c r="B103" t="s">
-[...67 lines deleted...]
-      <c r="A104" t="s">
+      <c r="B107" t="s">
+        <v>110</v>
+      </c>
+      <c r="C107" t="s">
+        <v>110</v>
+      </c>
+      <c r="D107" t="s">
+        <v>110</v>
+      </c>
+      <c r="E107" t="s">
+        <v>110</v>
+      </c>
+      <c r="F107" t="s">
+        <v>110</v>
+      </c>
+      <c r="G107" t="s">
+        <v>110</v>
+      </c>
+      <c r="H107" t="s">
+        <v>110</v>
+      </c>
+      <c r="I107" t="s">
+        <v>110</v>
+      </c>
+      <c r="J107" t="s">
+        <v>110</v>
+      </c>
+      <c r="K107" t="s">
+        <v>110</v>
+      </c>
+      <c r="L107" t="s">
+        <v>110</v>
+      </c>
+      <c r="M107" t="s">
+        <v>110</v>
+      </c>
+      <c r="N107" t="s">
+        <v>110</v>
+      </c>
+      <c r="O107" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="A108" t="s">
         <v>28</v>
       </c>
-      <c r="B104" t="s">
-[...282 lines deleted...]
-      </c>
       <c r="B108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="C108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="D108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="E108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="F108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="G108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="H108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="I108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="J108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="K108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="L108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="M108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="N108" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="O108" t="s">
-        <v>119</v>
-[...26 lines deleted...]
-    <row r="109" spans="1:23">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15">
       <c r="A109" s="4"/>
       <c r="B109" s="4"/>
       <c r="C109" s="4"/>
       <c r="D109" s="4"/>
       <c r="E109" s="4"/>
       <c r="F109" s="4"/>
       <c r="G109" s="4"/>
       <c r="H109" s="4"/>
       <c r="I109" s="4"/>
       <c r="J109" s="4"/>
       <c r="K109" s="4"/>
       <c r="L109" s="4"/>
       <c r="M109" s="4"/>
       <c r="N109" s="4"/>
       <c r="O109" s="4"/>
-      <c r="P109" s="4"/>
-[...8 lines deleted...]
-    <row r="110" spans="1:23">
+    </row>
+    <row r="110" spans="1:15">
       <c r="A110" s="2" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="2"/>
       <c r="G110" s="2"/>
       <c r="H110" s="2"/>
       <c r="I110" s="2"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="2"/>
       <c r="M110" s="2"/>
       <c r="N110" s="2"/>
       <c r="O110" s="2"/>
-      <c r="P110" s="2"/>
-[...8 lines deleted...]
-    <row r="111" spans="1:23">
+    </row>
+    <row r="111" spans="1:15">
       <c r="A111" s="3" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B111" s="3"/>
       <c r="C111" s="3"/>
       <c r="D111" s="3"/>
       <c r="E111" s="3"/>
       <c r="F111" s="3"/>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="J111" s="3"/>
       <c r="K111" s="3"/>
       <c r="L111" s="3"/>
       <c r="M111" s="3"/>
       <c r="N111" s="3"/>
       <c r="O111" s="3"/>
-      <c r="P111" s="3"/>
-[...8 lines deleted...]
-    <row r="112" spans="1:23">
+    </row>
+    <row r="112" spans="1:15">
       <c r="A112" t="s">
+        <v>16</v>
+      </c>
+      <c r="B112" t="s">
+        <v>114</v>
+      </c>
+      <c r="C112" t="s">
+        <v>114</v>
+      </c>
+      <c r="D112" t="s">
+        <v>114</v>
+      </c>
+      <c r="E112" t="s">
+        <v>114</v>
+      </c>
+      <c r="F112" t="s">
+        <v>114</v>
+      </c>
+      <c r="G112" t="s">
+        <v>114</v>
+      </c>
+      <c r="H112" t="s">
+        <v>114</v>
+      </c>
+      <c r="I112" t="s">
+        <v>114</v>
+      </c>
+      <c r="J112" t="s">
+        <v>114</v>
+      </c>
+      <c r="K112" t="s">
+        <v>114</v>
+      </c>
+      <c r="L112" t="s">
+        <v>114</v>
+      </c>
+      <c r="M112" t="s">
+        <v>114</v>
+      </c>
+      <c r="N112" t="s">
+        <v>114</v>
+      </c>
+      <c r="O112" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113" t="s">
+        <v>18</v>
+      </c>
+      <c r="B113" t="s">
+        <v>115</v>
+      </c>
+      <c r="C113" t="s">
+        <v>115</v>
+      </c>
+      <c r="D113" t="s">
+        <v>115</v>
+      </c>
+      <c r="E113" t="s">
+        <v>115</v>
+      </c>
+      <c r="F113" t="s">
+        <v>115</v>
+      </c>
+      <c r="G113" t="s">
+        <v>115</v>
+      </c>
+      <c r="H113" t="s">
+        <v>115</v>
+      </c>
+      <c r="I113" t="s">
+        <v>115</v>
+      </c>
+      <c r="J113" t="s">
+        <v>115</v>
+      </c>
+      <c r="K113" t="s">
+        <v>115</v>
+      </c>
+      <c r="L113" t="s">
+        <v>115</v>
+      </c>
+      <c r="M113" t="s">
+        <v>115</v>
+      </c>
+      <c r="N113" t="s">
+        <v>115</v>
+      </c>
+      <c r="O113" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="A114" t="s">
+        <v>20</v>
+      </c>
+      <c r="B114" t="s">
+        <v>116</v>
+      </c>
+      <c r="C114" t="s">
+        <v>116</v>
+      </c>
+      <c r="D114" t="s">
+        <v>116</v>
+      </c>
+      <c r="E114" t="s">
+        <v>116</v>
+      </c>
+      <c r="F114" t="s">
+        <v>116</v>
+      </c>
+      <c r="G114" t="s">
+        <v>116</v>
+      </c>
+      <c r="H114" t="s">
+        <v>116</v>
+      </c>
+      <c r="I114" t="s">
+        <v>116</v>
+      </c>
+      <c r="J114" t="s">
+        <v>116</v>
+      </c>
+      <c r="K114" t="s">
+        <v>116</v>
+      </c>
+      <c r="L114" t="s">
+        <v>116</v>
+      </c>
+      <c r="M114" t="s">
+        <v>116</v>
+      </c>
+      <c r="N114" t="s">
+        <v>116</v>
+      </c>
+      <c r="O114" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115" t="s">
+        <v>22</v>
+      </c>
+      <c r="B115" t="s">
+        <v>117</v>
+      </c>
+      <c r="C115" t="s">
+        <v>117</v>
+      </c>
+      <c r="D115" t="s">
+        <v>117</v>
+      </c>
+      <c r="E115" t="s">
+        <v>117</v>
+      </c>
+      <c r="F115" t="s">
+        <v>117</v>
+      </c>
+      <c r="G115" t="s">
+        <v>117</v>
+      </c>
+      <c r="H115" t="s">
+        <v>117</v>
+      </c>
+      <c r="I115" t="s">
+        <v>117</v>
+      </c>
+      <c r="J115" t="s">
+        <v>117</v>
+      </c>
+      <c r="K115" t="s">
+        <v>117</v>
+      </c>
+      <c r="L115" t="s">
+        <v>117</v>
+      </c>
+      <c r="M115" t="s">
+        <v>117</v>
+      </c>
+      <c r="N115" t="s">
+        <v>117</v>
+      </c>
+      <c r="O115" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="A116" t="s">
         <v>24</v>
       </c>
-      <c r="B112" t="s">
-[...67 lines deleted...]
-      <c r="A113" t="s">
+      <c r="B116" t="s">
+        <v>118</v>
+      </c>
+      <c r="C116" t="s">
+        <v>118</v>
+      </c>
+      <c r="D116" t="s">
+        <v>118</v>
+      </c>
+      <c r="E116" t="s">
+        <v>118</v>
+      </c>
+      <c r="F116" t="s">
+        <v>118</v>
+      </c>
+      <c r="G116" t="s">
+        <v>118</v>
+      </c>
+      <c r="H116" t="s">
+        <v>118</v>
+      </c>
+      <c r="I116" t="s">
+        <v>118</v>
+      </c>
+      <c r="J116" t="s">
+        <v>118</v>
+      </c>
+      <c r="K116" t="s">
+        <v>118</v>
+      </c>
+      <c r="L116" t="s">
+        <v>118</v>
+      </c>
+      <c r="M116" t="s">
+        <v>118</v>
+      </c>
+      <c r="N116" t="s">
+        <v>118</v>
+      </c>
+      <c r="O116" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117" t="s">
         <v>26</v>
       </c>
-      <c r="B113" t="s">
-[...67 lines deleted...]
-      <c r="A114" t="s">
+      <c r="B117" t="s">
+        <v>119</v>
+      </c>
+      <c r="C117" t="s">
+        <v>119</v>
+      </c>
+      <c r="D117" t="s">
+        <v>119</v>
+      </c>
+      <c r="E117" t="s">
+        <v>119</v>
+      </c>
+      <c r="F117" t="s">
+        <v>119</v>
+      </c>
+      <c r="G117" t="s">
+        <v>119</v>
+      </c>
+      <c r="H117" t="s">
+        <v>119</v>
+      </c>
+      <c r="I117" t="s">
+        <v>119</v>
+      </c>
+      <c r="J117" t="s">
+        <v>119</v>
+      </c>
+      <c r="K117" t="s">
+        <v>119</v>
+      </c>
+      <c r="L117" t="s">
+        <v>119</v>
+      </c>
+      <c r="M117" t="s">
+        <v>119</v>
+      </c>
+      <c r="N117" t="s">
+        <v>119</v>
+      </c>
+      <c r="O117" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118" t="s">
         <v>28</v>
       </c>
-      <c r="B114" t="s">
-[...282 lines deleted...]
-      </c>
       <c r="B118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="D118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="E118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="F118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="G118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="H118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="I118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="J118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="K118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="L118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="M118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="N118" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="O118" t="s">
-        <v>128</v>
-[...26 lines deleted...]
-    <row r="119" spans="1:23">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15">
       <c r="A119" s="4"/>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="4"/>
       <c r="F119" s="4"/>
       <c r="G119" s="4"/>
       <c r="H119" s="4"/>
       <c r="I119" s="4"/>
       <c r="J119" s="4"/>
       <c r="K119" s="4"/>
       <c r="L119" s="4"/>
       <c r="M119" s="4"/>
       <c r="N119" s="4"/>
       <c r="O119" s="4"/>
-      <c r="P119" s="4"/>
-[...8 lines deleted...]
-    <row r="120" spans="1:23">
+    </row>
+    <row r="120" spans="1:15">
       <c r="A120" s="2" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="B120" s="2"/>
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
       <c r="E120" s="2"/>
       <c r="F120" s="2"/>
       <c r="G120" s="2"/>
       <c r="H120" s="2"/>
       <c r="I120" s="2"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="2"/>
       <c r="M120" s="2"/>
       <c r="N120" s="2"/>
       <c r="O120" s="2"/>
-      <c r="P120" s="2"/>
-[...8 lines deleted...]
-    <row r="121" spans="1:23">
+    </row>
+    <row r="121" spans="1:15">
       <c r="A121" s="3" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="B121" s="3"/>
       <c r="C121" s="3"/>
       <c r="D121" s="3"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3"/>
       <c r="K121" s="3"/>
       <c r="L121" s="3"/>
       <c r="M121" s="3"/>
       <c r="N121" s="3"/>
       <c r="O121" s="3"/>
-      <c r="P121" s="3"/>
-[...8 lines deleted...]
-    <row r="122" spans="1:23">
+    </row>
+    <row r="122" spans="1:15">
       <c r="A122" t="s">
+        <v>16</v>
+      </c>
+      <c r="B122" t="s">
+        <v>123</v>
+      </c>
+      <c r="C122" t="s">
+        <v>123</v>
+      </c>
+      <c r="D122" t="s">
+        <v>123</v>
+      </c>
+      <c r="E122" t="s">
+        <v>123</v>
+      </c>
+      <c r="F122" t="s">
+        <v>123</v>
+      </c>
+      <c r="G122" t="s">
+        <v>123</v>
+      </c>
+      <c r="H122" t="s">
+        <v>123</v>
+      </c>
+      <c r="I122" t="s">
+        <v>123</v>
+      </c>
+      <c r="J122" t="s">
+        <v>123</v>
+      </c>
+      <c r="K122" t="s">
+        <v>123</v>
+      </c>
+      <c r="L122" t="s">
+        <v>123</v>
+      </c>
+      <c r="M122" t="s">
+        <v>123</v>
+      </c>
+      <c r="N122" t="s">
+        <v>123</v>
+      </c>
+      <c r="O122" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15">
+      <c r="A123" t="s">
+        <v>18</v>
+      </c>
+      <c r="B123" t="s">
+        <v>124</v>
+      </c>
+      <c r="C123" t="s">
+        <v>124</v>
+      </c>
+      <c r="D123" t="s">
+        <v>124</v>
+      </c>
+      <c r="E123" t="s">
+        <v>124</v>
+      </c>
+      <c r="F123" t="s">
+        <v>124</v>
+      </c>
+      <c r="G123" t="s">
+        <v>124</v>
+      </c>
+      <c r="H123" t="s">
+        <v>124</v>
+      </c>
+      <c r="I123" t="s">
+        <v>124</v>
+      </c>
+      <c r="J123" t="s">
+        <v>124</v>
+      </c>
+      <c r="K123" t="s">
+        <v>124</v>
+      </c>
+      <c r="L123" t="s">
+        <v>124</v>
+      </c>
+      <c r="M123" t="s">
+        <v>124</v>
+      </c>
+      <c r="N123" t="s">
+        <v>124</v>
+      </c>
+      <c r="O123" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="A124" t="s">
+        <v>20</v>
+      </c>
+      <c r="B124" t="s">
+        <v>125</v>
+      </c>
+      <c r="C124" t="s">
+        <v>125</v>
+      </c>
+      <c r="D124" t="s">
+        <v>125</v>
+      </c>
+      <c r="E124" t="s">
+        <v>125</v>
+      </c>
+      <c r="F124" t="s">
+        <v>125</v>
+      </c>
+      <c r="G124" t="s">
+        <v>125</v>
+      </c>
+      <c r="H124" t="s">
+        <v>125</v>
+      </c>
+      <c r="I124" t="s">
+        <v>125</v>
+      </c>
+      <c r="J124" t="s">
+        <v>125</v>
+      </c>
+      <c r="K124" t="s">
+        <v>125</v>
+      </c>
+      <c r="L124" t="s">
+        <v>125</v>
+      </c>
+      <c r="M124" t="s">
+        <v>125</v>
+      </c>
+      <c r="N124" t="s">
+        <v>125</v>
+      </c>
+      <c r="O124" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15">
+      <c r="A125" t="s">
+        <v>22</v>
+      </c>
+      <c r="B125" t="s">
+        <v>126</v>
+      </c>
+      <c r="C125" t="s">
+        <v>126</v>
+      </c>
+      <c r="D125" t="s">
+        <v>126</v>
+      </c>
+      <c r="E125" t="s">
+        <v>126</v>
+      </c>
+      <c r="F125" t="s">
+        <v>126</v>
+      </c>
+      <c r="G125" t="s">
+        <v>126</v>
+      </c>
+      <c r="H125" t="s">
+        <v>126</v>
+      </c>
+      <c r="I125" t="s">
+        <v>126</v>
+      </c>
+      <c r="J125" t="s">
+        <v>126</v>
+      </c>
+      <c r="K125" t="s">
+        <v>126</v>
+      </c>
+      <c r="L125" t="s">
+        <v>126</v>
+      </c>
+      <c r="M125" t="s">
+        <v>126</v>
+      </c>
+      <c r="N125" t="s">
+        <v>126</v>
+      </c>
+      <c r="O125" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="A126" t="s">
         <v>24</v>
       </c>
-      <c r="B122" t="s">
-[...67 lines deleted...]
-      <c r="A123" t="s">
+      <c r="B126" t="s">
+        <v>127</v>
+      </c>
+      <c r="C126" t="s">
+        <v>127</v>
+      </c>
+      <c r="D126" t="s">
+        <v>127</v>
+      </c>
+      <c r="E126" t="s">
+        <v>127</v>
+      </c>
+      <c r="F126" t="s">
+        <v>127</v>
+      </c>
+      <c r="G126" t="s">
+        <v>127</v>
+      </c>
+      <c r="H126" t="s">
+        <v>127</v>
+      </c>
+      <c r="I126" t="s">
+        <v>127</v>
+      </c>
+      <c r="J126" t="s">
+        <v>127</v>
+      </c>
+      <c r="K126" t="s">
+        <v>127</v>
+      </c>
+      <c r="L126" t="s">
+        <v>127</v>
+      </c>
+      <c r="M126" t="s">
+        <v>127</v>
+      </c>
+      <c r="N126" t="s">
+        <v>127</v>
+      </c>
+      <c r="O126" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127" t="s">
         <v>26</v>
       </c>
-      <c r="B123" t="s">
-[...67 lines deleted...]
-      <c r="A124" t="s">
+      <c r="B127" t="s">
+        <v>128</v>
+      </c>
+      <c r="C127" t="s">
+        <v>128</v>
+      </c>
+      <c r="D127" t="s">
+        <v>128</v>
+      </c>
+      <c r="E127" t="s">
+        <v>128</v>
+      </c>
+      <c r="F127" t="s">
+        <v>128</v>
+      </c>
+      <c r="G127" t="s">
+        <v>128</v>
+      </c>
+      <c r="H127" t="s">
+        <v>128</v>
+      </c>
+      <c r="I127" t="s">
+        <v>128</v>
+      </c>
+      <c r="J127" t="s">
+        <v>128</v>
+      </c>
+      <c r="K127" t="s">
+        <v>128</v>
+      </c>
+      <c r="L127" t="s">
+        <v>128</v>
+      </c>
+      <c r="M127" t="s">
+        <v>128</v>
+      </c>
+      <c r="N127" t="s">
+        <v>128</v>
+      </c>
+      <c r="O127" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15">
+      <c r="A128" t="s">
         <v>28</v>
       </c>
-      <c r="B124" t="s">
-[...282 lines deleted...]
-      </c>
       <c r="B128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="C128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="E128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="F128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="G128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="H128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="I128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="J128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="K128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="L128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="M128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="N128" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="O128" t="s">
-        <v>137</v>
-[...26 lines deleted...]
-    <row r="130" spans="1:23">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15">
       <c r="A130" s="1" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B130" s="1"/>
       <c r="C130" s="1"/>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
       <c r="F130" s="1"/>
       <c r="G130" s="1"/>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
-      <c r="P130" s="1"/>
-[...8 lines deleted...]
-    <row r="131" spans="1:23">
+    </row>
+    <row r="131" spans="1:15">
       <c r="A131" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A131:W131"/>
+    <mergeCell ref="A131:O131"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>