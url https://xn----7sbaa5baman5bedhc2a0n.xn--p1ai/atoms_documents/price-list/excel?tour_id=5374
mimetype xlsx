--- v0 (2026-03-13)
+++ v1 (2026-05-13)
@@ -12,54 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="5374-tur-mnogolikij-peter..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>23.05.2026</t>
   </si>
   <si>
     <t>30.05.2026</t>
   </si>
   <si>
     <t>06.06.2026</t>
   </si>
   <si>
     <t>13.06.2026</t>
   </si>
   <si>
     <t>20.06.2026</t>
   </si>
   <si>
     <t>27.06.2026</t>
   </si>
   <si>
     <t>04.07.2026</t>
   </si>
   <si>
     <t>11.07.2026</t>
   </si>
   <si>
@@ -74,101 +71,89 @@
   <si>
     <t>08.08.2026</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
     <t>22.08.2026</t>
   </si>
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>IZZZI у Гостиного двора</t>
   </si>
   <si>
     <t>Смарт двухместный</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
-    <t>23650 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>22100 RUB</t>
   </si>
   <si>
     <t>25700 RUB</t>
   </si>
   <si>
     <t>28300 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
-    <t>33150 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>30500 RUB</t>
   </si>
   <si>
     <t>36500 RUB</t>
   </si>
   <si>
     <t>41700 RUB</t>
   </si>
   <si>
     <t>32450 RUB</t>
   </si>
   <si>
     <t>Комфорт двухместный</t>
   </si>
   <si>
-    <t>24800 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>23150 RUB</t>
   </si>
   <si>
     <t>26750 RUB</t>
   </si>
   <si>
     <t>28250 RUB</t>
   </si>
   <si>
     <t>29750 RUB</t>
   </si>
   <si>
-    <t>35400 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>38450 RUB</t>
   </si>
   <si>
     <t>41450 RUB</t>
   </si>
   <si>
     <t>44450 RUB</t>
   </si>
   <si>
     <t>Космос Прибалтийская</t>
   </si>
   <si>
     <t>Стандартный двухместный</t>
   </si>
   <si>
     <t>22550 RUB</t>
   </si>
   <si>
     <t>25550 RUB</t>
   </si>
   <si>
     <t>24350 RUB</t>
   </si>
   <si>
     <t>24000 RUB</t>
@@ -239,186 +224,168 @@
   <si>
     <t>Двухместный стандарт МТК (с двуспальной кроватью)</t>
   </si>
   <si>
     <t>30050 RUB</t>
   </si>
   <si>
     <t>30550 RUB</t>
   </si>
   <si>
     <t>31050 RUB</t>
   </si>
   <si>
     <t>28950 RUB</t>
   </si>
   <si>
     <t>28400 RUB</t>
   </si>
   <si>
     <t>26800 RUB</t>
   </si>
   <si>
     <t>26000 RUB</t>
   </si>
   <si>
-    <t>34100 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>44300 RUB</t>
   </si>
   <si>
     <t>45250 RUB</t>
   </si>
   <si>
     <t>46200 RUB</t>
   </si>
   <si>
     <t>41500 RUB</t>
   </si>
   <si>
     <t>40100 RUB</t>
   </si>
   <si>
     <t>34700 RUB</t>
   </si>
   <si>
     <t>Двухместный стандарт МТК (с раздельными кроватями)</t>
   </si>
   <si>
     <t>48800 RUB</t>
   </si>
   <si>
     <t xml:space="preserve">Двухместный комфорт МК </t>
   </si>
   <si>
-    <t>26150 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>32000 RUB</t>
   </si>
   <si>
     <t>30800 RUB</t>
   </si>
   <si>
     <t>30200 RUB</t>
   </si>
   <si>
     <t>28000 RUB</t>
   </si>
   <si>
-    <t>21800 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>22250 RUB</t>
   </si>
   <si>
     <t>22400 RUB</t>
   </si>
   <si>
     <t>20350 RUB</t>
   </si>
   <si>
     <t>19250 RUB</t>
   </si>
   <si>
-    <t>35600 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>47900 RUB</t>
   </si>
   <si>
     <t>49700 RUB</t>
   </si>
   <si>
     <t>44800 RUB</t>
   </si>
   <si>
     <t>43250 RUB</t>
   </si>
   <si>
     <t>37400 RUB</t>
   </si>
   <si>
     <t>Джуниор Сюит  двухместный с раздельными кроватями</t>
   </si>
   <si>
-    <t>28700 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>35450 RUB</t>
   </si>
   <si>
     <t>36000 RUB</t>
   </si>
   <si>
     <t>36550 RUB</t>
   </si>
   <si>
     <t>34050 RUB</t>
   </si>
   <si>
     <t>30750 RUB</t>
   </si>
   <si>
     <t>29450 RUB</t>
   </si>
   <si>
     <t>21150 RUB</t>
   </si>
   <si>
     <t>20450 RUB</t>
   </si>
   <si>
-    <t>40850 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>54800 RUB</t>
   </si>
   <si>
     <t>55900 RUB</t>
   </si>
   <si>
     <t>57000 RUB</t>
   </si>
   <si>
     <t>51400 RUB</t>
   </si>
   <si>
     <t>44700 RUB</t>
   </si>
   <si>
     <t>42200 RUB</t>
   </si>
   <si>
     <t>Джуниор Сюит  двухместный с двуспальной кроватью</t>
   </si>
   <si>
     <t>Примечение</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 13.03.2026 23:53, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 13.05.2026 19:28, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,1755 +727,1667 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R41"/>
+  <dimension ref="A1:Q41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A40" sqref="A40:R40"/>
+      <selection activeCell="A40" sqref="A40:Q40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:17">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="R1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="2" t="s">
         <v>16</v>
-      </c>
-[...3 lines deleted...]
-        <v>17</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
-      <c r="R2" s="2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:18">
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
-      <c r="R3" s="3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:18">
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" t="s">
+        <v>21</v>
+      </c>
+      <c r="L4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" t="s">
+        <v>21</v>
+      </c>
+      <c r="N4" t="s">
+        <v>21</v>
+      </c>
+      <c r="O4" t="s">
+        <v>21</v>
+      </c>
+      <c r="P4" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="B5" t="s">
         <v>23</v>
       </c>
-      <c r="G4" t="s">
-[...37 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M5" t="s">
+        <v>25</v>
+      </c>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
+        <v>25</v>
+      </c>
+      <c r="P5" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
+      <c r="Q5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="3" t="s">
         <v>27</v>
-      </c>
-[...45 lines deleted...]
-        <v>30</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
-      <c r="R6" s="3"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:18">
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
         <v>31</v>
       </c>
-      <c r="C7" t="s">
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
         <v>32</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D8" t="s">
         <v>33</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E8" t="s">
         <v>34</v>
       </c>
-      <c r="F7" t="s">
-[...32 lines deleted...]
-      <c r="Q7" t="s">
+      <c r="F8" t="s">
         <v>32</v>
       </c>
-      <c r="R7" t="s">
+      <c r="G8" t="s">
         <v>32</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="K8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="L8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="M8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="N8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="O8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="P8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="Q8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:18">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
-      <c r="R9" s="4"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:18">
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
-      <c r="R10" s="2"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:18">
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" s="3" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
-      <c r="R11" s="3"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:18">
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" t="s">
+        <v>40</v>
+      </c>
+      <c r="I12" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" t="s">
+        <v>41</v>
+      </c>
+      <c r="K12" t="s">
+        <v>41</v>
+      </c>
+      <c r="L12" t="s">
+        <v>41</v>
+      </c>
+      <c r="M12" t="s">
+        <v>41</v>
+      </c>
+      <c r="N12" t="s">
+        <v>41</v>
+      </c>
+      <c r="O12" t="s">
+        <v>41</v>
+      </c>
+      <c r="P12" t="s">
         <v>42</v>
       </c>
-      <c r="C12" t="s">
+      <c r="Q12" t="s">
         <v>42</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
         <v>43</v>
       </c>
-      <c r="F12" t="s">
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M13" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" t="s">
         <v>44</v>
       </c>
-      <c r="G12" t="s">
+      <c r="C14" t="s">
         <v>44</v>
       </c>
-      <c r="H12" t="s">
-[...2 lines deleted...]
-      <c r="I12" t="s">
+      <c r="D14" t="s">
         <v>45</v>
       </c>
-      <c r="J12" t="s">
+      <c r="E14" t="s">
         <v>46</v>
       </c>
-      <c r="K12" t="s">
+      <c r="F14" t="s">
         <v>46</v>
       </c>
-      <c r="L12" t="s">
+      <c r="G14" t="s">
         <v>46</v>
       </c>
-      <c r="M12" t="s">
-[...11 lines deleted...]
-      <c r="Q12" t="s">
+      <c r="H14" t="s">
         <v>47</v>
       </c>
-      <c r="R12" t="s">
-[...4 lines deleted...]
-      <c r="A13" t="s">
+      <c r="I14" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
-[...55 lines deleted...]
-      <c r="B14" t="s">
+      <c r="J14" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" t="s">
+        <v>48</v>
+      </c>
+      <c r="L14" t="s">
+        <v>48</v>
+      </c>
+      <c r="M14" t="s">
+        <v>48</v>
+      </c>
+      <c r="N14" t="s">
+        <v>48</v>
+      </c>
+      <c r="O14" t="s">
+        <v>48</v>
+      </c>
+      <c r="P14" t="s">
         <v>49</v>
       </c>
-      <c r="C14" t="s">
+      <c r="Q14" t="s">
         <v>49</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="3" t="s">
         <v>50</v>
-      </c>
-[...42 lines deleted...]
-        <v>55</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
-      <c r="R15" s="3"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:18">
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G16" t="s">
+        <v>53</v>
+      </c>
+      <c r="H16" t="s">
+        <v>54</v>
+      </c>
+      <c r="I16" t="s">
+        <v>55</v>
+      </c>
+      <c r="J16" t="s">
+        <v>55</v>
+      </c>
+      <c r="K16" t="s">
+        <v>55</v>
+      </c>
+      <c r="L16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M16" t="s">
+        <v>55</v>
+      </c>
+      <c r="N16" t="s">
+        <v>55</v>
+      </c>
+      <c r="O16" t="s">
+        <v>55</v>
+      </c>
+      <c r="P16" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" t="s">
+        <v>19</v>
+      </c>
+      <c r="K17" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M17" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" t="s">
+        <v>19</v>
+      </c>
+      <c r="O17" t="s">
+        <v>19</v>
+      </c>
+      <c r="P17" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" t="s">
         <v>56</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C18" t="s">
         <v>56</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="D18" t="s">
         <v>57</v>
       </c>
-      <c r="F16" t="s">
+      <c r="E18" t="s">
         <v>58</v>
       </c>
-      <c r="G16" t="s">
+      <c r="F18" t="s">
         <v>58</v>
       </c>
-      <c r="H16" t="s">
+      <c r="G18" t="s">
         <v>58</v>
       </c>
-      <c r="I16" t="s">
+      <c r="H18" t="s">
         <v>59</v>
       </c>
-      <c r="J16" t="s">
+      <c r="I18" t="s">
         <v>60</v>
       </c>
-      <c r="K16" t="s">
+      <c r="J18" t="s">
         <v>60</v>
       </c>
-      <c r="L16" t="s">
+      <c r="K18" t="s">
         <v>60</v>
       </c>
-      <c r="M16" t="s">
+      <c r="L18" t="s">
         <v>60</v>
       </c>
-      <c r="N16" t="s">
+      <c r="M18" t="s">
         <v>60</v>
       </c>
-      <c r="O16" t="s">
+      <c r="N18" t="s">
         <v>60</v>
       </c>
-      <c r="P16" t="s">
+      <c r="O18" t="s">
         <v>60</v>
       </c>
-      <c r="Q16" t="s">
-[...7 lines deleted...]
-      <c r="A17" t="s">
+      <c r="P18" t="s">
         <v>48</v>
       </c>
-      <c r="B17" t="s">
-[...99 lines deleted...]
-      </c>
       <c r="Q18" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
-      <c r="R19" s="4"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:18">
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" s="2" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
-      <c r="R20" s="2"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:18">
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
-      <c r="R21" s="3"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:18">
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" t="s">
+        <v>64</v>
+      </c>
+      <c r="F22" t="s">
+        <v>64</v>
+      </c>
+      <c r="G22" t="s">
+        <v>65</v>
+      </c>
+      <c r="H22" t="s">
+        <v>66</v>
+      </c>
+      <c r="I22" t="s">
+        <v>67</v>
+      </c>
+      <c r="J22" t="s">
+        <v>67</v>
+      </c>
+      <c r="K22" t="s">
+        <v>67</v>
+      </c>
+      <c r="L22" t="s">
+        <v>67</v>
+      </c>
+      <c r="M22" t="s">
+        <v>67</v>
+      </c>
+      <c r="N22" t="s">
+        <v>67</v>
+      </c>
+      <c r="O22" t="s">
         <v>68</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="P22" t="s">
         <v>69</v>
       </c>
-      <c r="F22" t="s">
+      <c r="Q22" t="s">
         <v>69</v>
       </c>
-      <c r="G22" t="s">
-[...2 lines deleted...]
-      <c r="H22" t="s">
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
         <v>70</v>
       </c>
-      <c r="I22" t="s">
+      <c r="C23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23" t="s">
         <v>71</v>
       </c>
-      <c r="J22" t="s">
+      <c r="E23" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" t="s">
+        <v>71</v>
+      </c>
+      <c r="G23" t="s">
         <v>72</v>
       </c>
-      <c r="K22" t="s">
-[...14 lines deleted...]
-      <c r="P22" t="s">
+      <c r="H23" t="s">
         <v>73</v>
       </c>
-      <c r="Q22" t="s">
+      <c r="I23" t="s">
         <v>74</v>
       </c>
-      <c r="R22" t="s">
+      <c r="J23" t="s">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" t="s">
+      <c r="K23" t="s">
+        <v>74</v>
+      </c>
+      <c r="L23" t="s">
+        <v>74</v>
+      </c>
+      <c r="M23" t="s">
+        <v>74</v>
+      </c>
+      <c r="N23" t="s">
+        <v>74</v>
+      </c>
+      <c r="O23" t="s">
         <v>24</v>
       </c>
-      <c r="B23" t="s">
+      <c r="P23" t="s">
         <v>75</v>
       </c>
-      <c r="C23" t="s">
+      <c r="Q23" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" s="3" t="s">
         <v>76</v>
-      </c>
-[...48 lines deleted...]
-        <v>82</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
-      <c r="R24" s="3"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:18">
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B25" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" t="s">
+        <v>64</v>
+      </c>
+      <c r="E25" t="s">
+        <v>64</v>
+      </c>
+      <c r="F25" t="s">
+        <v>64</v>
+      </c>
+      <c r="G25" t="s">
+        <v>65</v>
+      </c>
+      <c r="H25" t="s">
+        <v>66</v>
+      </c>
+      <c r="I25" t="s">
+        <v>67</v>
+      </c>
+      <c r="J25" t="s">
+        <v>67</v>
+      </c>
+      <c r="K25" t="s">
+        <v>67</v>
+      </c>
+      <c r="L25" t="s">
+        <v>67</v>
+      </c>
+      <c r="M25" t="s">
+        <v>67</v>
+      </c>
+      <c r="N25" t="s">
+        <v>67</v>
+      </c>
+      <c r="O25" t="s">
         <v>68</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="P25" t="s">
         <v>69</v>
       </c>
-      <c r="F25" t="s">
+      <c r="Q25" t="s">
         <v>69</v>
       </c>
-      <c r="G25" t="s">
-[...2 lines deleted...]
-      <c r="H25" t="s">
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" t="s">
         <v>70</v>
       </c>
-      <c r="I25" t="s">
-[...2 lines deleted...]
-      <c r="J25" t="s">
+      <c r="C26" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" t="s">
+        <v>77</v>
+      </c>
+      <c r="F26" t="s">
+        <v>77</v>
+      </c>
+      <c r="G26" t="s">
         <v>72</v>
       </c>
-      <c r="K25" t="s">
-[...14 lines deleted...]
-      <c r="P25" t="s">
+      <c r="H26" t="s">
         <v>73</v>
       </c>
-      <c r="Q25" t="s">
+      <c r="I26" t="s">
         <v>74</v>
       </c>
-      <c r="R25" t="s">
+      <c r="J26" t="s">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" t="s">
+      <c r="K26" t="s">
+        <v>74</v>
+      </c>
+      <c r="L26" t="s">
+        <v>74</v>
+      </c>
+      <c r="M26" t="s">
+        <v>74</v>
+      </c>
+      <c r="N26" t="s">
+        <v>74</v>
+      </c>
+      <c r="O26" t="s">
         <v>24</v>
       </c>
-      <c r="B26" t="s">
+      <c r="P26" t="s">
         <v>75</v>
       </c>
-      <c r="C26" t="s">
-[...14 lines deleted...]
-      <c r="H26" t="s">
+      <c r="Q26" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" s="3" t="s">
         <v>78</v>
-      </c>
-[...33 lines deleted...]
-        <v>84</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
-      <c r="R27" s="3"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:18">
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B28" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F28" t="s">
+        <v>26</v>
+      </c>
+      <c r="G28" t="s">
+        <v>46</v>
+      </c>
+      <c r="H28" t="s">
+        <v>80</v>
+      </c>
+      <c r="I28" t="s">
+        <v>81</v>
+      </c>
+      <c r="J28" t="s">
+        <v>81</v>
+      </c>
+      <c r="K28" t="s">
+        <v>81</v>
+      </c>
+      <c r="L28" t="s">
+        <v>81</v>
+      </c>
+      <c r="M28" t="s">
+        <v>81</v>
+      </c>
+      <c r="N28" t="s">
+        <v>81</v>
+      </c>
+      <c r="O28" t="s">
+        <v>82</v>
+      </c>
+      <c r="P28" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" t="s">
+        <v>83</v>
+      </c>
+      <c r="E29" t="s">
+        <v>83</v>
+      </c>
+      <c r="F29" t="s">
+        <v>83</v>
+      </c>
+      <c r="G29" t="s">
+        <v>84</v>
+      </c>
+      <c r="H29" t="s">
+        <v>84</v>
+      </c>
+      <c r="I29" t="s">
+        <v>37</v>
+      </c>
+      <c r="J29" t="s">
+        <v>37</v>
+      </c>
+      <c r="K29" t="s">
+        <v>37</v>
+      </c>
+      <c r="L29" t="s">
+        <v>37</v>
+      </c>
+      <c r="M29" t="s">
+        <v>37</v>
+      </c>
+      <c r="N29" t="s">
+        <v>37</v>
+      </c>
+      <c r="O29" t="s">
         <v>85</v>
       </c>
-      <c r="C28" t="s">
+      <c r="P29" t="s">
         <v>86</v>
       </c>
-      <c r="D28" t="s">
+      <c r="Q29" t="s">
         <v>86</v>
       </c>
-      <c r="E28" t="s">
-[...11 lines deleted...]
-      <c r="I28" t="s">
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" t="s">
         <v>87</v>
       </c>
-      <c r="J28" t="s">
+      <c r="C30" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" t="s">
+        <v>87</v>
+      </c>
+      <c r="F30" t="s">
+        <v>87</v>
+      </c>
+      <c r="G30" t="s">
         <v>88</v>
       </c>
-      <c r="K28" t="s">
-[...14 lines deleted...]
-      <c r="P28" t="s">
+      <c r="H30" t="s">
         <v>89</v>
       </c>
-      <c r="Q28" t="s">
-[...10 lines deleted...]
-      <c r="B29" t="s">
+      <c r="I30" t="s">
         <v>90</v>
       </c>
-      <c r="C29" t="s">
-[...5 lines deleted...]
-      <c r="E29" t="s">
+      <c r="J30" t="s">
+        <v>90</v>
+      </c>
+      <c r="K30" t="s">
+        <v>90</v>
+      </c>
+      <c r="L30" t="s">
+        <v>90</v>
+      </c>
+      <c r="M30" t="s">
+        <v>90</v>
+      </c>
+      <c r="N30" t="s">
+        <v>90</v>
+      </c>
+      <c r="O30" t="s">
+        <v>57</v>
+      </c>
+      <c r="P30" t="s">
         <v>91</v>
       </c>
-      <c r="F29" t="s">
+      <c r="Q30" t="s">
         <v>91</v>
       </c>
-      <c r="G29" t="s">
-[...2 lines deleted...]
-      <c r="H29" t="s">
+    </row>
+    <row r="31" spans="1:17">
+      <c r="A31" s="3" t="s">
         <v>92</v>
-      </c>
-[...89 lines deleted...]
-        <v>101</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
-      <c r="R31" s="3"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:18">
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" t="s">
+        <v>93</v>
+      </c>
+      <c r="D32" t="s">
+        <v>94</v>
+      </c>
+      <c r="E32" t="s">
+        <v>94</v>
+      </c>
+      <c r="F32" t="s">
+        <v>94</v>
+      </c>
+      <c r="G32" t="s">
+        <v>95</v>
+      </c>
+      <c r="H32" t="s">
+        <v>96</v>
+      </c>
+      <c r="I32" t="s">
+        <v>56</v>
+      </c>
+      <c r="J32" t="s">
+        <v>56</v>
+      </c>
+      <c r="K32" t="s">
+        <v>56</v>
+      </c>
+      <c r="L32" t="s">
+        <v>56</v>
+      </c>
+      <c r="M32" t="s">
+        <v>56</v>
+      </c>
+      <c r="N32" t="s">
+        <v>56</v>
+      </c>
+      <c r="O32" t="s">
+        <v>97</v>
+      </c>
+      <c r="P32" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17">
+      <c r="A33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" t="s">
+        <v>83</v>
+      </c>
+      <c r="E33" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" t="s">
+        <v>83</v>
+      </c>
+      <c r="G33" t="s">
+        <v>84</v>
+      </c>
+      <c r="H33" t="s">
+        <v>84</v>
+      </c>
+      <c r="I33" t="s">
+        <v>37</v>
+      </c>
+      <c r="J33" t="s">
+        <v>37</v>
+      </c>
+      <c r="K33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L33" t="s">
+        <v>37</v>
+      </c>
+      <c r="M33" t="s">
+        <v>37</v>
+      </c>
+      <c r="N33" t="s">
+        <v>37</v>
+      </c>
+      <c r="O33" t="s">
+        <v>99</v>
+      </c>
+      <c r="P33" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17">
+      <c r="A34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" t="s">
+        <v>101</v>
+      </c>
+      <c r="C34" t="s">
+        <v>101</v>
+      </c>
+      <c r="D34" t="s">
         <v>102</v>
       </c>
-      <c r="C32" t="s">
+      <c r="E34" t="s">
+        <v>102</v>
+      </c>
+      <c r="F34" t="s">
+        <v>102</v>
+      </c>
+      <c r="G34" t="s">
         <v>103</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32" t="s">
+      <c r="H34" t="s">
         <v>104</v>
       </c>
-      <c r="F32" t="s">
-[...5 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I34" t="s">
+        <v>88</v>
+      </c>
+      <c r="J34" t="s">
+        <v>88</v>
+      </c>
+      <c r="K34" t="s">
+        <v>88</v>
+      </c>
+      <c r="L34" t="s">
+        <v>88</v>
+      </c>
+      <c r="M34" t="s">
+        <v>88</v>
+      </c>
+      <c r="N34" t="s">
+        <v>88</v>
+      </c>
+      <c r="O34" t="s">
         <v>105</v>
       </c>
-      <c r="I32" t="s">
+      <c r="P34" t="s">
         <v>106</v>
       </c>
-      <c r="J32" t="s">
-[...17 lines deleted...]
-      <c r="P32" t="s">
+      <c r="Q34" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17">
+      <c r="A35" s="3" t="s">
         <v>107</v>
-      </c>
-[...121 lines deleted...]
-        <v>118</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
-      <c r="R35" s="3"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:18">
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B36" t="s">
+        <v>93</v>
+      </c>
+      <c r="C36" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" t="s">
+        <v>94</v>
+      </c>
+      <c r="E36" t="s">
+        <v>94</v>
+      </c>
+      <c r="F36" t="s">
+        <v>94</v>
+      </c>
+      <c r="G36" t="s">
+        <v>95</v>
+      </c>
+      <c r="H36" t="s">
+        <v>96</v>
+      </c>
+      <c r="I36" t="s">
+        <v>56</v>
+      </c>
+      <c r="J36" t="s">
+        <v>56</v>
+      </c>
+      <c r="K36" t="s">
+        <v>56</v>
+      </c>
+      <c r="L36" t="s">
+        <v>56</v>
+      </c>
+      <c r="M36" t="s">
+        <v>56</v>
+      </c>
+      <c r="N36" t="s">
+        <v>56</v>
+      </c>
+      <c r="O36" t="s">
+        <v>97</v>
+      </c>
+      <c r="P36" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
+      <c r="A37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" t="s">
+        <v>83</v>
+      </c>
+      <c r="E37" t="s">
+        <v>83</v>
+      </c>
+      <c r="F37" t="s">
+        <v>83</v>
+      </c>
+      <c r="G37" t="s">
+        <v>84</v>
+      </c>
+      <c r="H37" t="s">
+        <v>84</v>
+      </c>
+      <c r="I37" t="s">
+        <v>37</v>
+      </c>
+      <c r="J37" t="s">
+        <v>37</v>
+      </c>
+      <c r="K37" t="s">
+        <v>37</v>
+      </c>
+      <c r="L37" t="s">
+        <v>37</v>
+      </c>
+      <c r="M37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N37" t="s">
+        <v>37</v>
+      </c>
+      <c r="O37" t="s">
+        <v>99</v>
+      </c>
+      <c r="P37" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
+      <c r="A38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B38" t="s">
+        <v>101</v>
+      </c>
+      <c r="C38" t="s">
+        <v>101</v>
+      </c>
+      <c r="D38" t="s">
         <v>102</v>
       </c>
-      <c r="C36" t="s">
+      <c r="E38" t="s">
+        <v>102</v>
+      </c>
+      <c r="F38" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" t="s">
         <v>103</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36" t="s">
+      <c r="H38" t="s">
         <v>104</v>
       </c>
-      <c r="F36" t="s">
-[...5 lines deleted...]
-      <c r="H36" t="s">
+      <c r="I38" t="s">
+        <v>88</v>
+      </c>
+      <c r="J38" t="s">
+        <v>88</v>
+      </c>
+      <c r="K38" t="s">
+        <v>88</v>
+      </c>
+      <c r="L38" t="s">
+        <v>88</v>
+      </c>
+      <c r="M38" t="s">
+        <v>88</v>
+      </c>
+      <c r="N38" t="s">
+        <v>88</v>
+      </c>
+      <c r="O38" t="s">
         <v>105</v>
       </c>
-      <c r="I36" t="s">
+      <c r="P38" t="s">
         <v>106</v>
       </c>
-      <c r="J36" t="s">
-[...20 lines deleted...]
-      <c r="Q36" t="s">
+      <c r="Q38" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
+      <c r="A40" s="1" t="s">
         <v>108</v>
-      </c>
-[...118 lines deleted...]
-        <v>119</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
-      <c r="R40" s="1"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:18">
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A41:R41"/>
+    <mergeCell ref="A41:Q41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>