--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -12,380 +12,269 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="5374-tur-mnogolikij-peter..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
-[...17 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>04.07.2026</t>
   </si>
   <si>
     <t>11.07.2026</t>
   </si>
   <si>
     <t>18.07.2026</t>
   </si>
   <si>
     <t>25.07.2026</t>
   </si>
   <si>
     <t>01.08.2026</t>
   </si>
   <si>
     <t>08.08.2026</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
     <t>22.08.2026</t>
   </si>
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>IZZZI у Гостиного двора</t>
   </si>
   <si>
     <t>Смарт двухместный</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
+    <t>28300 RUB</t>
+  </si>
+  <si>
+    <t>Одноместное размещение</t>
+  </si>
+  <si>
+    <t>41700 RUB</t>
+  </si>
+  <si>
+    <t>32450 RUB</t>
+  </si>
+  <si>
+    <t>Комфорт двухместный</t>
+  </si>
+  <si>
+    <t>26750 RUB</t>
+  </si>
+  <si>
+    <t>23150 RUB</t>
+  </si>
+  <si>
+    <t>38450 RUB</t>
+  </si>
+  <si>
+    <t>Космос Прибалтийская</t>
+  </si>
+  <si>
+    <t>Стандартный двухместный</t>
+  </si>
+  <si>
+    <t>24000 RUB</t>
+  </si>
+  <si>
+    <t>23300 RUB</t>
+  </si>
+  <si>
+    <t>21350 RUB</t>
+  </si>
+  <si>
+    <t>Взрослый на дополнительном месте</t>
+  </si>
+  <si>
     <t>22100 RUB</t>
   </si>
   <si>
-    <t>25700 RUB</t>
-[...8 lines deleted...]
-    <t>30500 RUB</t>
+    <t>32250 RUB</t>
+  </si>
+  <si>
+    <t>30950 RUB</t>
+  </si>
+  <si>
+    <t>26900 RUB</t>
+  </si>
+  <si>
+    <t>Двухместный супериор</t>
+  </si>
+  <si>
+    <t>25950 RUB</t>
+  </si>
+  <si>
+    <t>25250 RUB</t>
+  </si>
+  <si>
+    <t>36250 RUB</t>
+  </si>
+  <si>
+    <t>34850 RUB</t>
+  </si>
+  <si>
+    <t>Октябрьская</t>
+  </si>
+  <si>
+    <t>Двухместный стандарт МТК (с двуспальной кроватью)</t>
+  </si>
+  <si>
+    <t>28950 RUB</t>
+  </si>
+  <si>
+    <t>28400 RUB</t>
+  </si>
+  <si>
+    <t>26800 RUB</t>
+  </si>
+  <si>
+    <t>26000 RUB</t>
+  </si>
+  <si>
+    <t>41500 RUB</t>
+  </si>
+  <si>
+    <t>40100 RUB</t>
   </si>
   <si>
     <t>36500 RUB</t>
   </si>
   <si>
-    <t>41700 RUB</t>
-[...32 lines deleted...]
-    <t>Стандартный двухместный</t>
+    <t>34700 RUB</t>
+  </si>
+  <si>
+    <t>Двухместный стандарт МТК (с раздельными кроватями)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Двухместный комфорт МК </t>
+  </si>
+  <si>
+    <t>30800 RUB</t>
+  </si>
+  <si>
+    <t>30200 RUB</t>
+  </si>
+  <si>
+    <t>28000 RUB</t>
+  </si>
+  <si>
+    <t>22400 RUB</t>
   </si>
   <si>
     <t>22550 RUB</t>
   </si>
   <si>
-    <t>25550 RUB</t>
-[...50 lines deleted...]
-    <t>25250 RUB</t>
+    <t>20350 RUB</t>
+  </si>
+  <si>
+    <t>19250 RUB</t>
+  </si>
+  <si>
+    <t>44800 RUB</t>
+  </si>
+  <si>
+    <t>43250 RUB</t>
+  </si>
+  <si>
+    <t>39350 RUB</t>
+  </si>
+  <si>
+    <t>37400 RUB</t>
+  </si>
+  <si>
+    <t>Джуниор Сюит  двухместный с раздельными кроватями</t>
+  </si>
+  <si>
+    <t>34050 RUB</t>
   </si>
   <si>
     <t>33350 RUB</t>
   </si>
   <si>
-    <t>39350 RUB</t>
-[...89 lines deleted...]
-    <t>47900 RUB</t>
+    <t>30750 RUB</t>
+  </si>
+  <si>
+    <t>29450 RUB</t>
+  </si>
+  <si>
+    <t>21150 RUB</t>
+  </si>
+  <si>
+    <t>20450 RUB</t>
+  </si>
+  <si>
+    <t>51400 RUB</t>
   </si>
   <si>
     <t>49700 RUB</t>
   </si>
   <si>
-    <t>44800 RUB</t>
-[...46 lines deleted...]
-  <si>
     <t>44700 RUB</t>
   </si>
   <si>
     <t>42200 RUB</t>
   </si>
   <si>
     <t>Джуниор Сюит  двухместный с двуспальной кроватью</t>
   </si>
   <si>
     <t>Примечение</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 13.05.2026 19:28, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 03.07.2026 14:24, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,1667 +616,1139 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q41"/>
+  <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A40" sqref="A40:Q40"/>
+      <selection activeCell="A40" sqref="A40:K40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="L1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="2" t="s">
         <v>10</v>
-      </c>
-[...18 lines deleted...]
-        <v>16</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="L2" s="2"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:17">
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
-      <c r="L3" s="3"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:17">
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="J4" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="K4" t="s">
-        <v>21</v>
-[...20 lines deleted...]
-    <row r="5" spans="1:17">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="J5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="K5" t="s">
-        <v>25</v>
-[...20 lines deleted...]
-    <row r="6" spans="1:17">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
-      <c r="L6" s="3"/>
-[...6 lines deleted...]
-    <row r="7" spans="1:17">
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="I7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="J7" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="K7" t="s">
-        <v>29</v>
-[...20 lines deleted...]
-    <row r="8" spans="1:17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="I8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="J8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>32</v>
-[...20 lines deleted...]
-    <row r="9" spans="1:17">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
-      <c r="L9" s="4"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:17">
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" s="2" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
-      <c r="L10" s="2"/>
-[...6 lines deleted...]
-    <row r="11" spans="1:17">
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
-      <c r="L11" s="3"/>
-[...6 lines deleted...]
-    <row r="12" spans="1:17">
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B12" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="G12" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I12" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="J12" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="K12" t="s">
-        <v>41</v>
-[...20 lines deleted...]
-    <row r="13" spans="1:17">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K13" t="s">
-        <v>19</v>
-[...20 lines deleted...]
-    <row r="14" spans="1:17">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="F14" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G14" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H14" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="I14" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="J14" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K14" t="s">
-        <v>48</v>
-[...20 lines deleted...]
-    <row r="15" spans="1:17">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" s="3" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
-      <c r="L15" s="3"/>
-[...6 lines deleted...]
-    <row r="16" spans="1:17">
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="G16" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="H16" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="I16" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="J16" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="K16" t="s">
-        <v>55</v>
-[...20 lines deleted...]
-    <row r="17" spans="1:17">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J17" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K17" t="s">
-        <v>19</v>
-[...20 lines deleted...]
-    <row r="18" spans="1:17">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="C18" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="G18" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="H18" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="I18" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="J18" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="K18" t="s">
-        <v>60</v>
-[...20 lines deleted...]
-    <row r="19" spans="1:17">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
-      <c r="L19" s="4"/>
-[...6 lines deleted...]
-    <row r="20" spans="1:17">
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" s="2" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
-      <c r="L20" s="2"/>
-[...6 lines deleted...]
-    <row r="21" spans="1:17">
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
-      <c r="L21" s="3"/>
-[...6 lines deleted...]
-    <row r="22" spans="1:17">
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="G22" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="H22" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="I22" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="J22" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="K22" t="s">
-        <v>67</v>
-[...20 lines deleted...]
-    <row r="23" spans="1:17">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="F23" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="G23" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H23" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="I23" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="J23" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="K23" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-    <row r="24" spans="1:17">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" s="3" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
-      <c r="L24" s="3"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:17">
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="E25" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="F25" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="G25" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="H25" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="I25" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="J25" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="K25" t="s">
-        <v>67</v>
-[...20 lines deleted...]
-    <row r="26" spans="1:17">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="F26" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="G26" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H26" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="I26" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="J26" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="K26" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-    <row r="27" spans="1:17">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" s="3" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
-      <c r="L27" s="3"/>
-[...6 lines deleted...]
-    <row r="28" spans="1:17">
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B28" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="D28" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" t="s">
+        <v>49</v>
+      </c>
+      <c r="F28" t="s">
+        <v>49</v>
+      </c>
+      <c r="G28" t="s">
+        <v>49</v>
+      </c>
+      <c r="H28" t="s">
+        <v>49</v>
+      </c>
+      <c r="I28" t="s">
+        <v>50</v>
+      </c>
+      <c r="J28" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
         <v>26</v>
       </c>
-      <c r="E28" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="B29" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="C29" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="F29" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="G29" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="H29" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="I29" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="J29" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="K29" t="s">
-        <v>37</v>
-[...20 lines deleted...]
-    <row r="30" spans="1:17">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="C30" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="E30" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="F30" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="G30" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="H30" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="I30" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="J30" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="K30" t="s">
-        <v>90</v>
-[...20 lines deleted...]
-    <row r="31" spans="1:17">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
-      <c r="L31" s="3"/>
-[...6 lines deleted...]
-    <row r="32" spans="1:17">
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="E32" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="F32" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="G32" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="H32" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="I32" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="J32" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="K32" t="s">
-        <v>56</v>
-[...20 lines deleted...]
-    <row r="33" spans="1:17">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="B33" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="E33" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="F33" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="G33" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="H33" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="I33" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="J33" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="K33" t="s">
-        <v>37</v>
-[...20 lines deleted...]
-    <row r="34" spans="1:17">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B34" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="D34" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="E34" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="F34" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="G34" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="H34" t="s">
-        <v>104</v>
+        <v>67</v>
       </c>
       <c r="I34" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="J34" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="K34" t="s">
-        <v>88</v>
-[...20 lines deleted...]
-    <row r="35" spans="1:17">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
-      <c r="L35" s="3"/>
-[...6 lines deleted...]
-    <row r="36" spans="1:17">
+    </row>
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B36" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="C36" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="D36" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="E36" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="F36" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="G36" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="H36" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="I36" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="J36" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="K36" t="s">
-        <v>56</v>
-[...20 lines deleted...]
-    <row r="37" spans="1:17">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="B37" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="C37" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="D37" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="E37" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="F37" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="G37" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="H37" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="I37" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="J37" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="K37" t="s">
-        <v>37</v>
-[...20 lines deleted...]
-    <row r="38" spans="1:17">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="E38" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="F38" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="G38" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="H38" t="s">
-        <v>104</v>
+        <v>67</v>
       </c>
       <c r="I38" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="J38" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="K38" t="s">
-        <v>88</v>
-[...20 lines deleted...]
-    <row r="40" spans="1:17">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
       <c r="A40" s="1" t="s">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
-      <c r="L40" s="1"/>
-[...6 lines deleted...]
-    <row r="41" spans="1:17">
+    </row>
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A41:Q41"/>
+    <mergeCell ref="A41:K41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>