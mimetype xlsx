--- v2 (2026-07-03)
+++ v3 (2026-09-03)
@@ -12,269 +12,155 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="5374-tur-mnogolikij-peter..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
-[...23 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
     <t>12.09.2026</t>
   </si>
   <si>
     <t>IZZZI у Гостиного двора</t>
   </si>
   <si>
     <t>Смарт двухместный</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>28300 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
-    <t>41700 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>32450 RUB</t>
   </si>
   <si>
     <t>Комфорт двухместный</t>
   </si>
   <si>
-    <t>26750 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>23150 RUB</t>
   </si>
   <si>
     <t>38450 RUB</t>
   </si>
   <si>
     <t>Космос Прибалтийская</t>
   </si>
   <si>
     <t>Стандартный двухместный</t>
   </si>
   <si>
-    <t>24000 RUB</t>
+    <t>21350 RUB</t>
+  </si>
+  <si>
+    <t>Взрослый на дополнительном месте</t>
+  </si>
+  <si>
+    <t>22100 RUB</t>
+  </si>
+  <si>
+    <t>26900 RUB</t>
+  </si>
+  <si>
+    <t>Двухместный супериор</t>
   </si>
   <si>
     <t>23300 RUB</t>
   </si>
   <si>
-    <t>21350 RUB</t>
-[...10 lines deleted...]
-  <si>
     <t>30950 RUB</t>
   </si>
   <si>
-    <t>26900 RUB</t>
-[...16 lines deleted...]
-  <si>
     <t>Октябрьская</t>
   </si>
   <si>
     <t>Двухместный стандарт МТК (с двуспальной кроватью)</t>
   </si>
   <si>
-    <t>28950 RUB</t>
-[...7 lines deleted...]
-  <si>
     <t>26000 RUB</t>
   </si>
   <si>
-    <t>41500 RUB</t>
-[...7 lines deleted...]
-  <si>
     <t>34700 RUB</t>
   </si>
   <si>
     <t>Двухместный стандарт МТК (с раздельными кроватями)</t>
   </si>
   <si>
     <t xml:space="preserve">Двухместный комфорт МК </t>
   </si>
   <si>
-    <t>30800 RUB</t>
-[...16 lines deleted...]
-  <si>
     <t>19250 RUB</t>
   </si>
   <si>
-    <t>44800 RUB</t>
-[...7 lines deleted...]
-  <si>
     <t>37400 RUB</t>
   </si>
   <si>
     <t>Джуниор Сюит  двухместный с раздельными кроватями</t>
   </si>
   <si>
-    <t>34050 RUB</t>
-[...7 lines deleted...]
-  <si>
     <t>29450 RUB</t>
   </si>
   <si>
-    <t>21150 RUB</t>
-[...1 lines deleted...]
-  <si>
     <t>20450 RUB</t>
   </si>
   <si>
-    <t>51400 RUB</t>
-[...7 lines deleted...]
-  <si>
     <t>42200 RUB</t>
   </si>
   <si>
     <t>Джуниор Сюит  двухместный с двуспальной кроватью</t>
   </si>
   <si>
     <t>Примечение</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 03.07.2026 14:24, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 03.09.2026 04:30, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -616,1139 +502,435 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K41"/>
+  <dimension ref="A1:C41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A40" sqref="A40:K40"/>
+      <selection activeCell="A40" sqref="A40:C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:3">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="2" t="s">
         <v>2</v>
-      </c>
-[...24 lines deleted...]
-        <v>10</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="2"/>
-[...8 lines deleted...]
-    <row r="3" spans="1:11">
+    </row>
+    <row r="3" spans="1:3">
       <c r="A3" s="3" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
-      <c r="D3" s="3"/>
-[...8 lines deleted...]
-    <row r="4" spans="1:11">
+    </row>
+    <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
-[...26 lines deleted...]
-    <row r="5" spans="1:11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
-[...26 lines deleted...]
-    <row r="6" spans="1:11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
       <c r="A6" s="3" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
-      <c r="D6" s="3"/>
-[...8 lines deleted...]
-    <row r="7" spans="1:11">
+    </row>
+    <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
-[...26 lines deleted...]
-    <row r="8" spans="1:11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
-[...26 lines deleted...]
-    <row r="9" spans="1:11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
-      <c r="D9" s="4"/>
-[...8 lines deleted...]
-    <row r="10" spans="1:11">
+    </row>
+    <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
-      <c r="D10" s="2"/>
-[...8 lines deleted...]
-    <row r="11" spans="1:11">
+    </row>
+    <row r="11" spans="1:3">
       <c r="A11" s="3" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
-      <c r="D11" s="3"/>
-[...8 lines deleted...]
-    <row r="12" spans="1:11">
+    </row>
+    <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
-[...26 lines deleted...]
-    <row r="13" spans="1:11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
-[...26 lines deleted...]
-    <row r="14" spans="1:11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
-[...26 lines deleted...]
-    <row r="15" spans="1:11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
       <c r="A15" s="3" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
-      <c r="D15" s="3"/>
-[...8 lines deleted...]
-    <row r="16" spans="1:11">
+    </row>
+    <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
-[...26 lines deleted...]
-    <row r="17" spans="1:11">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
-[...26 lines deleted...]
-    <row r="18" spans="1:11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
-[...26 lines deleted...]
-    <row r="19" spans="1:11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
-      <c r="D19" s="4"/>
-[...8 lines deleted...]
-    <row r="20" spans="1:11">
+    </row>
+    <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
-      <c r="D20" s="2"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:11">
+    </row>
+    <row r="21" spans="1:3">
       <c r="A21" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
-      <c r="D21" s="3"/>
-[...8 lines deleted...]
-    <row r="22" spans="1:11">
+    </row>
+    <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
-[...26 lines deleted...]
-    <row r="23" spans="1:11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>43</v>
-[...26 lines deleted...]
-    <row r="24" spans="1:11">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
       <c r="A24" s="3" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
-      <c r="D24" s="3"/>
-[...8 lines deleted...]
-    <row r="25" spans="1:11">
+    </row>
+    <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
-[...26 lines deleted...]
-    <row r="26" spans="1:11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B26" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="C26" t="s">
-        <v>43</v>
-[...26 lines deleted...]
-    <row r="27" spans="1:11">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
       <c r="A27" s="3" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
-      <c r="D27" s="3"/>
-[...8 lines deleted...]
-    <row r="28" spans="1:11">
+    </row>
+    <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="C28" t="s">
-        <v>49</v>
-[...26 lines deleted...]
-    <row r="29" spans="1:11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
       <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
         <v>26</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
-        <v>52</v>
-[...26 lines deleted...]
-    <row r="30" spans="1:11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B30" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="C30" t="s">
-        <v>56</v>
-[...26 lines deleted...]
-    <row r="31" spans="1:11">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
       <c r="A31" s="3" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
-      <c r="D31" s="3"/>
-[...8 lines deleted...]
-    <row r="32" spans="1:11">
+    </row>
+    <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="C32" t="s">
-        <v>61</v>
-[...26 lines deleted...]
-    <row r="33" spans="1:11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B33" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>52</v>
-[...26 lines deleted...]
-    <row r="34" spans="1:11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B34" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="C34" t="s">
-        <v>67</v>
-[...26 lines deleted...]
-    <row r="35" spans="1:11">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
       <c r="A35" s="3" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
-      <c r="D35" s="3"/>
-[...8 lines deleted...]
-    <row r="36" spans="1:11">
+    </row>
+    <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="C36" t="s">
-        <v>61</v>
-[...26 lines deleted...]
-    <row r="37" spans="1:11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B37" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="C37" t="s">
-        <v>52</v>
-[...26 lines deleted...]
-    <row r="38" spans="1:11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="C38" t="s">
-        <v>67</v>
-[...26 lines deleted...]
-    <row r="40" spans="1:11">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
-      <c r="D40" s="1"/>
-[...8 lines deleted...]
-    <row r="41" spans="1:11">
+    </row>
+    <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A41:K41"/>
+    <mergeCell ref="A41:C41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>