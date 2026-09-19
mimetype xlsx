--- v5 (2026-07-21)
+++ v6 (2026-09-19)
@@ -12,231 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="8135-nizhegorodskie-panor..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
-[...179 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>19.09.2026</t>
   </si>
   <si>
     <t>20.09.2026</t>
   </si>
   <si>
     <t>21.09.2026</t>
   </si>
   <si>
     <t>22.09.2026</t>
   </si>
   <si>
     <t>23.09.2026</t>
   </si>
   <si>
     <t>24.09.2026</t>
   </si>
   <si>
     <t>25.09.2026</t>
   </si>
   <si>
     <t>26.09.2026</t>
   </si>
   <si>
@@ -542,54 +362,54 @@
   <si>
     <t>Трехместный номер для трех человек</t>
   </si>
   <si>
     <t>20100 RUB</t>
   </si>
   <si>
     <t>«CORT INN 4*»</t>
   </si>
   <si>
     <t>38300 RUB</t>
   </si>
   <si>
     <t>Двухместный номер для одного человека</t>
   </si>
   <si>
     <t>28900 RUB</t>
   </si>
   <si>
     <t>Трехместный номер для одного человека</t>
   </si>
   <si>
     <t>26900 RUB</t>
   </si>
   <si>
-    <t>Примечение</t>
-[...2 lines deleted...]
-    <t>Информация актуальная на дату получения прайс-листа 21.07.2026 07:41, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Информация актуальная на дату получения прайс-листа 19.09.2026 10:01, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -931,54 +751,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FG19"/>
+  <dimension ref="A1:CY19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A18" sqref="A18:FG18"/>
+      <selection activeCell="A18" sqref="A18:CY18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -1042,113 +862,53 @@
     <col min="79" max="79" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="104" max="104" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...58 lines deleted...]
-    <col min="163" max="163" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:163">
+    <row r="1" spans="1:103">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1412,234 +1172,54 @@
       </c>
       <c r="CR1" s="1" t="s">
         <v>94</v>
       </c>
       <c r="CS1" s="1" t="s">
         <v>95</v>
       </c>
       <c r="CT1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="CU1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="CV1" s="1" t="s">
         <v>98</v>
       </c>
       <c r="CW1" s="1" t="s">
         <v>99</v>
       </c>
       <c r="CX1" s="1" t="s">
         <v>100</v>
       </c>
       <c r="CY1" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="CZ1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:103">
+      <c r="A2" s="2" t="s">
         <v>102</v>
-      </c>
-[...180 lines deleted...]
-        <v>162</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
@@ -1699,114 +1279,54 @@
       <c r="CA2" s="2"/>
       <c r="CB2" s="2"/>
       <c r="CC2" s="2"/>
       <c r="CD2" s="2"/>
       <c r="CE2" s="2"/>
       <c r="CF2" s="2"/>
       <c r="CG2" s="2"/>
       <c r="CH2" s="2"/>
       <c r="CI2" s="2"/>
       <c r="CJ2" s="2"/>
       <c r="CK2" s="2"/>
       <c r="CL2" s="2"/>
       <c r="CM2" s="2"/>
       <c r="CN2" s="2"/>
       <c r="CO2" s="2"/>
       <c r="CP2" s="2"/>
       <c r="CQ2" s="2"/>
       <c r="CR2" s="2"/>
       <c r="CS2" s="2"/>
       <c r="CT2" s="2"/>
       <c r="CU2" s="2"/>
       <c r="CV2" s="2"/>
       <c r="CW2" s="2"/>
       <c r="CX2" s="2"/>
       <c r="CY2" s="2"/>
-      <c r="CZ2" s="2"/>
-[...58 lines deleted...]
-      <c r="FG2" s="2"/>
     </row>
-    <row r="3" spans="1:163">
+    <row r="3" spans="1:103">
       <c r="A3" s="3" t="s">
-        <v>163</v>
+        <v>103</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1866,605 +1386,365 @@
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
-      <c r="CZ3" s="3"/>
-[...58 lines deleted...]
-      <c r="FG3" s="3"/>
     </row>
-    <row r="4" spans="1:163">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>104</v>
       </c>
       <c r="B4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="C4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="D4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="E4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="F4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="G4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="H4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="I4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="J4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="K4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="L4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="M4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="N4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="O4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="P4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="Q4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="R4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="S4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="T4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="U4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="V4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="W4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="X4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="Y4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="Z4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AA4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AB4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AC4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AD4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AE4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AF4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AG4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AH4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AI4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AJ4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AK4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AL4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AM4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AN4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AO4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AP4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AQ4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AR4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AS4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AT4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AU4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AV4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AW4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AX4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AY4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="AZ4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BA4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BB4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BC4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BD4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BE4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BF4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BG4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BH4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BI4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BJ4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BK4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BL4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BM4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BN4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BO4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BP4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BQ4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BR4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BS4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BT4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BU4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BV4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BW4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BX4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BY4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="BZ4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CA4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CB4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CC4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CD4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CE4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CF4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CG4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CH4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CI4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CJ4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CK4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CL4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CM4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CN4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CO4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CP4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CQ4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CR4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CS4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CT4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CU4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CV4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CW4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CX4" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="CY4" t="s">
-        <v>165</v>
-[...179 lines deleted...]
-        <v>165</v>
+        <v>105</v>
       </c>
     </row>
-    <row r="5" spans="1:163">
+    <row r="5" spans="1:103">
       <c r="A5" s="3" t="s">
-        <v>166</v>
+        <v>106</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
@@ -2524,605 +1804,365 @@
       <c r="CA5" s="3"/>
       <c r="CB5" s="3"/>
       <c r="CC5" s="3"/>
       <c r="CD5" s="3"/>
       <c r="CE5" s="3"/>
       <c r="CF5" s="3"/>
       <c r="CG5" s="3"/>
       <c r="CH5" s="3"/>
       <c r="CI5" s="3"/>
       <c r="CJ5" s="3"/>
       <c r="CK5" s="3"/>
       <c r="CL5" s="3"/>
       <c r="CM5" s="3"/>
       <c r="CN5" s="3"/>
       <c r="CO5" s="3"/>
       <c r="CP5" s="3"/>
       <c r="CQ5" s="3"/>
       <c r="CR5" s="3"/>
       <c r="CS5" s="3"/>
       <c r="CT5" s="3"/>
       <c r="CU5" s="3"/>
       <c r="CV5" s="3"/>
       <c r="CW5" s="3"/>
       <c r="CX5" s="3"/>
       <c r="CY5" s="3"/>
-      <c r="CZ5" s="3"/>
-[...58 lines deleted...]
-      <c r="FG5" s="3"/>
     </row>
-    <row r="6" spans="1:163">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>104</v>
       </c>
       <c r="B6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="C6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="D6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="E6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="F6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="G6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="H6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="I6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="J6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="K6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="L6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="M6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="N6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="O6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="P6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="Q6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="R6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="S6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="T6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="U6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="V6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="W6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="X6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="Y6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="Z6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AA6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AB6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AC6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AD6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AE6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AF6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AG6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AH6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AI6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AJ6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AK6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AL6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AM6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AN6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AO6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AP6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AQ6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AR6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AS6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AT6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AU6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AV6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AW6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AX6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AY6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="AZ6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BA6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BB6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BC6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BD6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BE6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BF6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BG6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BH6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BI6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BJ6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BK6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BL6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BM6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BN6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BO6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BP6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BQ6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BR6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BS6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BT6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BU6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BV6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BW6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BX6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BY6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="BZ6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CA6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CB6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CC6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CD6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CE6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CF6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CG6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CH6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CI6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CJ6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CK6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CL6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CM6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CN6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CO6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CP6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CQ6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CR6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CS6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CT6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CU6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CV6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CW6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CX6" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="CY6" t="s">
-        <v>167</v>
-[...179 lines deleted...]
-        <v>167</v>
+        <v>107</v>
       </c>
     </row>
-    <row r="7" spans="1:163">
+    <row r="7" spans="1:103">
       <c r="A7" s="3" t="s">
-        <v>168</v>
+        <v>108</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
@@ -3182,603 +2222,363 @@
       <c r="CA7" s="3"/>
       <c r="CB7" s="3"/>
       <c r="CC7" s="3"/>
       <c r="CD7" s="3"/>
       <c r="CE7" s="3"/>
       <c r="CF7" s="3"/>
       <c r="CG7" s="3"/>
       <c r="CH7" s="3"/>
       <c r="CI7" s="3"/>
       <c r="CJ7" s="3"/>
       <c r="CK7" s="3"/>
       <c r="CL7" s="3"/>
       <c r="CM7" s="3"/>
       <c r="CN7" s="3"/>
       <c r="CO7" s="3"/>
       <c r="CP7" s="3"/>
       <c r="CQ7" s="3"/>
       <c r="CR7" s="3"/>
       <c r="CS7" s="3"/>
       <c r="CT7" s="3"/>
       <c r="CU7" s="3"/>
       <c r="CV7" s="3"/>
       <c r="CW7" s="3"/>
       <c r="CX7" s="3"/>
       <c r="CY7" s="3"/>
-      <c r="CZ7" s="3"/>
-[...58 lines deleted...]
-      <c r="FG7" s="3"/>
     </row>
-    <row r="8" spans="1:163">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>104</v>
       </c>
       <c r="B8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="C8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="D8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="E8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="F8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="G8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="H8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="I8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="J8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="K8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="L8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="M8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="N8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="O8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="P8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="Q8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="R8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="S8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="T8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="U8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="V8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="W8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="X8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="Y8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="Z8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AA8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AB8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AC8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AD8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AE8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AF8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AG8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AH8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AI8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AJ8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AK8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AL8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AM8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AN8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AO8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AP8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AQ8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AR8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AS8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AT8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AU8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AV8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AW8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AX8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AY8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="AZ8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BA8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BB8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BC8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BD8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BE8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BF8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BG8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BH8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BI8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BJ8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BK8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BL8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BM8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BN8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BO8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BP8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BQ8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BR8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BS8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BT8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BU8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BV8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BW8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BX8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BY8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="BZ8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CA8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CB8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CC8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CD8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CE8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CF8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CG8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CH8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CI8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CJ8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CK8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CL8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CM8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CN8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CO8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CP8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CQ8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CR8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CS8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CT8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CU8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CV8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CW8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CX8" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="CY8" t="s">
-        <v>169</v>
-[...179 lines deleted...]
-        <v>169</v>
+        <v>109</v>
       </c>
     </row>
-    <row r="9" spans="1:163">
+    <row r="9" spans="1:103">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
@@ -3838,114 +2638,54 @@
       <c r="CA9" s="4"/>
       <c r="CB9" s="4"/>
       <c r="CC9" s="4"/>
       <c r="CD9" s="4"/>
       <c r="CE9" s="4"/>
       <c r="CF9" s="4"/>
       <c r="CG9" s="4"/>
       <c r="CH9" s="4"/>
       <c r="CI9" s="4"/>
       <c r="CJ9" s="4"/>
       <c r="CK9" s="4"/>
       <c r="CL9" s="4"/>
       <c r="CM9" s="4"/>
       <c r="CN9" s="4"/>
       <c r="CO9" s="4"/>
       <c r="CP9" s="4"/>
       <c r="CQ9" s="4"/>
       <c r="CR9" s="4"/>
       <c r="CS9" s="4"/>
       <c r="CT9" s="4"/>
       <c r="CU9" s="4"/>
       <c r="CV9" s="4"/>
       <c r="CW9" s="4"/>
       <c r="CX9" s="4"/>
       <c r="CY9" s="4"/>
-      <c r="CZ9" s="4"/>
-[...58 lines deleted...]
-      <c r="FG9" s="4"/>
     </row>
-    <row r="10" spans="1:163">
+    <row r="10" spans="1:103">
       <c r="A10" s="2" t="s">
-        <v>170</v>
+        <v>110</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
@@ -4005,114 +2745,54 @@
       <c r="CA10" s="2"/>
       <c r="CB10" s="2"/>
       <c r="CC10" s="2"/>
       <c r="CD10" s="2"/>
       <c r="CE10" s="2"/>
       <c r="CF10" s="2"/>
       <c r="CG10" s="2"/>
       <c r="CH10" s="2"/>
       <c r="CI10" s="2"/>
       <c r="CJ10" s="2"/>
       <c r="CK10" s="2"/>
       <c r="CL10" s="2"/>
       <c r="CM10" s="2"/>
       <c r="CN10" s="2"/>
       <c r="CO10" s="2"/>
       <c r="CP10" s="2"/>
       <c r="CQ10" s="2"/>
       <c r="CR10" s="2"/>
       <c r="CS10" s="2"/>
       <c r="CT10" s="2"/>
       <c r="CU10" s="2"/>
       <c r="CV10" s="2"/>
       <c r="CW10" s="2"/>
       <c r="CX10" s="2"/>
       <c r="CY10" s="2"/>
-      <c r="CZ10" s="2"/>
-[...58 lines deleted...]
-      <c r="FG10" s="2"/>
     </row>
-    <row r="11" spans="1:163">
+    <row r="11" spans="1:103">
       <c r="A11" s="3" t="s">
-        <v>163</v>
+        <v>103</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
@@ -4172,605 +2852,365 @@
       <c r="CA11" s="3"/>
       <c r="CB11" s="3"/>
       <c r="CC11" s="3"/>
       <c r="CD11" s="3"/>
       <c r="CE11" s="3"/>
       <c r="CF11" s="3"/>
       <c r="CG11" s="3"/>
       <c r="CH11" s="3"/>
       <c r="CI11" s="3"/>
       <c r="CJ11" s="3"/>
       <c r="CK11" s="3"/>
       <c r="CL11" s="3"/>
       <c r="CM11" s="3"/>
       <c r="CN11" s="3"/>
       <c r="CO11" s="3"/>
       <c r="CP11" s="3"/>
       <c r="CQ11" s="3"/>
       <c r="CR11" s="3"/>
       <c r="CS11" s="3"/>
       <c r="CT11" s="3"/>
       <c r="CU11" s="3"/>
       <c r="CV11" s="3"/>
       <c r="CW11" s="3"/>
       <c r="CX11" s="3"/>
       <c r="CY11" s="3"/>
-      <c r="CZ11" s="3"/>
-[...58 lines deleted...]
-      <c r="FG11" s="3"/>
     </row>
-    <row r="12" spans="1:163">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>104</v>
       </c>
       <c r="B12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="C12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="D12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="E12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="F12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="G12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="H12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="I12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="J12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="K12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="L12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="M12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="N12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="O12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="P12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="Q12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="R12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="S12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="T12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="U12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="V12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="W12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="X12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="Y12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="Z12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AA12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AB12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AC12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AD12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AE12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AF12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AG12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AH12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AI12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AJ12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AK12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AL12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AM12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AN12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AO12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AP12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AQ12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AR12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AS12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AT12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AU12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AV12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AW12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AX12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AY12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AZ12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BA12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BB12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BC12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BD12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BE12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BF12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BG12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BH12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BI12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BJ12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BK12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BL12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BM12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BN12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BO12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BP12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BQ12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BR12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BS12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BT12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BU12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BV12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BW12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BX12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BY12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="BZ12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CA12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CB12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CC12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CD12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CE12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CF12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CG12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CH12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CI12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CJ12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CK12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CL12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CM12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CN12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CO12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CP12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CQ12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CR12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CS12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CT12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CU12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CV12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CW12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CX12" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="CY12" t="s">
-        <v>171</v>
-[...179 lines deleted...]
-        <v>171</v>
+        <v>111</v>
       </c>
     </row>
-    <row r="13" spans="1:163">
+    <row r="13" spans="1:103">
       <c r="A13" s="3" t="s">
-        <v>172</v>
+        <v>112</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
@@ -4830,605 +3270,365 @@
       <c r="CA13" s="3"/>
       <c r="CB13" s="3"/>
       <c r="CC13" s="3"/>
       <c r="CD13" s="3"/>
       <c r="CE13" s="3"/>
       <c r="CF13" s="3"/>
       <c r="CG13" s="3"/>
       <c r="CH13" s="3"/>
       <c r="CI13" s="3"/>
       <c r="CJ13" s="3"/>
       <c r="CK13" s="3"/>
       <c r="CL13" s="3"/>
       <c r="CM13" s="3"/>
       <c r="CN13" s="3"/>
       <c r="CO13" s="3"/>
       <c r="CP13" s="3"/>
       <c r="CQ13" s="3"/>
       <c r="CR13" s="3"/>
       <c r="CS13" s="3"/>
       <c r="CT13" s="3"/>
       <c r="CU13" s="3"/>
       <c r="CV13" s="3"/>
       <c r="CW13" s="3"/>
       <c r="CX13" s="3"/>
       <c r="CY13" s="3"/>
-      <c r="CZ13" s="3"/>
-[...58 lines deleted...]
-      <c r="FG13" s="3"/>
     </row>
-    <row r="14" spans="1:163">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>104</v>
       </c>
       <c r="B14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="C14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="D14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="E14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="F14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="G14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="H14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="I14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="J14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="K14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="L14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="M14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="N14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="O14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="P14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="Q14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="R14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="S14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="T14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="U14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="V14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="W14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="X14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="Y14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="Z14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AA14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AB14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AC14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AD14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AE14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AF14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AG14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AH14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AI14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AJ14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AK14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AL14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AM14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AN14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AO14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AP14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AQ14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AR14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AS14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AT14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AU14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AV14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AW14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AX14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AY14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="AZ14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BA14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BB14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BC14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BD14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BE14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BF14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BG14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BH14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BI14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BJ14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BK14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BL14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BM14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BN14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BO14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BP14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BQ14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BR14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BS14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BT14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BU14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BV14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BW14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BX14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BY14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="BZ14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CA14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CB14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CC14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CD14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CE14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CF14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CG14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CH14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CI14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CJ14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CK14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CL14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CM14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CN14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CO14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CP14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CQ14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CR14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CS14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CT14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CU14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CV14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CW14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CX14" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="CY14" t="s">
-        <v>173</v>
-[...179 lines deleted...]
-        <v>173</v>
+        <v>113</v>
       </c>
     </row>
-    <row r="15" spans="1:163">
+    <row r="15" spans="1:103">
       <c r="A15" s="3" t="s">
-        <v>174</v>
+        <v>114</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
@@ -5488,605 +3688,365 @@
       <c r="CA15" s="3"/>
       <c r="CB15" s="3"/>
       <c r="CC15" s="3"/>
       <c r="CD15" s="3"/>
       <c r="CE15" s="3"/>
       <c r="CF15" s="3"/>
       <c r="CG15" s="3"/>
       <c r="CH15" s="3"/>
       <c r="CI15" s="3"/>
       <c r="CJ15" s="3"/>
       <c r="CK15" s="3"/>
       <c r="CL15" s="3"/>
       <c r="CM15" s="3"/>
       <c r="CN15" s="3"/>
       <c r="CO15" s="3"/>
       <c r="CP15" s="3"/>
       <c r="CQ15" s="3"/>
       <c r="CR15" s="3"/>
       <c r="CS15" s="3"/>
       <c r="CT15" s="3"/>
       <c r="CU15" s="3"/>
       <c r="CV15" s="3"/>
       <c r="CW15" s="3"/>
       <c r="CX15" s="3"/>
       <c r="CY15" s="3"/>
-      <c r="CZ15" s="3"/>
-[...58 lines deleted...]
-      <c r="FG15" s="3"/>
     </row>
-    <row r="16" spans="1:163">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>104</v>
       </c>
       <c r="B16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="C16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="D16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="E16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="F16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="G16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="H16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="I16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="J16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="K16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="L16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="M16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="N16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="O16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="P16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="Q16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="R16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="S16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="T16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="U16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="V16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="W16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="X16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="Y16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="Z16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AA16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AB16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AC16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AD16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AE16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AF16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AG16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AH16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AI16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AJ16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AK16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AL16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AM16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AN16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AO16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AP16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AQ16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AR16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AS16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AT16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AU16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AV16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AW16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AX16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AY16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="AZ16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BA16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BB16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BC16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BD16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BE16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BF16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BG16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BH16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BI16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BJ16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BK16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BL16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BM16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BN16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BO16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BP16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BQ16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BR16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BS16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BT16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BU16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BV16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BW16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BX16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BY16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="BZ16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CA16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CB16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CC16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CD16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CE16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CF16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CG16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CH16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CI16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CJ16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CK16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CL16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CM16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CN16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CO16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CP16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CQ16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CR16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CS16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CT16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CU16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CV16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CW16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CX16" t="s">
-        <v>175</v>
+        <v>115</v>
       </c>
       <c r="CY16" t="s">
-        <v>175</v>
-[...179 lines deleted...]
-        <v>175</v>
+        <v>115</v>
       </c>
     </row>
-    <row r="18" spans="1:163">
+    <row r="18" spans="1:103">
       <c r="A18" s="1" t="s">
-        <v>176</v>
+        <v>116</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
@@ -6146,120 +4106,60 @@
       <c r="CA18" s="1"/>
       <c r="CB18" s="1"/>
       <c r="CC18" s="1"/>
       <c r="CD18" s="1"/>
       <c r="CE18" s="1"/>
       <c r="CF18" s="1"/>
       <c r="CG18" s="1"/>
       <c r="CH18" s="1"/>
       <c r="CI18" s="1"/>
       <c r="CJ18" s="1"/>
       <c r="CK18" s="1"/>
       <c r="CL18" s="1"/>
       <c r="CM18" s="1"/>
       <c r="CN18" s="1"/>
       <c r="CO18" s="1"/>
       <c r="CP18" s="1"/>
       <c r="CQ18" s="1"/>
       <c r="CR18" s="1"/>
       <c r="CS18" s="1"/>
       <c r="CT18" s="1"/>
       <c r="CU18" s="1"/>
       <c r="CV18" s="1"/>
       <c r="CW18" s="1"/>
       <c r="CX18" s="1"/>
       <c r="CY18" s="1"/>
-      <c r="CZ18" s="1"/>
-[...58 lines deleted...]
-      <c r="FG18" s="1"/>
     </row>
-    <row r="19" spans="1:163">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A19:FG19"/>
+    <mergeCell ref="A19:CY19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>