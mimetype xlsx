--- v6 (2026-09-19)
+++ v7 (2026-11-04)
@@ -12,189 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="8135-nizhegorodskie-panor..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
-[...137 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
   <si>
     <t>04.11.2026</t>
   </si>
   <si>
     <t>05.11.2026</t>
   </si>
   <si>
     <t>06.11.2026</t>
   </si>
   <si>
     <t>07.11.2026</t>
   </si>
   <si>
     <t>08.11.2026</t>
   </si>
   <si>
     <t>09.11.2026</t>
   </si>
   <si>
     <t>10.11.2026</t>
   </si>
   <si>
     <t>11.11.2026</t>
   </si>
   <si>
@@ -320,96 +182,1203 @@
   <si>
     <t>22.12.2026</t>
   </si>
   <si>
     <t>23.12.2026</t>
   </si>
   <si>
     <t>24.12.2026</t>
   </si>
   <si>
     <t>25.12.2026</t>
   </si>
   <si>
     <t>26.12.2026</t>
   </si>
   <si>
     <t>27.12.2026</t>
   </si>
   <si>
     <t>28.12.2026</t>
   </si>
   <si>
     <t>29.12.2026</t>
   </si>
   <si>
+    <t>01.01.2027</t>
+  </si>
+  <si>
+    <t>02.01.2027</t>
+  </si>
+  <si>
+    <t>03.01.2027</t>
+  </si>
+  <si>
+    <t>04.01.2027</t>
+  </si>
+  <si>
+    <t>05.01.2027</t>
+  </si>
+  <si>
+    <t>06.01.2027</t>
+  </si>
+  <si>
+    <t>07.01.2027</t>
+  </si>
+  <si>
+    <t>08.01.2027</t>
+  </si>
+  <si>
+    <t>09.01.2027</t>
+  </si>
+  <si>
+    <t>10.01.2027</t>
+  </si>
+  <si>
+    <t>11.01.2027</t>
+  </si>
+  <si>
+    <t>12.01.2027</t>
+  </si>
+  <si>
+    <t>13.01.2027</t>
+  </si>
+  <si>
+    <t>14.01.2027</t>
+  </si>
+  <si>
+    <t>15.01.2027</t>
+  </si>
+  <si>
+    <t>16.01.2027</t>
+  </si>
+  <si>
+    <t>17.01.2027</t>
+  </si>
+  <si>
+    <t>18.01.2027</t>
+  </si>
+  <si>
+    <t>19.01.2027</t>
+  </si>
+  <si>
+    <t>20.01.2027</t>
+  </si>
+  <si>
+    <t>21.01.2027</t>
+  </si>
+  <si>
+    <t>22.01.2027</t>
+  </si>
+  <si>
+    <t>23.01.2027</t>
+  </si>
+  <si>
+    <t>24.01.2027</t>
+  </si>
+  <si>
+    <t>25.01.2027</t>
+  </si>
+  <si>
+    <t>26.01.2027</t>
+  </si>
+  <si>
+    <t>27.01.2027</t>
+  </si>
+  <si>
+    <t>28.01.2027</t>
+  </si>
+  <si>
+    <t>29.01.2027</t>
+  </si>
+  <si>
+    <t>30.01.2027</t>
+  </si>
+  <si>
+    <t>31.01.2027</t>
+  </si>
+  <si>
+    <t>01.02.2027</t>
+  </si>
+  <si>
+    <t>02.02.2027</t>
+  </si>
+  <si>
+    <t>03.02.2027</t>
+  </si>
+  <si>
+    <t>04.02.2027</t>
+  </si>
+  <si>
+    <t>05.02.2027</t>
+  </si>
+  <si>
+    <t>06.02.2027</t>
+  </si>
+  <si>
+    <t>07.02.2027</t>
+  </si>
+  <si>
+    <t>08.02.2027</t>
+  </si>
+  <si>
+    <t>09.02.2027</t>
+  </si>
+  <si>
+    <t>10.02.2027</t>
+  </si>
+  <si>
+    <t>11.02.2027</t>
+  </si>
+  <si>
+    <t>12.02.2027</t>
+  </si>
+  <si>
+    <t>13.02.2027</t>
+  </si>
+  <si>
+    <t>14.02.2027</t>
+  </si>
+  <si>
+    <t>15.02.2027</t>
+  </si>
+  <si>
+    <t>16.02.2027</t>
+  </si>
+  <si>
+    <t>17.02.2027</t>
+  </si>
+  <si>
+    <t>18.02.2027</t>
+  </si>
+  <si>
+    <t>19.02.2027</t>
+  </si>
+  <si>
+    <t>20.02.2027</t>
+  </si>
+  <si>
+    <t>21.02.2027</t>
+  </si>
+  <si>
+    <t>22.02.2027</t>
+  </si>
+  <si>
+    <t>23.02.2027</t>
+  </si>
+  <si>
+    <t>24.02.2027</t>
+  </si>
+  <si>
+    <t>25.02.2027</t>
+  </si>
+  <si>
+    <t>26.02.2027</t>
+  </si>
+  <si>
+    <t>27.02.2027</t>
+  </si>
+  <si>
+    <t>28.02.2027</t>
+  </si>
+  <si>
+    <t>01.03.2027</t>
+  </si>
+  <si>
+    <t>02.03.2027</t>
+  </si>
+  <si>
+    <t>03.03.2027</t>
+  </si>
+  <si>
+    <t>04.03.2027</t>
+  </si>
+  <si>
+    <t>05.03.2027</t>
+  </si>
+  <si>
+    <t>06.03.2027</t>
+  </si>
+  <si>
+    <t>07.03.2027</t>
+  </si>
+  <si>
+    <t>08.03.2027</t>
+  </si>
+  <si>
+    <t>09.03.2027</t>
+  </si>
+  <si>
+    <t>10.03.2027</t>
+  </si>
+  <si>
+    <t>11.03.2027</t>
+  </si>
+  <si>
+    <t>12.03.2027</t>
+  </si>
+  <si>
+    <t>13.03.2027</t>
+  </si>
+  <si>
+    <t>14.03.2027</t>
+  </si>
+  <si>
+    <t>15.03.2027</t>
+  </si>
+  <si>
+    <t>16.03.2027</t>
+  </si>
+  <si>
+    <t>17.03.2027</t>
+  </si>
+  <si>
+    <t>18.03.2027</t>
+  </si>
+  <si>
+    <t>19.03.2027</t>
+  </si>
+  <si>
+    <t>20.03.2027</t>
+  </si>
+  <si>
+    <t>21.03.2027</t>
+  </si>
+  <si>
+    <t>22.03.2027</t>
+  </si>
+  <si>
+    <t>23.03.2027</t>
+  </si>
+  <si>
+    <t>24.03.2027</t>
+  </si>
+  <si>
+    <t>25.03.2027</t>
+  </si>
+  <si>
+    <t>26.03.2027</t>
+  </si>
+  <si>
+    <t>27.03.2027</t>
+  </si>
+  <si>
+    <t>28.03.2027</t>
+  </si>
+  <si>
+    <t>29.03.2027</t>
+  </si>
+  <si>
+    <t>30.03.2027</t>
+  </si>
+  <si>
+    <t>31.03.2027</t>
+  </si>
+  <si>
+    <t>01.04.2027</t>
+  </si>
+  <si>
+    <t>02.04.2027</t>
+  </si>
+  <si>
+    <t>03.04.2027</t>
+  </si>
+  <si>
+    <t>04.04.2027</t>
+  </si>
+  <si>
+    <t>05.04.2027</t>
+  </si>
+  <si>
+    <t>06.04.2027</t>
+  </si>
+  <si>
+    <t>07.04.2027</t>
+  </si>
+  <si>
+    <t>08.04.2027</t>
+  </si>
+  <si>
+    <t>09.04.2027</t>
+  </si>
+  <si>
+    <t>10.04.2027</t>
+  </si>
+  <si>
+    <t>11.04.2027</t>
+  </si>
+  <si>
+    <t>12.04.2027</t>
+  </si>
+  <si>
+    <t>13.04.2027</t>
+  </si>
+  <si>
+    <t>14.04.2027</t>
+  </si>
+  <si>
+    <t>15.04.2027</t>
+  </si>
+  <si>
+    <t>16.04.2027</t>
+  </si>
+  <si>
+    <t>17.04.2027</t>
+  </si>
+  <si>
+    <t>18.04.2027</t>
+  </si>
+  <si>
+    <t>19.04.2027</t>
+  </si>
+  <si>
+    <t>20.04.2027</t>
+  </si>
+  <si>
+    <t>21.04.2027</t>
+  </si>
+  <si>
+    <t>22.04.2027</t>
+  </si>
+  <si>
+    <t>23.04.2027</t>
+  </si>
+  <si>
+    <t>24.04.2027</t>
+  </si>
+  <si>
+    <t>25.04.2027</t>
+  </si>
+  <si>
+    <t>26.04.2027</t>
+  </si>
+  <si>
+    <t>27.04.2027</t>
+  </si>
+  <si>
+    <t>28.04.2027</t>
+  </si>
+  <si>
+    <t>29.04.2027</t>
+  </si>
+  <si>
+    <t>30.04.2027</t>
+  </si>
+  <si>
+    <t>01.05.2027</t>
+  </si>
+  <si>
+    <t>02.05.2027</t>
+  </si>
+  <si>
+    <t>03.05.2027</t>
+  </si>
+  <si>
+    <t>04.05.2027</t>
+  </si>
+  <si>
+    <t>05.05.2027</t>
+  </si>
+  <si>
+    <t>06.05.2027</t>
+  </si>
+  <si>
+    <t>07.05.2027</t>
+  </si>
+  <si>
+    <t>08.05.2027</t>
+  </si>
+  <si>
+    <t>09.05.2027</t>
+  </si>
+  <si>
+    <t>10.05.2027</t>
+  </si>
+  <si>
+    <t>11.05.2027</t>
+  </si>
+  <si>
+    <t>12.05.2027</t>
+  </si>
+  <si>
+    <t>13.05.2027</t>
+  </si>
+  <si>
+    <t>14.05.2027</t>
+  </si>
+  <si>
+    <t>15.05.2027</t>
+  </si>
+  <si>
+    <t>16.05.2027</t>
+  </si>
+  <si>
+    <t>17.05.2027</t>
+  </si>
+  <si>
+    <t>18.05.2027</t>
+  </si>
+  <si>
+    <t>19.05.2027</t>
+  </si>
+  <si>
+    <t>20.05.2027</t>
+  </si>
+  <si>
+    <t>21.05.2027</t>
+  </si>
+  <si>
+    <t>22.05.2027</t>
+  </si>
+  <si>
+    <t>23.05.2027</t>
+  </si>
+  <si>
+    <t>24.05.2027</t>
+  </si>
+  <si>
+    <t>25.05.2027</t>
+  </si>
+  <si>
+    <t>26.05.2027</t>
+  </si>
+  <si>
+    <t>27.05.2027</t>
+  </si>
+  <si>
+    <t>28.05.2027</t>
+  </si>
+  <si>
+    <t>29.05.2027</t>
+  </si>
+  <si>
+    <t>30.05.2027</t>
+  </si>
+  <si>
+    <t>31.05.2027</t>
+  </si>
+  <si>
+    <t>01.06.2027</t>
+  </si>
+  <si>
+    <t>02.06.2027</t>
+  </si>
+  <si>
+    <t>03.06.2027</t>
+  </si>
+  <si>
+    <t>04.06.2027</t>
+  </si>
+  <si>
+    <t>05.06.2027</t>
+  </si>
+  <si>
+    <t>06.06.2027</t>
+  </si>
+  <si>
+    <t>07.06.2027</t>
+  </si>
+  <si>
+    <t>08.06.2027</t>
+  </si>
+  <si>
+    <t>09.06.2027</t>
+  </si>
+  <si>
+    <t>10.06.2027</t>
+  </si>
+  <si>
+    <t>11.06.2027</t>
+  </si>
+  <si>
+    <t>12.06.2027</t>
+  </si>
+  <si>
+    <t>13.06.2027</t>
+  </si>
+  <si>
+    <t>14.06.2027</t>
+  </si>
+  <si>
+    <t>15.06.2027</t>
+  </si>
+  <si>
+    <t>16.06.2027</t>
+  </si>
+  <si>
+    <t>17.06.2027</t>
+  </si>
+  <si>
+    <t>18.06.2027</t>
+  </si>
+  <si>
+    <t>19.06.2027</t>
+  </si>
+  <si>
+    <t>20.06.2027</t>
+  </si>
+  <si>
+    <t>21.06.2027</t>
+  </si>
+  <si>
+    <t>22.06.2027</t>
+  </si>
+  <si>
+    <t>23.06.2027</t>
+  </si>
+  <si>
+    <t>24.06.2027</t>
+  </si>
+  <si>
+    <t>25.06.2027</t>
+  </si>
+  <si>
+    <t>26.06.2027</t>
+  </si>
+  <si>
+    <t>27.06.2027</t>
+  </si>
+  <si>
+    <t>28.06.2027</t>
+  </si>
+  <si>
+    <t>29.06.2027</t>
+  </si>
+  <si>
+    <t>30.06.2027</t>
+  </si>
+  <si>
+    <t>01.07.2027</t>
+  </si>
+  <si>
+    <t>02.07.2027</t>
+  </si>
+  <si>
+    <t>03.07.2027</t>
+  </si>
+  <si>
+    <t>04.07.2027</t>
+  </si>
+  <si>
+    <t>05.07.2027</t>
+  </si>
+  <si>
+    <t>06.07.2027</t>
+  </si>
+  <si>
+    <t>07.07.2027</t>
+  </si>
+  <si>
+    <t>08.07.2027</t>
+  </si>
+  <si>
+    <t>09.07.2027</t>
+  </si>
+  <si>
+    <t>10.07.2027</t>
+  </si>
+  <si>
+    <t>11.07.2027</t>
+  </si>
+  <si>
+    <t>12.07.2027</t>
+  </si>
+  <si>
+    <t>13.07.2027</t>
+  </si>
+  <si>
+    <t>14.07.2027</t>
+  </si>
+  <si>
+    <t>15.07.2027</t>
+  </si>
+  <si>
+    <t>16.07.2027</t>
+  </si>
+  <si>
+    <t>17.07.2027</t>
+  </si>
+  <si>
+    <t>18.07.2027</t>
+  </si>
+  <si>
+    <t>19.07.2027</t>
+  </si>
+  <si>
+    <t>20.07.2027</t>
+  </si>
+  <si>
+    <t>21.07.2027</t>
+  </si>
+  <si>
+    <t>22.07.2027</t>
+  </si>
+  <si>
+    <t>23.07.2027</t>
+  </si>
+  <si>
+    <t>24.07.2027</t>
+  </si>
+  <si>
+    <t>25.07.2027</t>
+  </si>
+  <si>
+    <t>26.07.2027</t>
+  </si>
+  <si>
+    <t>27.07.2027</t>
+  </si>
+  <si>
+    <t>28.07.2027</t>
+  </si>
+  <si>
+    <t>29.07.2027</t>
+  </si>
+  <si>
+    <t>30.07.2027</t>
+  </si>
+  <si>
+    <t>31.07.2027</t>
+  </si>
+  <si>
+    <t>01.08.2027</t>
+  </si>
+  <si>
+    <t>02.08.2027</t>
+  </si>
+  <si>
+    <t>03.08.2027</t>
+  </si>
+  <si>
+    <t>04.08.2027</t>
+  </si>
+  <si>
+    <t>05.08.2027</t>
+  </si>
+  <si>
+    <t>06.08.2027</t>
+  </si>
+  <si>
+    <t>07.08.2027</t>
+  </si>
+  <si>
+    <t>08.08.2027</t>
+  </si>
+  <si>
+    <t>09.08.2027</t>
+  </si>
+  <si>
+    <t>10.08.2027</t>
+  </si>
+  <si>
+    <t>11.08.2027</t>
+  </si>
+  <si>
+    <t>12.08.2027</t>
+  </si>
+  <si>
+    <t>13.08.2027</t>
+  </si>
+  <si>
+    <t>14.08.2027</t>
+  </si>
+  <si>
+    <t>15.08.2027</t>
+  </si>
+  <si>
+    <t>16.08.2027</t>
+  </si>
+  <si>
+    <t>17.08.2027</t>
+  </si>
+  <si>
+    <t>18.08.2027</t>
+  </si>
+  <si>
+    <t>19.08.2027</t>
+  </si>
+  <si>
+    <t>20.08.2027</t>
+  </si>
+  <si>
+    <t>21.08.2027</t>
+  </si>
+  <si>
+    <t>22.08.2027</t>
+  </si>
+  <si>
+    <t>23.08.2027</t>
+  </si>
+  <si>
+    <t>24.08.2027</t>
+  </si>
+  <si>
+    <t>25.08.2027</t>
+  </si>
+  <si>
+    <t>26.08.2027</t>
+  </si>
+  <si>
+    <t>27.08.2027</t>
+  </si>
+  <si>
+    <t>28.08.2027</t>
+  </si>
+  <si>
+    <t>29.08.2027</t>
+  </si>
+  <si>
+    <t>30.08.2027</t>
+  </si>
+  <si>
+    <t>31.08.2027</t>
+  </si>
+  <si>
+    <t>01.09.2027</t>
+  </si>
+  <si>
+    <t>02.09.2027</t>
+  </si>
+  <si>
+    <t>03.09.2027</t>
+  </si>
+  <si>
+    <t>04.09.2027</t>
+  </si>
+  <si>
+    <t>05.09.2027</t>
+  </si>
+  <si>
+    <t>06.09.2027</t>
+  </si>
+  <si>
+    <t>07.09.2027</t>
+  </si>
+  <si>
+    <t>08.09.2027</t>
+  </si>
+  <si>
+    <t>09.09.2027</t>
+  </si>
+  <si>
+    <t>10.09.2027</t>
+  </si>
+  <si>
+    <t>11.09.2027</t>
+  </si>
+  <si>
+    <t>12.09.2027</t>
+  </si>
+  <si>
+    <t>13.09.2027</t>
+  </si>
+  <si>
+    <t>14.09.2027</t>
+  </si>
+  <si>
+    <t>15.09.2027</t>
+  </si>
+  <si>
+    <t>16.09.2027</t>
+  </si>
+  <si>
+    <t>17.09.2027</t>
+  </si>
+  <si>
+    <t>18.09.2027</t>
+  </si>
+  <si>
+    <t>19.09.2027</t>
+  </si>
+  <si>
+    <t>20.09.2027</t>
+  </si>
+  <si>
+    <t>21.09.2027</t>
+  </si>
+  <si>
+    <t>22.09.2027</t>
+  </si>
+  <si>
+    <t>23.09.2027</t>
+  </si>
+  <si>
+    <t>24.09.2027</t>
+  </si>
+  <si>
+    <t>25.09.2027</t>
+  </si>
+  <si>
+    <t>26.09.2027</t>
+  </si>
+  <si>
+    <t>27.09.2027</t>
+  </si>
+  <si>
+    <t>28.09.2027</t>
+  </si>
+  <si>
+    <t>29.09.2027</t>
+  </si>
+  <si>
+    <t>30.09.2027</t>
+  </si>
+  <si>
+    <t>01.10.2027</t>
+  </si>
+  <si>
+    <t>02.10.2027</t>
+  </si>
+  <si>
+    <t>03.10.2027</t>
+  </si>
+  <si>
+    <t>04.10.2027</t>
+  </si>
+  <si>
+    <t>05.10.2027</t>
+  </si>
+  <si>
+    <t>06.10.2027</t>
+  </si>
+  <si>
+    <t>07.10.2027</t>
+  </si>
+  <si>
+    <t>08.10.2027</t>
+  </si>
+  <si>
+    <t>09.10.2027</t>
+  </si>
+  <si>
+    <t>10.10.2027</t>
+  </si>
+  <si>
+    <t>11.10.2027</t>
+  </si>
+  <si>
+    <t>12.10.2027</t>
+  </si>
+  <si>
+    <t>13.10.2027</t>
+  </si>
+  <si>
+    <t>14.10.2027</t>
+  </si>
+  <si>
+    <t>15.10.2027</t>
+  </si>
+  <si>
+    <t>16.10.2027</t>
+  </si>
+  <si>
+    <t>17.10.2027</t>
+  </si>
+  <si>
+    <t>18.10.2027</t>
+  </si>
+  <si>
+    <t>19.10.2027</t>
+  </si>
+  <si>
+    <t>20.10.2027</t>
+  </si>
+  <si>
+    <t>21.10.2027</t>
+  </si>
+  <si>
+    <t>22.10.2027</t>
+  </si>
+  <si>
+    <t>23.10.2027</t>
+  </si>
+  <si>
+    <t>24.10.2027</t>
+  </si>
+  <si>
+    <t>25.10.2027</t>
+  </si>
+  <si>
+    <t>26.10.2027</t>
+  </si>
+  <si>
+    <t>27.10.2027</t>
+  </si>
+  <si>
+    <t>28.10.2027</t>
+  </si>
+  <si>
+    <t>29.10.2027</t>
+  </si>
+  <si>
+    <t>30.10.2027</t>
+  </si>
+  <si>
+    <t>31.10.2027</t>
+  </si>
+  <si>
+    <t>01.11.2027</t>
+  </si>
+  <si>
+    <t>02.11.2027</t>
+  </si>
+  <si>
+    <t>03.11.2027</t>
+  </si>
+  <si>
+    <t>04.11.2027</t>
+  </si>
+  <si>
+    <t>05.11.2027</t>
+  </si>
+  <si>
+    <t>06.11.2027</t>
+  </si>
+  <si>
+    <t>07.11.2027</t>
+  </si>
+  <si>
+    <t>08.11.2027</t>
+  </si>
+  <si>
+    <t>09.11.2027</t>
+  </si>
+  <si>
+    <t>10.11.2027</t>
+  </si>
+  <si>
+    <t>11.11.2027</t>
+  </si>
+  <si>
+    <t>12.11.2027</t>
+  </si>
+  <si>
+    <t>13.11.2027</t>
+  </si>
+  <si>
+    <t>14.11.2027</t>
+  </si>
+  <si>
+    <t>15.11.2027</t>
+  </si>
+  <si>
+    <t>16.11.2027</t>
+  </si>
+  <si>
+    <t>17.11.2027</t>
+  </si>
+  <si>
+    <t>18.11.2027</t>
+  </si>
+  <si>
+    <t>19.11.2027</t>
+  </si>
+  <si>
+    <t>20.11.2027</t>
+  </si>
+  <si>
+    <t>21.11.2027</t>
+  </si>
+  <si>
+    <t>22.11.2027</t>
+  </si>
+  <si>
+    <t>23.11.2027</t>
+  </si>
+  <si>
+    <t>24.11.2027</t>
+  </si>
+  <si>
+    <t>25.11.2027</t>
+  </si>
+  <si>
+    <t>26.11.2027</t>
+  </si>
+  <si>
+    <t>27.11.2027</t>
+  </si>
+  <si>
+    <t>28.11.2027</t>
+  </si>
+  <si>
+    <t>29.11.2027</t>
+  </si>
+  <si>
+    <t>30.11.2027</t>
+  </si>
+  <si>
+    <t>01.12.2027</t>
+  </si>
+  <si>
+    <t>02.12.2027</t>
+  </si>
+  <si>
+    <t>03.12.2027</t>
+  </si>
+  <si>
+    <t>04.12.2027</t>
+  </si>
+  <si>
+    <t>05.12.2027</t>
+  </si>
+  <si>
+    <t>06.12.2027</t>
+  </si>
+  <si>
+    <t>07.12.2027</t>
+  </si>
+  <si>
+    <t>08.12.2027</t>
+  </si>
+  <si>
+    <t>09.12.2027</t>
+  </si>
+  <si>
+    <t>10.12.2027</t>
+  </si>
+  <si>
+    <t>11.12.2027</t>
+  </si>
+  <si>
+    <t>12.12.2027</t>
+  </si>
+  <si>
+    <t>13.12.2027</t>
+  </si>
+  <si>
+    <t>14.12.2027</t>
+  </si>
+  <si>
+    <t>15.12.2027</t>
+  </si>
+  <si>
+    <t>16.12.2027</t>
+  </si>
+  <si>
+    <t>17.12.2027</t>
+  </si>
+  <si>
+    <t>18.12.2027</t>
+  </si>
+  <si>
+    <t>19.12.2027</t>
+  </si>
+  <si>
+    <t>20.12.2027</t>
+  </si>
+  <si>
+    <t>21.12.2027</t>
+  </si>
+  <si>
+    <t>22.12.2027</t>
+  </si>
+  <si>
+    <t>23.12.2027</t>
+  </si>
+  <si>
+    <t>24.12.2027</t>
+  </si>
+  <si>
+    <t>25.12.2027</t>
+  </si>
+  <si>
+    <t>26.12.2027</t>
+  </si>
+  <si>
+    <t>27.12.2027</t>
+  </si>
+  <si>
+    <t>28.12.2027</t>
+  </si>
+  <si>
+    <t>29.12.2027</t>
+  </si>
+  <si>
     <t>«REDDY 3*»</t>
   </si>
   <si>
     <t>Одноместный номер для одного человека</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>29800 RUB</t>
   </si>
   <si>
+    <t>32800 RUB</t>
+  </si>
+  <si>
     <t>Двухместный номер для двух человек</t>
   </si>
   <si>
     <t>22100 RUB</t>
   </si>
   <si>
+    <t>25100 RUB</t>
+  </si>
+  <si>
     <t>Трехместный номер для трех человек</t>
   </si>
   <si>
     <t>20100 RUB</t>
   </si>
   <si>
+    <t>23100 RUB</t>
+  </si>
+  <si>
     <t>«CORT INN 4*»</t>
   </si>
   <si>
     <t>38300 RUB</t>
   </si>
   <si>
+    <t>41300 RUB</t>
+  </si>
+  <si>
     <t>Двухместный номер для одного человека</t>
   </si>
   <si>
     <t>28900 RUB</t>
   </si>
   <si>
+    <t>31900 RUB</t>
+  </si>
+  <si>
     <t>Трехместный номер для одного человека</t>
   </si>
   <si>
     <t>26900 RUB</t>
   </si>
   <si>
+    <t>29900 RUB</t>
+  </si>
+  <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 19.09.2026 10:01, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 04.11.2026 07:42, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -751,54 +1720,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY19"/>
+  <dimension ref="A1:PD19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A18" sqref="A18:CY18"/>
+      <selection activeCell="A18" sqref="A18:PD18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -862,53 +1831,370 @@
     <col min="79" max="79" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="98" max="98" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="99" max="99" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="100" max="100" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="101" max="101" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="102" max="102" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="103" max="103" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="109" max="109" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="119" max="119" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="125" max="125" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="127" max="127" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="133" max="133" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="137" max="137" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="139" max="139" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="145" max="145" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="147" max="147" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="149" max="149" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="151" max="151" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="153" max="153" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="155" max="155" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="159" max="159" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="161" max="161" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="162" max="162" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="163" max="163" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="165" max="165" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="167" max="167" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="168" max="168" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="169" max="169" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="170" max="170" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="173" max="173" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="174" max="174" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="175" max="175" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="176" max="176" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="177" max="177" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="179" max="179" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="180" max="180" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="181" max="181" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="183" max="183" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="186" max="186" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="187" max="187" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="189" max="189" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="190" max="190" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="191" max="191" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="192" max="192" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="193" max="193" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="194" max="194" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="195" max="195" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="196" max="196" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="197" max="197" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="198" max="198" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="199" max="199" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="200" max="200" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="201" max="201" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="202" max="202" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="203" max="203" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="204" max="204" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="205" max="205" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="206" max="206" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="207" max="207" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="208" max="208" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="209" max="209" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="210" max="210" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="211" max="211" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="212" max="212" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="213" max="213" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="214" max="214" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="215" max="215" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="216" max="216" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="217" max="217" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="218" max="218" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="219" max="219" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="220" max="220" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="221" max="221" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="222" max="222" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="223" max="223" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="224" max="224" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="225" max="225" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="226" max="226" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="227" max="227" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="228" max="228" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="229" max="229" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="230" max="230" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="231" max="231" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="232" max="232" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="233" max="233" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="234" max="234" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="235" max="235" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="236" max="236" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="237" max="237" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="238" max="238" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="239" max="239" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="240" max="240" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="241" max="241" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="242" max="242" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="243" max="243" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="244" max="244" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="245" max="245" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="246" max="246" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="247" max="247" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="248" max="248" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="249" max="249" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="250" max="250" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="251" max="251" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="252" max="252" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="253" max="253" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="254" max="254" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="255" max="255" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="256" max="256" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="257" max="257" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="258" max="258" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="259" max="259" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="260" max="260" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="261" max="261" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="262" max="262" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="263" max="263" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="264" max="264" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="265" max="265" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="266" max="266" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="267" max="267" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="268" max="268" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="269" max="269" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="270" max="270" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="271" max="271" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="272" max="272" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="273" max="273" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="274" max="274" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="275" max="275" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="276" max="276" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="277" max="277" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="278" max="278" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="279" max="279" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="280" max="280" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="281" max="281" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="282" max="282" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="283" max="283" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="284" max="284" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="285" max="285" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="286" max="286" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="287" max="287" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="288" max="288" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="289" max="289" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="290" max="290" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="291" max="291" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="292" max="292" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="293" max="293" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="294" max="294" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="295" max="295" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="296" max="296" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="297" max="297" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="298" max="298" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="299" max="299" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="300" max="300" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="301" max="301" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="302" max="302" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="303" max="303" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="304" max="304" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="305" max="305" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="306" max="306" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="307" max="307" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="308" max="308" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="309" max="309" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="310" max="310" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="311" max="311" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="312" max="312" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="313" max="313" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="314" max="314" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="315" max="315" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="316" max="316" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="317" max="317" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="318" max="318" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="319" max="319" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="320" max="320" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="321" max="321" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="322" max="322" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="323" max="323" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="324" max="324" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="325" max="325" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="326" max="326" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="327" max="327" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="328" max="328" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="329" max="329" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="330" max="330" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="331" max="331" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="332" max="332" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="333" max="333" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="334" max="334" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="335" max="335" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="336" max="336" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="337" max="337" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="338" max="338" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="339" max="339" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="340" max="340" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="341" max="341" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="342" max="342" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="343" max="343" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="344" max="344" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="345" max="345" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="346" max="346" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="347" max="347" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="348" max="348" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="349" max="349" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="350" max="350" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="351" max="351" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="352" max="352" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="353" max="353" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="354" max="354" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="355" max="355" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="356" max="356" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="357" max="357" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="358" max="358" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="359" max="359" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="360" max="360" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="361" max="361" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="362" max="362" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="363" max="363" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="364" max="364" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="365" max="365" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="366" max="366" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="367" max="367" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="368" max="368" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="369" max="369" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="370" max="370" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="371" max="371" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="372" max="372" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="373" max="373" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="374" max="374" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="375" max="375" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="376" max="376" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="377" max="377" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="378" max="378" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="379" max="379" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="380" max="380" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="381" max="381" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="382" max="382" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="383" max="383" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="384" max="384" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="385" max="385" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="386" max="386" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="387" max="387" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="388" max="388" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="389" max="389" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="390" max="390" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="391" max="391" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="392" max="392" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="393" max="393" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="394" max="394" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="395" max="395" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="396" max="396" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="397" max="397" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="398" max="398" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="399" max="399" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="400" max="400" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="401" max="401" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="402" max="402" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="403" max="403" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="404" max="404" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="405" max="405" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="406" max="406" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="407" max="407" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="408" max="408" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="409" max="409" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="410" max="410" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="411" max="411" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="412" max="412" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="413" max="413" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="414" max="414" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="415" max="415" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="416" max="416" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="417" max="417" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="418" max="418" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="419" max="419" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="420" max="420" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:420">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1172,54 +2458,1005 @@
       </c>
       <c r="CR1" s="1" t="s">
         <v>94</v>
       </c>
       <c r="CS1" s="1" t="s">
         <v>95</v>
       </c>
       <c r="CT1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="CU1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="CV1" s="1" t="s">
         <v>98</v>
       </c>
       <c r="CW1" s="1" t="s">
         <v>99</v>
       </c>
       <c r="CX1" s="1" t="s">
         <v>100</v>
       </c>
       <c r="CY1" s="1" t="s">
         <v>101</v>
       </c>
+      <c r="CZ1" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="DA1" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="DB1" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="DC1" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="DD1" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="DE1" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF1" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="DG1" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="DH1" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="DI1" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="DJ1" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="DK1" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="DL1" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="DM1" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="DN1" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="DO1" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="DP1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="DQ1" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="DR1" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="DS1" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="DT1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="DU1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="DV1" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="DW1" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="DX1" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="DY1" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="DZ1" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="EA1" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="EB1" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="EC1" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="ED1" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="EE1" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="EF1" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="EG1" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="EH1" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="EI1" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="EJ1" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="EK1" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="EL1" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="EM1" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="EN1" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="EO1" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="EP1" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="EQ1" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="ER1" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="ES1" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="ET1" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="EU1" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="EV1" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="EW1" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="EX1" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="EY1" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="EZ1" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="FA1" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="FB1" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="FC1" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="FD1" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="FE1" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="FF1" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="FG1" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="FH1" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="FI1" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="FJ1" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="FK1" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="FL1" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="FM1" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="FN1" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="FO1" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="FP1" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="FQ1" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="FR1" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="FS1" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="FU1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="FV1" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="FW1" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="FX1" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="FY1" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="FZ1" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="GA1" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="GB1" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="GC1" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="GD1" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="GE1" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="GF1" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="GG1" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="GH1" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="GI1" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="GJ1" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="GK1" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="GL1" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="GM1" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="GN1" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="GO1" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="GP1" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="GQ1" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="GR1" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="GS1" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="GT1" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="GU1" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="GV1" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="GW1" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="GX1" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="GY1" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="GZ1" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="HA1" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="HB1" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="HC1" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="HD1" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="HE1" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="HF1" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="HG1" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="HH1" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="HI1" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="HJ1" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="HK1" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="HL1" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="HM1" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="HN1" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="HO1" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="HP1" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="HQ1" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="HR1" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="HS1" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="HT1" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="HU1" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="HV1" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="HW1" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="HX1" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="HY1" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="HZ1" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="IA1" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="IB1" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="IC1" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="ID1" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="IE1" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="IF1" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="IG1" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="IH1" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="II1" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="IJ1" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="IK1" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="IL1" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="IM1" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="IN1" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="IO1" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="IP1" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="IQ1" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="IR1" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="IS1" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="IT1" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="IU1" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="IV1" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="IW1" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="IX1" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="IY1" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="IZ1" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="JA1" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="JB1" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="JC1" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="JD1" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="JE1" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="JF1" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="JG1" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="JH1" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="JI1" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="JJ1" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="JK1" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="JL1" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="JM1" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="JN1" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="JO1" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="JP1" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="JQ1" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="JR1" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="JS1" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="JT1" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="JU1" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="JV1" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="JW1" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="JX1" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="JY1" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="JZ1" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="KA1" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="KB1" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="KC1" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="KD1" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="KE1" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="KF1" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="KG1" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="KH1" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="KI1" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="KJ1" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="KK1" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="KL1" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="KM1" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="KN1" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="KO1" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="KP1" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="KQ1" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="KR1" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="KS1" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="KT1" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="KU1" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="KV1" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="KW1" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="KX1" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="KY1" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="KZ1" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="LA1" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="LB1" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="LC1" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="LD1" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="LE1" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="LF1" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="LG1" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="LH1" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="LI1" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="LJ1" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="LK1" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="LL1" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="LM1" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="LN1" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="LO1" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="LP1" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="LQ1" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="LR1" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="LS1" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="LT1" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="LU1" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="LV1" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="LW1" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="LX1" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="LY1" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="LZ1" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="MA1" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="MB1" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="MC1" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="MD1" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="ME1" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="MF1" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="MG1" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="MH1" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="MI1" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="MJ1" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="MK1" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="ML1" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="MM1" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="MN1" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="MO1" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="MP1" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="MQ1" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="MR1" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="MS1" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="MT1" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="MU1" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="MV1" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="MW1" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="MX1" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="MY1" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="MZ1" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="NA1" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="NB1" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="NC1" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="ND1" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="NE1" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="NF1" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="NG1" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="NH1" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="NI1" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="NJ1" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="NK1" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="NL1" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="NM1" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="NN1" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="NO1" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="NP1" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="NQ1" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="NR1" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="NS1" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="NT1" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="NU1" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="NV1" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="NW1" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="NX1" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="NY1" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="NZ1" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="OA1" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="OB1" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="OC1" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="OD1" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="OE1" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="OF1" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="OG1" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="OH1" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="OI1" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="OJ1" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="OK1" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="OL1" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="OM1" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="ON1" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="OO1" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="OP1" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="OQ1" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="OR1" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="OS1" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="OT1" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="OU1" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="OV1" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="OW1" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="OX1" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="OY1" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="OZ1" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="PA1" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="PB1" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="PC1" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="PD1" s="1" t="s">
+        <v>418</v>
+      </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:420">
       <c r="A2" s="2" t="s">
-        <v>102</v>
+        <v>419</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
@@ -1279,54 +3516,371 @@
       <c r="CA2" s="2"/>
       <c r="CB2" s="2"/>
       <c r="CC2" s="2"/>
       <c r="CD2" s="2"/>
       <c r="CE2" s="2"/>
       <c r="CF2" s="2"/>
       <c r="CG2" s="2"/>
       <c r="CH2" s="2"/>
       <c r="CI2" s="2"/>
       <c r="CJ2" s="2"/>
       <c r="CK2" s="2"/>
       <c r="CL2" s="2"/>
       <c r="CM2" s="2"/>
       <c r="CN2" s="2"/>
       <c r="CO2" s="2"/>
       <c r="CP2" s="2"/>
       <c r="CQ2" s="2"/>
       <c r="CR2" s="2"/>
       <c r="CS2" s="2"/>
       <c r="CT2" s="2"/>
       <c r="CU2" s="2"/>
       <c r="CV2" s="2"/>
       <c r="CW2" s="2"/>
       <c r="CX2" s="2"/>
       <c r="CY2" s="2"/>
+      <c r="CZ2" s="2"/>
+      <c r="DA2" s="2"/>
+      <c r="DB2" s="2"/>
+      <c r="DC2" s="2"/>
+      <c r="DD2" s="2"/>
+      <c r="DE2" s="2"/>
+      <c r="DF2" s="2"/>
+      <c r="DG2" s="2"/>
+      <c r="DH2" s="2"/>
+      <c r="DI2" s="2"/>
+      <c r="DJ2" s="2"/>
+      <c r="DK2" s="2"/>
+      <c r="DL2" s="2"/>
+      <c r="DM2" s="2"/>
+      <c r="DN2" s="2"/>
+      <c r="DO2" s="2"/>
+      <c r="DP2" s="2"/>
+      <c r="DQ2" s="2"/>
+      <c r="DR2" s="2"/>
+      <c r="DS2" s="2"/>
+      <c r="DT2" s="2"/>
+      <c r="DU2" s="2"/>
+      <c r="DV2" s="2"/>
+      <c r="DW2" s="2"/>
+      <c r="DX2" s="2"/>
+      <c r="DY2" s="2"/>
+      <c r="DZ2" s="2"/>
+      <c r="EA2" s="2"/>
+      <c r="EB2" s="2"/>
+      <c r="EC2" s="2"/>
+      <c r="ED2" s="2"/>
+      <c r="EE2" s="2"/>
+      <c r="EF2" s="2"/>
+      <c r="EG2" s="2"/>
+      <c r="EH2" s="2"/>
+      <c r="EI2" s="2"/>
+      <c r="EJ2" s="2"/>
+      <c r="EK2" s="2"/>
+      <c r="EL2" s="2"/>
+      <c r="EM2" s="2"/>
+      <c r="EN2" s="2"/>
+      <c r="EO2" s="2"/>
+      <c r="EP2" s="2"/>
+      <c r="EQ2" s="2"/>
+      <c r="ER2" s="2"/>
+      <c r="ES2" s="2"/>
+      <c r="ET2" s="2"/>
+      <c r="EU2" s="2"/>
+      <c r="EV2" s="2"/>
+      <c r="EW2" s="2"/>
+      <c r="EX2" s="2"/>
+      <c r="EY2" s="2"/>
+      <c r="EZ2" s="2"/>
+      <c r="FA2" s="2"/>
+      <c r="FB2" s="2"/>
+      <c r="FC2" s="2"/>
+      <c r="FD2" s="2"/>
+      <c r="FE2" s="2"/>
+      <c r="FF2" s="2"/>
+      <c r="FG2" s="2"/>
+      <c r="FH2" s="2"/>
+      <c r="FI2" s="2"/>
+      <c r="FJ2" s="2"/>
+      <c r="FK2" s="2"/>
+      <c r="FL2" s="2"/>
+      <c r="FM2" s="2"/>
+      <c r="FN2" s="2"/>
+      <c r="FO2" s="2"/>
+      <c r="FP2" s="2"/>
+      <c r="FQ2" s="2"/>
+      <c r="FR2" s="2"/>
+      <c r="FS2" s="2"/>
+      <c r="FT2" s="2"/>
+      <c r="FU2" s="2"/>
+      <c r="FV2" s="2"/>
+      <c r="FW2" s="2"/>
+      <c r="FX2" s="2"/>
+      <c r="FY2" s="2"/>
+      <c r="FZ2" s="2"/>
+      <c r="GA2" s="2"/>
+      <c r="GB2" s="2"/>
+      <c r="GC2" s="2"/>
+      <c r="GD2" s="2"/>
+      <c r="GE2" s="2"/>
+      <c r="GF2" s="2"/>
+      <c r="GG2" s="2"/>
+      <c r="GH2" s="2"/>
+      <c r="GI2" s="2"/>
+      <c r="GJ2" s="2"/>
+      <c r="GK2" s="2"/>
+      <c r="GL2" s="2"/>
+      <c r="GM2" s="2"/>
+      <c r="GN2" s="2"/>
+      <c r="GO2" s="2"/>
+      <c r="GP2" s="2"/>
+      <c r="GQ2" s="2"/>
+      <c r="GR2" s="2"/>
+      <c r="GS2" s="2"/>
+      <c r="GT2" s="2"/>
+      <c r="GU2" s="2"/>
+      <c r="GV2" s="2"/>
+      <c r="GW2" s="2"/>
+      <c r="GX2" s="2"/>
+      <c r="GY2" s="2"/>
+      <c r="GZ2" s="2"/>
+      <c r="HA2" s="2"/>
+      <c r="HB2" s="2"/>
+      <c r="HC2" s="2"/>
+      <c r="HD2" s="2"/>
+      <c r="HE2" s="2"/>
+      <c r="HF2" s="2"/>
+      <c r="HG2" s="2"/>
+      <c r="HH2" s="2"/>
+      <c r="HI2" s="2"/>
+      <c r="HJ2" s="2"/>
+      <c r="HK2" s="2"/>
+      <c r="HL2" s="2"/>
+      <c r="HM2" s="2"/>
+      <c r="HN2" s="2"/>
+      <c r="HO2" s="2"/>
+      <c r="HP2" s="2"/>
+      <c r="HQ2" s="2"/>
+      <c r="HR2" s="2"/>
+      <c r="HS2" s="2"/>
+      <c r="HT2" s="2"/>
+      <c r="HU2" s="2"/>
+      <c r="HV2" s="2"/>
+      <c r="HW2" s="2"/>
+      <c r="HX2" s="2"/>
+      <c r="HY2" s="2"/>
+      <c r="HZ2" s="2"/>
+      <c r="IA2" s="2"/>
+      <c r="IB2" s="2"/>
+      <c r="IC2" s="2"/>
+      <c r="ID2" s="2"/>
+      <c r="IE2" s="2"/>
+      <c r="IF2" s="2"/>
+      <c r="IG2" s="2"/>
+      <c r="IH2" s="2"/>
+      <c r="II2" s="2"/>
+      <c r="IJ2" s="2"/>
+      <c r="IK2" s="2"/>
+      <c r="IL2" s="2"/>
+      <c r="IM2" s="2"/>
+      <c r="IN2" s="2"/>
+      <c r="IO2" s="2"/>
+      <c r="IP2" s="2"/>
+      <c r="IQ2" s="2"/>
+      <c r="IR2" s="2"/>
+      <c r="IS2" s="2"/>
+      <c r="IT2" s="2"/>
+      <c r="IU2" s="2"/>
+      <c r="IV2" s="2"/>
+      <c r="IW2" s="2"/>
+      <c r="IX2" s="2"/>
+      <c r="IY2" s="2"/>
+      <c r="IZ2" s="2"/>
+      <c r="JA2" s="2"/>
+      <c r="JB2" s="2"/>
+      <c r="JC2" s="2"/>
+      <c r="JD2" s="2"/>
+      <c r="JE2" s="2"/>
+      <c r="JF2" s="2"/>
+      <c r="JG2" s="2"/>
+      <c r="JH2" s="2"/>
+      <c r="JI2" s="2"/>
+      <c r="JJ2" s="2"/>
+      <c r="JK2" s="2"/>
+      <c r="JL2" s="2"/>
+      <c r="JM2" s="2"/>
+      <c r="JN2" s="2"/>
+      <c r="JO2" s="2"/>
+      <c r="JP2" s="2"/>
+      <c r="JQ2" s="2"/>
+      <c r="JR2" s="2"/>
+      <c r="JS2" s="2"/>
+      <c r="JT2" s="2"/>
+      <c r="JU2" s="2"/>
+      <c r="JV2" s="2"/>
+      <c r="JW2" s="2"/>
+      <c r="JX2" s="2"/>
+      <c r="JY2" s="2"/>
+      <c r="JZ2" s="2"/>
+      <c r="KA2" s="2"/>
+      <c r="KB2" s="2"/>
+      <c r="KC2" s="2"/>
+      <c r="KD2" s="2"/>
+      <c r="KE2" s="2"/>
+      <c r="KF2" s="2"/>
+      <c r="KG2" s="2"/>
+      <c r="KH2" s="2"/>
+      <c r="KI2" s="2"/>
+      <c r="KJ2" s="2"/>
+      <c r="KK2" s="2"/>
+      <c r="KL2" s="2"/>
+      <c r="KM2" s="2"/>
+      <c r="KN2" s="2"/>
+      <c r="KO2" s="2"/>
+      <c r="KP2" s="2"/>
+      <c r="KQ2" s="2"/>
+      <c r="KR2" s="2"/>
+      <c r="KS2" s="2"/>
+      <c r="KT2" s="2"/>
+      <c r="KU2" s="2"/>
+      <c r="KV2" s="2"/>
+      <c r="KW2" s="2"/>
+      <c r="KX2" s="2"/>
+      <c r="KY2" s="2"/>
+      <c r="KZ2" s="2"/>
+      <c r="LA2" s="2"/>
+      <c r="LB2" s="2"/>
+      <c r="LC2" s="2"/>
+      <c r="LD2" s="2"/>
+      <c r="LE2" s="2"/>
+      <c r="LF2" s="2"/>
+      <c r="LG2" s="2"/>
+      <c r="LH2" s="2"/>
+      <c r="LI2" s="2"/>
+      <c r="LJ2" s="2"/>
+      <c r="LK2" s="2"/>
+      <c r="LL2" s="2"/>
+      <c r="LM2" s="2"/>
+      <c r="LN2" s="2"/>
+      <c r="LO2" s="2"/>
+      <c r="LP2" s="2"/>
+      <c r="LQ2" s="2"/>
+      <c r="LR2" s="2"/>
+      <c r="LS2" s="2"/>
+      <c r="LT2" s="2"/>
+      <c r="LU2" s="2"/>
+      <c r="LV2" s="2"/>
+      <c r="LW2" s="2"/>
+      <c r="LX2" s="2"/>
+      <c r="LY2" s="2"/>
+      <c r="LZ2" s="2"/>
+      <c r="MA2" s="2"/>
+      <c r="MB2" s="2"/>
+      <c r="MC2" s="2"/>
+      <c r="MD2" s="2"/>
+      <c r="ME2" s="2"/>
+      <c r="MF2" s="2"/>
+      <c r="MG2" s="2"/>
+      <c r="MH2" s="2"/>
+      <c r="MI2" s="2"/>
+      <c r="MJ2" s="2"/>
+      <c r="MK2" s="2"/>
+      <c r="ML2" s="2"/>
+      <c r="MM2" s="2"/>
+      <c r="MN2" s="2"/>
+      <c r="MO2" s="2"/>
+      <c r="MP2" s="2"/>
+      <c r="MQ2" s="2"/>
+      <c r="MR2" s="2"/>
+      <c r="MS2" s="2"/>
+      <c r="MT2" s="2"/>
+      <c r="MU2" s="2"/>
+      <c r="MV2" s="2"/>
+      <c r="MW2" s="2"/>
+      <c r="MX2" s="2"/>
+      <c r="MY2" s="2"/>
+      <c r="MZ2" s="2"/>
+      <c r="NA2" s="2"/>
+      <c r="NB2" s="2"/>
+      <c r="NC2" s="2"/>
+      <c r="ND2" s="2"/>
+      <c r="NE2" s="2"/>
+      <c r="NF2" s="2"/>
+      <c r="NG2" s="2"/>
+      <c r="NH2" s="2"/>
+      <c r="NI2" s="2"/>
+      <c r="NJ2" s="2"/>
+      <c r="NK2" s="2"/>
+      <c r="NL2" s="2"/>
+      <c r="NM2" s="2"/>
+      <c r="NN2" s="2"/>
+      <c r="NO2" s="2"/>
+      <c r="NP2" s="2"/>
+      <c r="NQ2" s="2"/>
+      <c r="NR2" s="2"/>
+      <c r="NS2" s="2"/>
+      <c r="NT2" s="2"/>
+      <c r="NU2" s="2"/>
+      <c r="NV2" s="2"/>
+      <c r="NW2" s="2"/>
+      <c r="NX2" s="2"/>
+      <c r="NY2" s="2"/>
+      <c r="NZ2" s="2"/>
+      <c r="OA2" s="2"/>
+      <c r="OB2" s="2"/>
+      <c r="OC2" s="2"/>
+      <c r="OD2" s="2"/>
+      <c r="OE2" s="2"/>
+      <c r="OF2" s="2"/>
+      <c r="OG2" s="2"/>
+      <c r="OH2" s="2"/>
+      <c r="OI2" s="2"/>
+      <c r="OJ2" s="2"/>
+      <c r="OK2" s="2"/>
+      <c r="OL2" s="2"/>
+      <c r="OM2" s="2"/>
+      <c r="ON2" s="2"/>
+      <c r="OO2" s="2"/>
+      <c r="OP2" s="2"/>
+      <c r="OQ2" s="2"/>
+      <c r="OR2" s="2"/>
+      <c r="OS2" s="2"/>
+      <c r="OT2" s="2"/>
+      <c r="OU2" s="2"/>
+      <c r="OV2" s="2"/>
+      <c r="OW2" s="2"/>
+      <c r="OX2" s="2"/>
+      <c r="OY2" s="2"/>
+      <c r="OZ2" s="2"/>
+      <c r="PA2" s="2"/>
+      <c r="PB2" s="2"/>
+      <c r="PC2" s="2"/>
+      <c r="PD2" s="2"/>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:420">
       <c r="A3" s="3" t="s">
-        <v>103</v>
+        <v>420</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1386,365 +3940,1633 @@
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
+      <c r="CZ3" s="3"/>
+      <c r="DA3" s="3"/>
+      <c r="DB3" s="3"/>
+      <c r="DC3" s="3"/>
+      <c r="DD3" s="3"/>
+      <c r="DE3" s="3"/>
+      <c r="DF3" s="3"/>
+      <c r="DG3" s="3"/>
+      <c r="DH3" s="3"/>
+      <c r="DI3" s="3"/>
+      <c r="DJ3" s="3"/>
+      <c r="DK3" s="3"/>
+      <c r="DL3" s="3"/>
+      <c r="DM3" s="3"/>
+      <c r="DN3" s="3"/>
+      <c r="DO3" s="3"/>
+      <c r="DP3" s="3"/>
+      <c r="DQ3" s="3"/>
+      <c r="DR3" s="3"/>
+      <c r="DS3" s="3"/>
+      <c r="DT3" s="3"/>
+      <c r="DU3" s="3"/>
+      <c r="DV3" s="3"/>
+      <c r="DW3" s="3"/>
+      <c r="DX3" s="3"/>
+      <c r="DY3" s="3"/>
+      <c r="DZ3" s="3"/>
+      <c r="EA3" s="3"/>
+      <c r="EB3" s="3"/>
+      <c r="EC3" s="3"/>
+      <c r="ED3" s="3"/>
+      <c r="EE3" s="3"/>
+      <c r="EF3" s="3"/>
+      <c r="EG3" s="3"/>
+      <c r="EH3" s="3"/>
+      <c r="EI3" s="3"/>
+      <c r="EJ3" s="3"/>
+      <c r="EK3" s="3"/>
+      <c r="EL3" s="3"/>
+      <c r="EM3" s="3"/>
+      <c r="EN3" s="3"/>
+      <c r="EO3" s="3"/>
+      <c r="EP3" s="3"/>
+      <c r="EQ3" s="3"/>
+      <c r="ER3" s="3"/>
+      <c r="ES3" s="3"/>
+      <c r="ET3" s="3"/>
+      <c r="EU3" s="3"/>
+      <c r="EV3" s="3"/>
+      <c r="EW3" s="3"/>
+      <c r="EX3" s="3"/>
+      <c r="EY3" s="3"/>
+      <c r="EZ3" s="3"/>
+      <c r="FA3" s="3"/>
+      <c r="FB3" s="3"/>
+      <c r="FC3" s="3"/>
+      <c r="FD3" s="3"/>
+      <c r="FE3" s="3"/>
+      <c r="FF3" s="3"/>
+      <c r="FG3" s="3"/>
+      <c r="FH3" s="3"/>
+      <c r="FI3" s="3"/>
+      <c r="FJ3" s="3"/>
+      <c r="FK3" s="3"/>
+      <c r="FL3" s="3"/>
+      <c r="FM3" s="3"/>
+      <c r="FN3" s="3"/>
+      <c r="FO3" s="3"/>
+      <c r="FP3" s="3"/>
+      <c r="FQ3" s="3"/>
+      <c r="FR3" s="3"/>
+      <c r="FS3" s="3"/>
+      <c r="FT3" s="3"/>
+      <c r="FU3" s="3"/>
+      <c r="FV3" s="3"/>
+      <c r="FW3" s="3"/>
+      <c r="FX3" s="3"/>
+      <c r="FY3" s="3"/>
+      <c r="FZ3" s="3"/>
+      <c r="GA3" s="3"/>
+      <c r="GB3" s="3"/>
+      <c r="GC3" s="3"/>
+      <c r="GD3" s="3"/>
+      <c r="GE3" s="3"/>
+      <c r="GF3" s="3"/>
+      <c r="GG3" s="3"/>
+      <c r="GH3" s="3"/>
+      <c r="GI3" s="3"/>
+      <c r="GJ3" s="3"/>
+      <c r="GK3" s="3"/>
+      <c r="GL3" s="3"/>
+      <c r="GM3" s="3"/>
+      <c r="GN3" s="3"/>
+      <c r="GO3" s="3"/>
+      <c r="GP3" s="3"/>
+      <c r="GQ3" s="3"/>
+      <c r="GR3" s="3"/>
+      <c r="GS3" s="3"/>
+      <c r="GT3" s="3"/>
+      <c r="GU3" s="3"/>
+      <c r="GV3" s="3"/>
+      <c r="GW3" s="3"/>
+      <c r="GX3" s="3"/>
+      <c r="GY3" s="3"/>
+      <c r="GZ3" s="3"/>
+      <c r="HA3" s="3"/>
+      <c r="HB3" s="3"/>
+      <c r="HC3" s="3"/>
+      <c r="HD3" s="3"/>
+      <c r="HE3" s="3"/>
+      <c r="HF3" s="3"/>
+      <c r="HG3" s="3"/>
+      <c r="HH3" s="3"/>
+      <c r="HI3" s="3"/>
+      <c r="HJ3" s="3"/>
+      <c r="HK3" s="3"/>
+      <c r="HL3" s="3"/>
+      <c r="HM3" s="3"/>
+      <c r="HN3" s="3"/>
+      <c r="HO3" s="3"/>
+      <c r="HP3" s="3"/>
+      <c r="HQ3" s="3"/>
+      <c r="HR3" s="3"/>
+      <c r="HS3" s="3"/>
+      <c r="HT3" s="3"/>
+      <c r="HU3" s="3"/>
+      <c r="HV3" s="3"/>
+      <c r="HW3" s="3"/>
+      <c r="HX3" s="3"/>
+      <c r="HY3" s="3"/>
+      <c r="HZ3" s="3"/>
+      <c r="IA3" s="3"/>
+      <c r="IB3" s="3"/>
+      <c r="IC3" s="3"/>
+      <c r="ID3" s="3"/>
+      <c r="IE3" s="3"/>
+      <c r="IF3" s="3"/>
+      <c r="IG3" s="3"/>
+      <c r="IH3" s="3"/>
+      <c r="II3" s="3"/>
+      <c r="IJ3" s="3"/>
+      <c r="IK3" s="3"/>
+      <c r="IL3" s="3"/>
+      <c r="IM3" s="3"/>
+      <c r="IN3" s="3"/>
+      <c r="IO3" s="3"/>
+      <c r="IP3" s="3"/>
+      <c r="IQ3" s="3"/>
+      <c r="IR3" s="3"/>
+      <c r="IS3" s="3"/>
+      <c r="IT3" s="3"/>
+      <c r="IU3" s="3"/>
+      <c r="IV3" s="3"/>
+      <c r="IW3" s="3"/>
+      <c r="IX3" s="3"/>
+      <c r="IY3" s="3"/>
+      <c r="IZ3" s="3"/>
+      <c r="JA3" s="3"/>
+      <c r="JB3" s="3"/>
+      <c r="JC3" s="3"/>
+      <c r="JD3" s="3"/>
+      <c r="JE3" s="3"/>
+      <c r="JF3" s="3"/>
+      <c r="JG3" s="3"/>
+      <c r="JH3" s="3"/>
+      <c r="JI3" s="3"/>
+      <c r="JJ3" s="3"/>
+      <c r="JK3" s="3"/>
+      <c r="JL3" s="3"/>
+      <c r="JM3" s="3"/>
+      <c r="JN3" s="3"/>
+      <c r="JO3" s="3"/>
+      <c r="JP3" s="3"/>
+      <c r="JQ3" s="3"/>
+      <c r="JR3" s="3"/>
+      <c r="JS3" s="3"/>
+      <c r="JT3" s="3"/>
+      <c r="JU3" s="3"/>
+      <c r="JV3" s="3"/>
+      <c r="JW3" s="3"/>
+      <c r="JX3" s="3"/>
+      <c r="JY3" s="3"/>
+      <c r="JZ3" s="3"/>
+      <c r="KA3" s="3"/>
+      <c r="KB3" s="3"/>
+      <c r="KC3" s="3"/>
+      <c r="KD3" s="3"/>
+      <c r="KE3" s="3"/>
+      <c r="KF3" s="3"/>
+      <c r="KG3" s="3"/>
+      <c r="KH3" s="3"/>
+      <c r="KI3" s="3"/>
+      <c r="KJ3" s="3"/>
+      <c r="KK3" s="3"/>
+      <c r="KL3" s="3"/>
+      <c r="KM3" s="3"/>
+      <c r="KN3" s="3"/>
+      <c r="KO3" s="3"/>
+      <c r="KP3" s="3"/>
+      <c r="KQ3" s="3"/>
+      <c r="KR3" s="3"/>
+      <c r="KS3" s="3"/>
+      <c r="KT3" s="3"/>
+      <c r="KU3" s="3"/>
+      <c r="KV3" s="3"/>
+      <c r="KW3" s="3"/>
+      <c r="KX3" s="3"/>
+      <c r="KY3" s="3"/>
+      <c r="KZ3" s="3"/>
+      <c r="LA3" s="3"/>
+      <c r="LB3" s="3"/>
+      <c r="LC3" s="3"/>
+      <c r="LD3" s="3"/>
+      <c r="LE3" s="3"/>
+      <c r="LF3" s="3"/>
+      <c r="LG3" s="3"/>
+      <c r="LH3" s="3"/>
+      <c r="LI3" s="3"/>
+      <c r="LJ3" s="3"/>
+      <c r="LK3" s="3"/>
+      <c r="LL3" s="3"/>
+      <c r="LM3" s="3"/>
+      <c r="LN3" s="3"/>
+      <c r="LO3" s="3"/>
+      <c r="LP3" s="3"/>
+      <c r="LQ3" s="3"/>
+      <c r="LR3" s="3"/>
+      <c r="LS3" s="3"/>
+      <c r="LT3" s="3"/>
+      <c r="LU3" s="3"/>
+      <c r="LV3" s="3"/>
+      <c r="LW3" s="3"/>
+      <c r="LX3" s="3"/>
+      <c r="LY3" s="3"/>
+      <c r="LZ3" s="3"/>
+      <c r="MA3" s="3"/>
+      <c r="MB3" s="3"/>
+      <c r="MC3" s="3"/>
+      <c r="MD3" s="3"/>
+      <c r="ME3" s="3"/>
+      <c r="MF3" s="3"/>
+      <c r="MG3" s="3"/>
+      <c r="MH3" s="3"/>
+      <c r="MI3" s="3"/>
+      <c r="MJ3" s="3"/>
+      <c r="MK3" s="3"/>
+      <c r="ML3" s="3"/>
+      <c r="MM3" s="3"/>
+      <c r="MN3" s="3"/>
+      <c r="MO3" s="3"/>
+      <c r="MP3" s="3"/>
+      <c r="MQ3" s="3"/>
+      <c r="MR3" s="3"/>
+      <c r="MS3" s="3"/>
+      <c r="MT3" s="3"/>
+      <c r="MU3" s="3"/>
+      <c r="MV3" s="3"/>
+      <c r="MW3" s="3"/>
+      <c r="MX3" s="3"/>
+      <c r="MY3" s="3"/>
+      <c r="MZ3" s="3"/>
+      <c r="NA3" s="3"/>
+      <c r="NB3" s="3"/>
+      <c r="NC3" s="3"/>
+      <c r="ND3" s="3"/>
+      <c r="NE3" s="3"/>
+      <c r="NF3" s="3"/>
+      <c r="NG3" s="3"/>
+      <c r="NH3" s="3"/>
+      <c r="NI3" s="3"/>
+      <c r="NJ3" s="3"/>
+      <c r="NK3" s="3"/>
+      <c r="NL3" s="3"/>
+      <c r="NM3" s="3"/>
+      <c r="NN3" s="3"/>
+      <c r="NO3" s="3"/>
+      <c r="NP3" s="3"/>
+      <c r="NQ3" s="3"/>
+      <c r="NR3" s="3"/>
+      <c r="NS3" s="3"/>
+      <c r="NT3" s="3"/>
+      <c r="NU3" s="3"/>
+      <c r="NV3" s="3"/>
+      <c r="NW3" s="3"/>
+      <c r="NX3" s="3"/>
+      <c r="NY3" s="3"/>
+      <c r="NZ3" s="3"/>
+      <c r="OA3" s="3"/>
+      <c r="OB3" s="3"/>
+      <c r="OC3" s="3"/>
+      <c r="OD3" s="3"/>
+      <c r="OE3" s="3"/>
+      <c r="OF3" s="3"/>
+      <c r="OG3" s="3"/>
+      <c r="OH3" s="3"/>
+      <c r="OI3" s="3"/>
+      <c r="OJ3" s="3"/>
+      <c r="OK3" s="3"/>
+      <c r="OL3" s="3"/>
+      <c r="OM3" s="3"/>
+      <c r="ON3" s="3"/>
+      <c r="OO3" s="3"/>
+      <c r="OP3" s="3"/>
+      <c r="OQ3" s="3"/>
+      <c r="OR3" s="3"/>
+      <c r="OS3" s="3"/>
+      <c r="OT3" s="3"/>
+      <c r="OU3" s="3"/>
+      <c r="OV3" s="3"/>
+      <c r="OW3" s="3"/>
+      <c r="OX3" s="3"/>
+      <c r="OY3" s="3"/>
+      <c r="OZ3" s="3"/>
+      <c r="PA3" s="3"/>
+      <c r="PB3" s="3"/>
+      <c r="PC3" s="3"/>
+      <c r="PD3" s="3"/>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:420">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>421</v>
       </c>
       <c r="B4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="C4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="D4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="E4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="F4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="G4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="H4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="I4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="J4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="K4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="L4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="M4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="N4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="O4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="P4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="Q4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="R4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="S4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="T4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="U4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="V4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="W4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="X4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="Y4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="Z4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AA4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AB4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AC4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AD4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AE4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AF4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AG4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AH4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AI4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AJ4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AK4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AL4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AM4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AN4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AO4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AP4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AQ4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AR4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AS4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AT4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AU4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AV4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AW4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AX4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AY4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="AZ4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="BA4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="BB4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="BC4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="BD4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="BE4" t="s">
-        <v>105</v>
+        <v>422</v>
       </c>
       <c r="BF4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BG4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BH4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BI4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BJ4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BK4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BL4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BM4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BN4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BO4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BP4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BQ4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BR4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BS4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BT4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BU4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BV4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BW4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BX4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BY4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="BZ4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CA4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CB4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CC4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CD4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CE4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CF4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CG4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CH4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CI4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CJ4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CK4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CL4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CM4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CN4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CO4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CP4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CQ4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CR4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CS4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CT4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CU4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CV4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CW4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CX4" t="s">
-        <v>105</v>
+        <v>423</v>
       </c>
       <c r="CY4" t="s">
-        <v>105</v>
+        <v>423</v>
+      </c>
+      <c r="CZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DD4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="DZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="ED4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="ER4" t="s">
+        <v>423</v>
+      </c>
+      <c r="ES4" t="s">
+        <v>423</v>
+      </c>
+      <c r="ET4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="EZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FD4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="FZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GD4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="GZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HD4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="HZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="ID4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="II4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="IZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JD4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="JZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KD4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="KZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LD4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="LZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MD4" t="s">
+        <v>423</v>
+      </c>
+      <c r="ME4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="ML4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="MZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="ND4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NN4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="NZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OD4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OE4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OF4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OG4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OH4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OI4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OJ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OK4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OL4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OM4" t="s">
+        <v>423</v>
+      </c>
+      <c r="ON4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OO4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OP4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OQ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OR4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OS4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OT4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OU4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OV4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OW4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OX4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OY4" t="s">
+        <v>423</v>
+      </c>
+      <c r="OZ4" t="s">
+        <v>423</v>
+      </c>
+      <c r="PA4" t="s">
+        <v>423</v>
+      </c>
+      <c r="PB4" t="s">
+        <v>423</v>
+      </c>
+      <c r="PC4" t="s">
+        <v>423</v>
+      </c>
+      <c r="PD4" t="s">
+        <v>423</v>
       </c>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:420">
       <c r="A5" s="3" t="s">
-        <v>106</v>
+        <v>424</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
@@ -1804,365 +5626,1633 @@
       <c r="CA5" s="3"/>
       <c r="CB5" s="3"/>
       <c r="CC5" s="3"/>
       <c r="CD5" s="3"/>
       <c r="CE5" s="3"/>
       <c r="CF5" s="3"/>
       <c r="CG5" s="3"/>
       <c r="CH5" s="3"/>
       <c r="CI5" s="3"/>
       <c r="CJ5" s="3"/>
       <c r="CK5" s="3"/>
       <c r="CL5" s="3"/>
       <c r="CM5" s="3"/>
       <c r="CN5" s="3"/>
       <c r="CO5" s="3"/>
       <c r="CP5" s="3"/>
       <c r="CQ5" s="3"/>
       <c r="CR5" s="3"/>
       <c r="CS5" s="3"/>
       <c r="CT5" s="3"/>
       <c r="CU5" s="3"/>
       <c r="CV5" s="3"/>
       <c r="CW5" s="3"/>
       <c r="CX5" s="3"/>
       <c r="CY5" s="3"/>
+      <c r="CZ5" s="3"/>
+      <c r="DA5" s="3"/>
+      <c r="DB5" s="3"/>
+      <c r="DC5" s="3"/>
+      <c r="DD5" s="3"/>
+      <c r="DE5" s="3"/>
+      <c r="DF5" s="3"/>
+      <c r="DG5" s="3"/>
+      <c r="DH5" s="3"/>
+      <c r="DI5" s="3"/>
+      <c r="DJ5" s="3"/>
+      <c r="DK5" s="3"/>
+      <c r="DL5" s="3"/>
+      <c r="DM5" s="3"/>
+      <c r="DN5" s="3"/>
+      <c r="DO5" s="3"/>
+      <c r="DP5" s="3"/>
+      <c r="DQ5" s="3"/>
+      <c r="DR5" s="3"/>
+      <c r="DS5" s="3"/>
+      <c r="DT5" s="3"/>
+      <c r="DU5" s="3"/>
+      <c r="DV5" s="3"/>
+      <c r="DW5" s="3"/>
+      <c r="DX5" s="3"/>
+      <c r="DY5" s="3"/>
+      <c r="DZ5" s="3"/>
+      <c r="EA5" s="3"/>
+      <c r="EB5" s="3"/>
+      <c r="EC5" s="3"/>
+      <c r="ED5" s="3"/>
+      <c r="EE5" s="3"/>
+      <c r="EF5" s="3"/>
+      <c r="EG5" s="3"/>
+      <c r="EH5" s="3"/>
+      <c r="EI5" s="3"/>
+      <c r="EJ5" s="3"/>
+      <c r="EK5" s="3"/>
+      <c r="EL5" s="3"/>
+      <c r="EM5" s="3"/>
+      <c r="EN5" s="3"/>
+      <c r="EO5" s="3"/>
+      <c r="EP5" s="3"/>
+      <c r="EQ5" s="3"/>
+      <c r="ER5" s="3"/>
+      <c r="ES5" s="3"/>
+      <c r="ET5" s="3"/>
+      <c r="EU5" s="3"/>
+      <c r="EV5" s="3"/>
+      <c r="EW5" s="3"/>
+      <c r="EX5" s="3"/>
+      <c r="EY5" s="3"/>
+      <c r="EZ5" s="3"/>
+      <c r="FA5" s="3"/>
+      <c r="FB5" s="3"/>
+      <c r="FC5" s="3"/>
+      <c r="FD5" s="3"/>
+      <c r="FE5" s="3"/>
+      <c r="FF5" s="3"/>
+      <c r="FG5" s="3"/>
+      <c r="FH5" s="3"/>
+      <c r="FI5" s="3"/>
+      <c r="FJ5" s="3"/>
+      <c r="FK5" s="3"/>
+      <c r="FL5" s="3"/>
+      <c r="FM5" s="3"/>
+      <c r="FN5" s="3"/>
+      <c r="FO5" s="3"/>
+      <c r="FP5" s="3"/>
+      <c r="FQ5" s="3"/>
+      <c r="FR5" s="3"/>
+      <c r="FS5" s="3"/>
+      <c r="FT5" s="3"/>
+      <c r="FU5" s="3"/>
+      <c r="FV5" s="3"/>
+      <c r="FW5" s="3"/>
+      <c r="FX5" s="3"/>
+      <c r="FY5" s="3"/>
+      <c r="FZ5" s="3"/>
+      <c r="GA5" s="3"/>
+      <c r="GB5" s="3"/>
+      <c r="GC5" s="3"/>
+      <c r="GD5" s="3"/>
+      <c r="GE5" s="3"/>
+      <c r="GF5" s="3"/>
+      <c r="GG5" s="3"/>
+      <c r="GH5" s="3"/>
+      <c r="GI5" s="3"/>
+      <c r="GJ5" s="3"/>
+      <c r="GK5" s="3"/>
+      <c r="GL5" s="3"/>
+      <c r="GM5" s="3"/>
+      <c r="GN5" s="3"/>
+      <c r="GO5" s="3"/>
+      <c r="GP5" s="3"/>
+      <c r="GQ5" s="3"/>
+      <c r="GR5" s="3"/>
+      <c r="GS5" s="3"/>
+      <c r="GT5" s="3"/>
+      <c r="GU5" s="3"/>
+      <c r="GV5" s="3"/>
+      <c r="GW5" s="3"/>
+      <c r="GX5" s="3"/>
+      <c r="GY5" s="3"/>
+      <c r="GZ5" s="3"/>
+      <c r="HA5" s="3"/>
+      <c r="HB5" s="3"/>
+      <c r="HC5" s="3"/>
+      <c r="HD5" s="3"/>
+      <c r="HE5" s="3"/>
+      <c r="HF5" s="3"/>
+      <c r="HG5" s="3"/>
+      <c r="HH5" s="3"/>
+      <c r="HI5" s="3"/>
+      <c r="HJ5" s="3"/>
+      <c r="HK5" s="3"/>
+      <c r="HL5" s="3"/>
+      <c r="HM5" s="3"/>
+      <c r="HN5" s="3"/>
+      <c r="HO5" s="3"/>
+      <c r="HP5" s="3"/>
+      <c r="HQ5" s="3"/>
+      <c r="HR5" s="3"/>
+      <c r="HS5" s="3"/>
+      <c r="HT5" s="3"/>
+      <c r="HU5" s="3"/>
+      <c r="HV5" s="3"/>
+      <c r="HW5" s="3"/>
+      <c r="HX5" s="3"/>
+      <c r="HY5" s="3"/>
+      <c r="HZ5" s="3"/>
+      <c r="IA5" s="3"/>
+      <c r="IB5" s="3"/>
+      <c r="IC5" s="3"/>
+      <c r="ID5" s="3"/>
+      <c r="IE5" s="3"/>
+      <c r="IF5" s="3"/>
+      <c r="IG5" s="3"/>
+      <c r="IH5" s="3"/>
+      <c r="II5" s="3"/>
+      <c r="IJ5" s="3"/>
+      <c r="IK5" s="3"/>
+      <c r="IL5" s="3"/>
+      <c r="IM5" s="3"/>
+      <c r="IN5" s="3"/>
+      <c r="IO5" s="3"/>
+      <c r="IP5" s="3"/>
+      <c r="IQ5" s="3"/>
+      <c r="IR5" s="3"/>
+      <c r="IS5" s="3"/>
+      <c r="IT5" s="3"/>
+      <c r="IU5" s="3"/>
+      <c r="IV5" s="3"/>
+      <c r="IW5" s="3"/>
+      <c r="IX5" s="3"/>
+      <c r="IY5" s="3"/>
+      <c r="IZ5" s="3"/>
+      <c r="JA5" s="3"/>
+      <c r="JB5" s="3"/>
+      <c r="JC5" s="3"/>
+      <c r="JD5" s="3"/>
+      <c r="JE5" s="3"/>
+      <c r="JF5" s="3"/>
+      <c r="JG5" s="3"/>
+      <c r="JH5" s="3"/>
+      <c r="JI5" s="3"/>
+      <c r="JJ5" s="3"/>
+      <c r="JK5" s="3"/>
+      <c r="JL5" s="3"/>
+      <c r="JM5" s="3"/>
+      <c r="JN5" s="3"/>
+      <c r="JO5" s="3"/>
+      <c r="JP5" s="3"/>
+      <c r="JQ5" s="3"/>
+      <c r="JR5" s="3"/>
+      <c r="JS5" s="3"/>
+      <c r="JT5" s="3"/>
+      <c r="JU5" s="3"/>
+      <c r="JV5" s="3"/>
+      <c r="JW5" s="3"/>
+      <c r="JX5" s="3"/>
+      <c r="JY5" s="3"/>
+      <c r="JZ5" s="3"/>
+      <c r="KA5" s="3"/>
+      <c r="KB5" s="3"/>
+      <c r="KC5" s="3"/>
+      <c r="KD5" s="3"/>
+      <c r="KE5" s="3"/>
+      <c r="KF5" s="3"/>
+      <c r="KG5" s="3"/>
+      <c r="KH5" s="3"/>
+      <c r="KI5" s="3"/>
+      <c r="KJ5" s="3"/>
+      <c r="KK5" s="3"/>
+      <c r="KL5" s="3"/>
+      <c r="KM5" s="3"/>
+      <c r="KN5" s="3"/>
+      <c r="KO5" s="3"/>
+      <c r="KP5" s="3"/>
+      <c r="KQ5" s="3"/>
+      <c r="KR5" s="3"/>
+      <c r="KS5" s="3"/>
+      <c r="KT5" s="3"/>
+      <c r="KU5" s="3"/>
+      <c r="KV5" s="3"/>
+      <c r="KW5" s="3"/>
+      <c r="KX5" s="3"/>
+      <c r="KY5" s="3"/>
+      <c r="KZ5" s="3"/>
+      <c r="LA5" s="3"/>
+      <c r="LB5" s="3"/>
+      <c r="LC5" s="3"/>
+      <c r="LD5" s="3"/>
+      <c r="LE5" s="3"/>
+      <c r="LF5" s="3"/>
+      <c r="LG5" s="3"/>
+      <c r="LH5" s="3"/>
+      <c r="LI5" s="3"/>
+      <c r="LJ5" s="3"/>
+      <c r="LK5" s="3"/>
+      <c r="LL5" s="3"/>
+      <c r="LM5" s="3"/>
+      <c r="LN5" s="3"/>
+      <c r="LO5" s="3"/>
+      <c r="LP5" s="3"/>
+      <c r="LQ5" s="3"/>
+      <c r="LR5" s="3"/>
+      <c r="LS5" s="3"/>
+      <c r="LT5" s="3"/>
+      <c r="LU5" s="3"/>
+      <c r="LV5" s="3"/>
+      <c r="LW5" s="3"/>
+      <c r="LX5" s="3"/>
+      <c r="LY5" s="3"/>
+      <c r="LZ5" s="3"/>
+      <c r="MA5" s="3"/>
+      <c r="MB5" s="3"/>
+      <c r="MC5" s="3"/>
+      <c r="MD5" s="3"/>
+      <c r="ME5" s="3"/>
+      <c r="MF5" s="3"/>
+      <c r="MG5" s="3"/>
+      <c r="MH5" s="3"/>
+      <c r="MI5" s="3"/>
+      <c r="MJ5" s="3"/>
+      <c r="MK5" s="3"/>
+      <c r="ML5" s="3"/>
+      <c r="MM5" s="3"/>
+      <c r="MN5" s="3"/>
+      <c r="MO5" s="3"/>
+      <c r="MP5" s="3"/>
+      <c r="MQ5" s="3"/>
+      <c r="MR5" s="3"/>
+      <c r="MS5" s="3"/>
+      <c r="MT5" s="3"/>
+      <c r="MU5" s="3"/>
+      <c r="MV5" s="3"/>
+      <c r="MW5" s="3"/>
+      <c r="MX5" s="3"/>
+      <c r="MY5" s="3"/>
+      <c r="MZ5" s="3"/>
+      <c r="NA5" s="3"/>
+      <c r="NB5" s="3"/>
+      <c r="NC5" s="3"/>
+      <c r="ND5" s="3"/>
+      <c r="NE5" s="3"/>
+      <c r="NF5" s="3"/>
+      <c r="NG5" s="3"/>
+      <c r="NH5" s="3"/>
+      <c r="NI5" s="3"/>
+      <c r="NJ5" s="3"/>
+      <c r="NK5" s="3"/>
+      <c r="NL5" s="3"/>
+      <c r="NM5" s="3"/>
+      <c r="NN5" s="3"/>
+      <c r="NO5" s="3"/>
+      <c r="NP5" s="3"/>
+      <c r="NQ5" s="3"/>
+      <c r="NR5" s="3"/>
+      <c r="NS5" s="3"/>
+      <c r="NT5" s="3"/>
+      <c r="NU5" s="3"/>
+      <c r="NV5" s="3"/>
+      <c r="NW5" s="3"/>
+      <c r="NX5" s="3"/>
+      <c r="NY5" s="3"/>
+      <c r="NZ5" s="3"/>
+      <c r="OA5" s="3"/>
+      <c r="OB5" s="3"/>
+      <c r="OC5" s="3"/>
+      <c r="OD5" s="3"/>
+      <c r="OE5" s="3"/>
+      <c r="OF5" s="3"/>
+      <c r="OG5" s="3"/>
+      <c r="OH5" s="3"/>
+      <c r="OI5" s="3"/>
+      <c r="OJ5" s="3"/>
+      <c r="OK5" s="3"/>
+      <c r="OL5" s="3"/>
+      <c r="OM5" s="3"/>
+      <c r="ON5" s="3"/>
+      <c r="OO5" s="3"/>
+      <c r="OP5" s="3"/>
+      <c r="OQ5" s="3"/>
+      <c r="OR5" s="3"/>
+      <c r="OS5" s="3"/>
+      <c r="OT5" s="3"/>
+      <c r="OU5" s="3"/>
+      <c r="OV5" s="3"/>
+      <c r="OW5" s="3"/>
+      <c r="OX5" s="3"/>
+      <c r="OY5" s="3"/>
+      <c r="OZ5" s="3"/>
+      <c r="PA5" s="3"/>
+      <c r="PB5" s="3"/>
+      <c r="PC5" s="3"/>
+      <c r="PD5" s="3"/>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:420">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>421</v>
       </c>
       <c r="B6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="C6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="D6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="E6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="F6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="G6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="H6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="I6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="J6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="K6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="L6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="M6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="N6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="O6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="P6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="Q6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="R6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="S6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="T6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="U6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="V6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="W6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="X6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="Y6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="Z6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AA6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AB6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AC6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AD6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AE6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AF6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AG6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AH6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AI6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AJ6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AK6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AL6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AM6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AN6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AO6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AP6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AQ6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AR6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AS6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AT6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AU6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AV6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AW6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AX6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AY6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="AZ6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="BA6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="BB6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="BC6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="BD6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="BE6" t="s">
-        <v>107</v>
+        <v>425</v>
       </c>
       <c r="BF6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BG6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BH6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BI6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BJ6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BK6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BL6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BM6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BN6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BO6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BP6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BQ6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BR6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BS6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BT6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BU6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BV6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BW6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BX6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BY6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="BZ6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CA6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CB6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CC6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CD6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CE6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CF6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CG6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CH6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CI6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CJ6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CK6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CL6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CM6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CN6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CO6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CP6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CQ6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CR6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CS6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CT6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CU6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CV6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CW6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CX6" t="s">
-        <v>107</v>
+        <v>426</v>
       </c>
       <c r="CY6" t="s">
-        <v>107</v>
+        <v>426</v>
+      </c>
+      <c r="CZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DD6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="DZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="ED6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="ER6" t="s">
+        <v>426</v>
+      </c>
+      <c r="ES6" t="s">
+        <v>426</v>
+      </c>
+      <c r="ET6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="EZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FD6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="FZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GD6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="GZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HD6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="HZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="ID6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="II6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="IZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JD6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="JZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KD6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="KZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LD6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="LZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MD6" t="s">
+        <v>426</v>
+      </c>
+      <c r="ME6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="ML6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="MZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="ND6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NN6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="NZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OD6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OE6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OF6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OG6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OH6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OI6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OJ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OK6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OL6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OM6" t="s">
+        <v>426</v>
+      </c>
+      <c r="ON6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OO6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OP6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OQ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OR6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OS6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OT6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OU6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OV6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OW6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OX6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OY6" t="s">
+        <v>426</v>
+      </c>
+      <c r="OZ6" t="s">
+        <v>426</v>
+      </c>
+      <c r="PA6" t="s">
+        <v>426</v>
+      </c>
+      <c r="PB6" t="s">
+        <v>426</v>
+      </c>
+      <c r="PC6" t="s">
+        <v>426</v>
+      </c>
+      <c r="PD6" t="s">
+        <v>426</v>
       </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:420">
       <c r="A7" s="3" t="s">
-        <v>108</v>
+        <v>427</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
@@ -2222,363 +7312,1631 @@
       <c r="CA7" s="3"/>
       <c r="CB7" s="3"/>
       <c r="CC7" s="3"/>
       <c r="CD7" s="3"/>
       <c r="CE7" s="3"/>
       <c r="CF7" s="3"/>
       <c r="CG7" s="3"/>
       <c r="CH7" s="3"/>
       <c r="CI7" s="3"/>
       <c r="CJ7" s="3"/>
       <c r="CK7" s="3"/>
       <c r="CL7" s="3"/>
       <c r="CM7" s="3"/>
       <c r="CN7" s="3"/>
       <c r="CO7" s="3"/>
       <c r="CP7" s="3"/>
       <c r="CQ7" s="3"/>
       <c r="CR7" s="3"/>
       <c r="CS7" s="3"/>
       <c r="CT7" s="3"/>
       <c r="CU7" s="3"/>
       <c r="CV7" s="3"/>
       <c r="CW7" s="3"/>
       <c r="CX7" s="3"/>
       <c r="CY7" s="3"/>
+      <c r="CZ7" s="3"/>
+      <c r="DA7" s="3"/>
+      <c r="DB7" s="3"/>
+      <c r="DC7" s="3"/>
+      <c r="DD7" s="3"/>
+      <c r="DE7" s="3"/>
+      <c r="DF7" s="3"/>
+      <c r="DG7" s="3"/>
+      <c r="DH7" s="3"/>
+      <c r="DI7" s="3"/>
+      <c r="DJ7" s="3"/>
+      <c r="DK7" s="3"/>
+      <c r="DL7" s="3"/>
+      <c r="DM7" s="3"/>
+      <c r="DN7" s="3"/>
+      <c r="DO7" s="3"/>
+      <c r="DP7" s="3"/>
+      <c r="DQ7" s="3"/>
+      <c r="DR7" s="3"/>
+      <c r="DS7" s="3"/>
+      <c r="DT7" s="3"/>
+      <c r="DU7" s="3"/>
+      <c r="DV7" s="3"/>
+      <c r="DW7" s="3"/>
+      <c r="DX7" s="3"/>
+      <c r="DY7" s="3"/>
+      <c r="DZ7" s="3"/>
+      <c r="EA7" s="3"/>
+      <c r="EB7" s="3"/>
+      <c r="EC7" s="3"/>
+      <c r="ED7" s="3"/>
+      <c r="EE7" s="3"/>
+      <c r="EF7" s="3"/>
+      <c r="EG7" s="3"/>
+      <c r="EH7" s="3"/>
+      <c r="EI7" s="3"/>
+      <c r="EJ7" s="3"/>
+      <c r="EK7" s="3"/>
+      <c r="EL7" s="3"/>
+      <c r="EM7" s="3"/>
+      <c r="EN7" s="3"/>
+      <c r="EO7" s="3"/>
+      <c r="EP7" s="3"/>
+      <c r="EQ7" s="3"/>
+      <c r="ER7" s="3"/>
+      <c r="ES7" s="3"/>
+      <c r="ET7" s="3"/>
+      <c r="EU7" s="3"/>
+      <c r="EV7" s="3"/>
+      <c r="EW7" s="3"/>
+      <c r="EX7" s="3"/>
+      <c r="EY7" s="3"/>
+      <c r="EZ7" s="3"/>
+      <c r="FA7" s="3"/>
+      <c r="FB7" s="3"/>
+      <c r="FC7" s="3"/>
+      <c r="FD7" s="3"/>
+      <c r="FE7" s="3"/>
+      <c r="FF7" s="3"/>
+      <c r="FG7" s="3"/>
+      <c r="FH7" s="3"/>
+      <c r="FI7" s="3"/>
+      <c r="FJ7" s="3"/>
+      <c r="FK7" s="3"/>
+      <c r="FL7" s="3"/>
+      <c r="FM7" s="3"/>
+      <c r="FN7" s="3"/>
+      <c r="FO7" s="3"/>
+      <c r="FP7" s="3"/>
+      <c r="FQ7" s="3"/>
+      <c r="FR7" s="3"/>
+      <c r="FS7" s="3"/>
+      <c r="FT7" s="3"/>
+      <c r="FU7" s="3"/>
+      <c r="FV7" s="3"/>
+      <c r="FW7" s="3"/>
+      <c r="FX7" s="3"/>
+      <c r="FY7" s="3"/>
+      <c r="FZ7" s="3"/>
+      <c r="GA7" s="3"/>
+      <c r="GB7" s="3"/>
+      <c r="GC7" s="3"/>
+      <c r="GD7" s="3"/>
+      <c r="GE7" s="3"/>
+      <c r="GF7" s="3"/>
+      <c r="GG7" s="3"/>
+      <c r="GH7" s="3"/>
+      <c r="GI7" s="3"/>
+      <c r="GJ7" s="3"/>
+      <c r="GK7" s="3"/>
+      <c r="GL7" s="3"/>
+      <c r="GM7" s="3"/>
+      <c r="GN7" s="3"/>
+      <c r="GO7" s="3"/>
+      <c r="GP7" s="3"/>
+      <c r="GQ7" s="3"/>
+      <c r="GR7" s="3"/>
+      <c r="GS7" s="3"/>
+      <c r="GT7" s="3"/>
+      <c r="GU7" s="3"/>
+      <c r="GV7" s="3"/>
+      <c r="GW7" s="3"/>
+      <c r="GX7" s="3"/>
+      <c r="GY7" s="3"/>
+      <c r="GZ7" s="3"/>
+      <c r="HA7" s="3"/>
+      <c r="HB7" s="3"/>
+      <c r="HC7" s="3"/>
+      <c r="HD7" s="3"/>
+      <c r="HE7" s="3"/>
+      <c r="HF7" s="3"/>
+      <c r="HG7" s="3"/>
+      <c r="HH7" s="3"/>
+      <c r="HI7" s="3"/>
+      <c r="HJ7" s="3"/>
+      <c r="HK7" s="3"/>
+      <c r="HL7" s="3"/>
+      <c r="HM7" s="3"/>
+      <c r="HN7" s="3"/>
+      <c r="HO7" s="3"/>
+      <c r="HP7" s="3"/>
+      <c r="HQ7" s="3"/>
+      <c r="HR7" s="3"/>
+      <c r="HS7" s="3"/>
+      <c r="HT7" s="3"/>
+      <c r="HU7" s="3"/>
+      <c r="HV7" s="3"/>
+      <c r="HW7" s="3"/>
+      <c r="HX7" s="3"/>
+      <c r="HY7" s="3"/>
+      <c r="HZ7" s="3"/>
+      <c r="IA7" s="3"/>
+      <c r="IB7" s="3"/>
+      <c r="IC7" s="3"/>
+      <c r="ID7" s="3"/>
+      <c r="IE7" s="3"/>
+      <c r="IF7" s="3"/>
+      <c r="IG7" s="3"/>
+      <c r="IH7" s="3"/>
+      <c r="II7" s="3"/>
+      <c r="IJ7" s="3"/>
+      <c r="IK7" s="3"/>
+      <c r="IL7" s="3"/>
+      <c r="IM7" s="3"/>
+      <c r="IN7" s="3"/>
+      <c r="IO7" s="3"/>
+      <c r="IP7" s="3"/>
+      <c r="IQ7" s="3"/>
+      <c r="IR7" s="3"/>
+      <c r="IS7" s="3"/>
+      <c r="IT7" s="3"/>
+      <c r="IU7" s="3"/>
+      <c r="IV7" s="3"/>
+      <c r="IW7" s="3"/>
+      <c r="IX7" s="3"/>
+      <c r="IY7" s="3"/>
+      <c r="IZ7" s="3"/>
+      <c r="JA7" s="3"/>
+      <c r="JB7" s="3"/>
+      <c r="JC7" s="3"/>
+      <c r="JD7" s="3"/>
+      <c r="JE7" s="3"/>
+      <c r="JF7" s="3"/>
+      <c r="JG7" s="3"/>
+      <c r="JH7" s="3"/>
+      <c r="JI7" s="3"/>
+      <c r="JJ7" s="3"/>
+      <c r="JK7" s="3"/>
+      <c r="JL7" s="3"/>
+      <c r="JM7" s="3"/>
+      <c r="JN7" s="3"/>
+      <c r="JO7" s="3"/>
+      <c r="JP7" s="3"/>
+      <c r="JQ7" s="3"/>
+      <c r="JR7" s="3"/>
+      <c r="JS7" s="3"/>
+      <c r="JT7" s="3"/>
+      <c r="JU7" s="3"/>
+      <c r="JV7" s="3"/>
+      <c r="JW7" s="3"/>
+      <c r="JX7" s="3"/>
+      <c r="JY7" s="3"/>
+      <c r="JZ7" s="3"/>
+      <c r="KA7" s="3"/>
+      <c r="KB7" s="3"/>
+      <c r="KC7" s="3"/>
+      <c r="KD7" s="3"/>
+      <c r="KE7" s="3"/>
+      <c r="KF7" s="3"/>
+      <c r="KG7" s="3"/>
+      <c r="KH7" s="3"/>
+      <c r="KI7" s="3"/>
+      <c r="KJ7" s="3"/>
+      <c r="KK7" s="3"/>
+      <c r="KL7" s="3"/>
+      <c r="KM7" s="3"/>
+      <c r="KN7" s="3"/>
+      <c r="KO7" s="3"/>
+      <c r="KP7" s="3"/>
+      <c r="KQ7" s="3"/>
+      <c r="KR7" s="3"/>
+      <c r="KS7" s="3"/>
+      <c r="KT7" s="3"/>
+      <c r="KU7" s="3"/>
+      <c r="KV7" s="3"/>
+      <c r="KW7" s="3"/>
+      <c r="KX7" s="3"/>
+      <c r="KY7" s="3"/>
+      <c r="KZ7" s="3"/>
+      <c r="LA7" s="3"/>
+      <c r="LB7" s="3"/>
+      <c r="LC7" s="3"/>
+      <c r="LD7" s="3"/>
+      <c r="LE7" s="3"/>
+      <c r="LF7" s="3"/>
+      <c r="LG7" s="3"/>
+      <c r="LH7" s="3"/>
+      <c r="LI7" s="3"/>
+      <c r="LJ7" s="3"/>
+      <c r="LK7" s="3"/>
+      <c r="LL7" s="3"/>
+      <c r="LM7" s="3"/>
+      <c r="LN7" s="3"/>
+      <c r="LO7" s="3"/>
+      <c r="LP7" s="3"/>
+      <c r="LQ7" s="3"/>
+      <c r="LR7" s="3"/>
+      <c r="LS7" s="3"/>
+      <c r="LT7" s="3"/>
+      <c r="LU7" s="3"/>
+      <c r="LV7" s="3"/>
+      <c r="LW7" s="3"/>
+      <c r="LX7" s="3"/>
+      <c r="LY7" s="3"/>
+      <c r="LZ7" s="3"/>
+      <c r="MA7" s="3"/>
+      <c r="MB7" s="3"/>
+      <c r="MC7" s="3"/>
+      <c r="MD7" s="3"/>
+      <c r="ME7" s="3"/>
+      <c r="MF7" s="3"/>
+      <c r="MG7" s="3"/>
+      <c r="MH7" s="3"/>
+      <c r="MI7" s="3"/>
+      <c r="MJ7" s="3"/>
+      <c r="MK7" s="3"/>
+      <c r="ML7" s="3"/>
+      <c r="MM7" s="3"/>
+      <c r="MN7" s="3"/>
+      <c r="MO7" s="3"/>
+      <c r="MP7" s="3"/>
+      <c r="MQ7" s="3"/>
+      <c r="MR7" s="3"/>
+      <c r="MS7" s="3"/>
+      <c r="MT7" s="3"/>
+      <c r="MU7" s="3"/>
+      <c r="MV7" s="3"/>
+      <c r="MW7" s="3"/>
+      <c r="MX7" s="3"/>
+      <c r="MY7" s="3"/>
+      <c r="MZ7" s="3"/>
+      <c r="NA7" s="3"/>
+      <c r="NB7" s="3"/>
+      <c r="NC7" s="3"/>
+      <c r="ND7" s="3"/>
+      <c r="NE7" s="3"/>
+      <c r="NF7" s="3"/>
+      <c r="NG7" s="3"/>
+      <c r="NH7" s="3"/>
+      <c r="NI7" s="3"/>
+      <c r="NJ7" s="3"/>
+      <c r="NK7" s="3"/>
+      <c r="NL7" s="3"/>
+      <c r="NM7" s="3"/>
+      <c r="NN7" s="3"/>
+      <c r="NO7" s="3"/>
+      <c r="NP7" s="3"/>
+      <c r="NQ7" s="3"/>
+      <c r="NR7" s="3"/>
+      <c r="NS7" s="3"/>
+      <c r="NT7" s="3"/>
+      <c r="NU7" s="3"/>
+      <c r="NV7" s="3"/>
+      <c r="NW7" s="3"/>
+      <c r="NX7" s="3"/>
+      <c r="NY7" s="3"/>
+      <c r="NZ7" s="3"/>
+      <c r="OA7" s="3"/>
+      <c r="OB7" s="3"/>
+      <c r="OC7" s="3"/>
+      <c r="OD7" s="3"/>
+      <c r="OE7" s="3"/>
+      <c r="OF7" s="3"/>
+      <c r="OG7" s="3"/>
+      <c r="OH7" s="3"/>
+      <c r="OI7" s="3"/>
+      <c r="OJ7" s="3"/>
+      <c r="OK7" s="3"/>
+      <c r="OL7" s="3"/>
+      <c r="OM7" s="3"/>
+      <c r="ON7" s="3"/>
+      <c r="OO7" s="3"/>
+      <c r="OP7" s="3"/>
+      <c r="OQ7" s="3"/>
+      <c r="OR7" s="3"/>
+      <c r="OS7" s="3"/>
+      <c r="OT7" s="3"/>
+      <c r="OU7" s="3"/>
+      <c r="OV7" s="3"/>
+      <c r="OW7" s="3"/>
+      <c r="OX7" s="3"/>
+      <c r="OY7" s="3"/>
+      <c r="OZ7" s="3"/>
+      <c r="PA7" s="3"/>
+      <c r="PB7" s="3"/>
+      <c r="PC7" s="3"/>
+      <c r="PD7" s="3"/>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:420">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>421</v>
       </c>
       <c r="B8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="C8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="D8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="E8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="F8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="G8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="H8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="I8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="J8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="K8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="L8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="M8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="N8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="O8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="P8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="Q8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="R8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="S8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="T8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="U8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="V8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="W8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="X8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="Y8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="Z8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AA8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AB8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AC8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AD8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AE8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AF8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AG8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AH8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AI8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AJ8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AK8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AL8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AM8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AN8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AO8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AP8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AQ8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AR8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AS8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AT8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AU8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AV8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AW8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AX8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AY8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="AZ8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="BA8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="BB8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="BC8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="BD8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="BE8" t="s">
-        <v>109</v>
+        <v>428</v>
       </c>
       <c r="BF8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BG8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BH8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BI8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BJ8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BK8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BL8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BM8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BN8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BO8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BP8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BQ8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BR8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BS8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BT8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BU8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BV8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BW8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BX8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BY8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="BZ8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CA8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CB8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CC8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CD8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CE8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CF8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CG8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CH8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CI8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CJ8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CK8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CL8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CM8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CN8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CO8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CP8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CQ8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CR8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CS8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CT8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CU8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CV8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CW8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CX8" t="s">
-        <v>109</v>
+        <v>429</v>
       </c>
       <c r="CY8" t="s">
-        <v>109</v>
+        <v>429</v>
+      </c>
+      <c r="CZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DD8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="DZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="ED8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="ER8" t="s">
+        <v>429</v>
+      </c>
+      <c r="ES8" t="s">
+        <v>429</v>
+      </c>
+      <c r="ET8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="EZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FD8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="FZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GD8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="GZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HD8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="HZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="ID8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="II8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="IZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JD8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="JZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KD8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="KZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LD8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="LZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MD8" t="s">
+        <v>429</v>
+      </c>
+      <c r="ME8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="ML8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="MZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="ND8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NN8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="NZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OD8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OE8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OF8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OG8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OH8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OI8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OJ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OK8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OL8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OM8" t="s">
+        <v>429</v>
+      </c>
+      <c r="ON8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OO8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OP8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OQ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OR8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OS8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OT8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OU8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OV8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OW8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OX8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OY8" t="s">
+        <v>429</v>
+      </c>
+      <c r="OZ8" t="s">
+        <v>429</v>
+      </c>
+      <c r="PA8" t="s">
+        <v>429</v>
+      </c>
+      <c r="PB8" t="s">
+        <v>429</v>
+      </c>
+      <c r="PC8" t="s">
+        <v>429</v>
+      </c>
+      <c r="PD8" t="s">
+        <v>429</v>
       </c>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:420">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
@@ -2638,54 +8996,371 @@
       <c r="CA9" s="4"/>
       <c r="CB9" s="4"/>
       <c r="CC9" s="4"/>
       <c r="CD9" s="4"/>
       <c r="CE9" s="4"/>
       <c r="CF9" s="4"/>
       <c r="CG9" s="4"/>
       <c r="CH9" s="4"/>
       <c r="CI9" s="4"/>
       <c r="CJ9" s="4"/>
       <c r="CK9" s="4"/>
       <c r="CL9" s="4"/>
       <c r="CM9" s="4"/>
       <c r="CN9" s="4"/>
       <c r="CO9" s="4"/>
       <c r="CP9" s="4"/>
       <c r="CQ9" s="4"/>
       <c r="CR9" s="4"/>
       <c r="CS9" s="4"/>
       <c r="CT9" s="4"/>
       <c r="CU9" s="4"/>
       <c r="CV9" s="4"/>
       <c r="CW9" s="4"/>
       <c r="CX9" s="4"/>
       <c r="CY9" s="4"/>
+      <c r="CZ9" s="4"/>
+      <c r="DA9" s="4"/>
+      <c r="DB9" s="4"/>
+      <c r="DC9" s="4"/>
+      <c r="DD9" s="4"/>
+      <c r="DE9" s="4"/>
+      <c r="DF9" s="4"/>
+      <c r="DG9" s="4"/>
+      <c r="DH9" s="4"/>
+      <c r="DI9" s="4"/>
+      <c r="DJ9" s="4"/>
+      <c r="DK9" s="4"/>
+      <c r="DL9" s="4"/>
+      <c r="DM9" s="4"/>
+      <c r="DN9" s="4"/>
+      <c r="DO9" s="4"/>
+      <c r="DP9" s="4"/>
+      <c r="DQ9" s="4"/>
+      <c r="DR9" s="4"/>
+      <c r="DS9" s="4"/>
+      <c r="DT9" s="4"/>
+      <c r="DU9" s="4"/>
+      <c r="DV9" s="4"/>
+      <c r="DW9" s="4"/>
+      <c r="DX9" s="4"/>
+      <c r="DY9" s="4"/>
+      <c r="DZ9" s="4"/>
+      <c r="EA9" s="4"/>
+      <c r="EB9" s="4"/>
+      <c r="EC9" s="4"/>
+      <c r="ED9" s="4"/>
+      <c r="EE9" s="4"/>
+      <c r="EF9" s="4"/>
+      <c r="EG9" s="4"/>
+      <c r="EH9" s="4"/>
+      <c r="EI9" s="4"/>
+      <c r="EJ9" s="4"/>
+      <c r="EK9" s="4"/>
+      <c r="EL9" s="4"/>
+      <c r="EM9" s="4"/>
+      <c r="EN9" s="4"/>
+      <c r="EO9" s="4"/>
+      <c r="EP9" s="4"/>
+      <c r="EQ9" s="4"/>
+      <c r="ER9" s="4"/>
+      <c r="ES9" s="4"/>
+      <c r="ET9" s="4"/>
+      <c r="EU9" s="4"/>
+      <c r="EV9" s="4"/>
+      <c r="EW9" s="4"/>
+      <c r="EX9" s="4"/>
+      <c r="EY9" s="4"/>
+      <c r="EZ9" s="4"/>
+      <c r="FA9" s="4"/>
+      <c r="FB9" s="4"/>
+      <c r="FC9" s="4"/>
+      <c r="FD9" s="4"/>
+      <c r="FE9" s="4"/>
+      <c r="FF9" s="4"/>
+      <c r="FG9" s="4"/>
+      <c r="FH9" s="4"/>
+      <c r="FI9" s="4"/>
+      <c r="FJ9" s="4"/>
+      <c r="FK9" s="4"/>
+      <c r="FL9" s="4"/>
+      <c r="FM9" s="4"/>
+      <c r="FN9" s="4"/>
+      <c r="FO9" s="4"/>
+      <c r="FP9" s="4"/>
+      <c r="FQ9" s="4"/>
+      <c r="FR9" s="4"/>
+      <c r="FS9" s="4"/>
+      <c r="FT9" s="4"/>
+      <c r="FU9" s="4"/>
+      <c r="FV9" s="4"/>
+      <c r="FW9" s="4"/>
+      <c r="FX9" s="4"/>
+      <c r="FY9" s="4"/>
+      <c r="FZ9" s="4"/>
+      <c r="GA9" s="4"/>
+      <c r="GB9" s="4"/>
+      <c r="GC9" s="4"/>
+      <c r="GD9" s="4"/>
+      <c r="GE9" s="4"/>
+      <c r="GF9" s="4"/>
+      <c r="GG9" s="4"/>
+      <c r="GH9" s="4"/>
+      <c r="GI9" s="4"/>
+      <c r="GJ9" s="4"/>
+      <c r="GK9" s="4"/>
+      <c r="GL9" s="4"/>
+      <c r="GM9" s="4"/>
+      <c r="GN9" s="4"/>
+      <c r="GO9" s="4"/>
+      <c r="GP9" s="4"/>
+      <c r="GQ9" s="4"/>
+      <c r="GR9" s="4"/>
+      <c r="GS9" s="4"/>
+      <c r="GT9" s="4"/>
+      <c r="GU9" s="4"/>
+      <c r="GV9" s="4"/>
+      <c r="GW9" s="4"/>
+      <c r="GX9" s="4"/>
+      <c r="GY9" s="4"/>
+      <c r="GZ9" s="4"/>
+      <c r="HA9" s="4"/>
+      <c r="HB9" s="4"/>
+      <c r="HC9" s="4"/>
+      <c r="HD9" s="4"/>
+      <c r="HE9" s="4"/>
+      <c r="HF9" s="4"/>
+      <c r="HG9" s="4"/>
+      <c r="HH9" s="4"/>
+      <c r="HI9" s="4"/>
+      <c r="HJ9" s="4"/>
+      <c r="HK9" s="4"/>
+      <c r="HL9" s="4"/>
+      <c r="HM9" s="4"/>
+      <c r="HN9" s="4"/>
+      <c r="HO9" s="4"/>
+      <c r="HP9" s="4"/>
+      <c r="HQ9" s="4"/>
+      <c r="HR9" s="4"/>
+      <c r="HS9" s="4"/>
+      <c r="HT9" s="4"/>
+      <c r="HU9" s="4"/>
+      <c r="HV9" s="4"/>
+      <c r="HW9" s="4"/>
+      <c r="HX9" s="4"/>
+      <c r="HY9" s="4"/>
+      <c r="HZ9" s="4"/>
+      <c r="IA9" s="4"/>
+      <c r="IB9" s="4"/>
+      <c r="IC9" s="4"/>
+      <c r="ID9" s="4"/>
+      <c r="IE9" s="4"/>
+      <c r="IF9" s="4"/>
+      <c r="IG9" s="4"/>
+      <c r="IH9" s="4"/>
+      <c r="II9" s="4"/>
+      <c r="IJ9" s="4"/>
+      <c r="IK9" s="4"/>
+      <c r="IL9" s="4"/>
+      <c r="IM9" s="4"/>
+      <c r="IN9" s="4"/>
+      <c r="IO9" s="4"/>
+      <c r="IP9" s="4"/>
+      <c r="IQ9" s="4"/>
+      <c r="IR9" s="4"/>
+      <c r="IS9" s="4"/>
+      <c r="IT9" s="4"/>
+      <c r="IU9" s="4"/>
+      <c r="IV9" s="4"/>
+      <c r="IW9" s="4"/>
+      <c r="IX9" s="4"/>
+      <c r="IY9" s="4"/>
+      <c r="IZ9" s="4"/>
+      <c r="JA9" s="4"/>
+      <c r="JB9" s="4"/>
+      <c r="JC9" s="4"/>
+      <c r="JD9" s="4"/>
+      <c r="JE9" s="4"/>
+      <c r="JF9" s="4"/>
+      <c r="JG9" s="4"/>
+      <c r="JH9" s="4"/>
+      <c r="JI9" s="4"/>
+      <c r="JJ9" s="4"/>
+      <c r="JK9" s="4"/>
+      <c r="JL9" s="4"/>
+      <c r="JM9" s="4"/>
+      <c r="JN9" s="4"/>
+      <c r="JO9" s="4"/>
+      <c r="JP9" s="4"/>
+      <c r="JQ9" s="4"/>
+      <c r="JR9" s="4"/>
+      <c r="JS9" s="4"/>
+      <c r="JT9" s="4"/>
+      <c r="JU9" s="4"/>
+      <c r="JV9" s="4"/>
+      <c r="JW9" s="4"/>
+      <c r="JX9" s="4"/>
+      <c r="JY9" s="4"/>
+      <c r="JZ9" s="4"/>
+      <c r="KA9" s="4"/>
+      <c r="KB9" s="4"/>
+      <c r="KC9" s="4"/>
+      <c r="KD9" s="4"/>
+      <c r="KE9" s="4"/>
+      <c r="KF9" s="4"/>
+      <c r="KG9" s="4"/>
+      <c r="KH9" s="4"/>
+      <c r="KI9" s="4"/>
+      <c r="KJ9" s="4"/>
+      <c r="KK9" s="4"/>
+      <c r="KL9" s="4"/>
+      <c r="KM9" s="4"/>
+      <c r="KN9" s="4"/>
+      <c r="KO9" s="4"/>
+      <c r="KP9" s="4"/>
+      <c r="KQ9" s="4"/>
+      <c r="KR9" s="4"/>
+      <c r="KS9" s="4"/>
+      <c r="KT9" s="4"/>
+      <c r="KU9" s="4"/>
+      <c r="KV9" s="4"/>
+      <c r="KW9" s="4"/>
+      <c r="KX9" s="4"/>
+      <c r="KY9" s="4"/>
+      <c r="KZ9" s="4"/>
+      <c r="LA9" s="4"/>
+      <c r="LB9" s="4"/>
+      <c r="LC9" s="4"/>
+      <c r="LD9" s="4"/>
+      <c r="LE9" s="4"/>
+      <c r="LF9" s="4"/>
+      <c r="LG9" s="4"/>
+      <c r="LH9" s="4"/>
+      <c r="LI9" s="4"/>
+      <c r="LJ9" s="4"/>
+      <c r="LK9" s="4"/>
+      <c r="LL9" s="4"/>
+      <c r="LM9" s="4"/>
+      <c r="LN9" s="4"/>
+      <c r="LO9" s="4"/>
+      <c r="LP9" s="4"/>
+      <c r="LQ9" s="4"/>
+      <c r="LR9" s="4"/>
+      <c r="LS9" s="4"/>
+      <c r="LT9" s="4"/>
+      <c r="LU9" s="4"/>
+      <c r="LV9" s="4"/>
+      <c r="LW9" s="4"/>
+      <c r="LX9" s="4"/>
+      <c r="LY9" s="4"/>
+      <c r="LZ9" s="4"/>
+      <c r="MA9" s="4"/>
+      <c r="MB9" s="4"/>
+      <c r="MC9" s="4"/>
+      <c r="MD9" s="4"/>
+      <c r="ME9" s="4"/>
+      <c r="MF9" s="4"/>
+      <c r="MG9" s="4"/>
+      <c r="MH9" s="4"/>
+      <c r="MI9" s="4"/>
+      <c r="MJ9" s="4"/>
+      <c r="MK9" s="4"/>
+      <c r="ML9" s="4"/>
+      <c r="MM9" s="4"/>
+      <c r="MN9" s="4"/>
+      <c r="MO9" s="4"/>
+      <c r="MP9" s="4"/>
+      <c r="MQ9" s="4"/>
+      <c r="MR9" s="4"/>
+      <c r="MS9" s="4"/>
+      <c r="MT9" s="4"/>
+      <c r="MU9" s="4"/>
+      <c r="MV9" s="4"/>
+      <c r="MW9" s="4"/>
+      <c r="MX9" s="4"/>
+      <c r="MY9" s="4"/>
+      <c r="MZ9" s="4"/>
+      <c r="NA9" s="4"/>
+      <c r="NB9" s="4"/>
+      <c r="NC9" s="4"/>
+      <c r="ND9" s="4"/>
+      <c r="NE9" s="4"/>
+      <c r="NF9" s="4"/>
+      <c r="NG9" s="4"/>
+      <c r="NH9" s="4"/>
+      <c r="NI9" s="4"/>
+      <c r="NJ9" s="4"/>
+      <c r="NK9" s="4"/>
+      <c r="NL9" s="4"/>
+      <c r="NM9" s="4"/>
+      <c r="NN9" s="4"/>
+      <c r="NO9" s="4"/>
+      <c r="NP9" s="4"/>
+      <c r="NQ9" s="4"/>
+      <c r="NR9" s="4"/>
+      <c r="NS9" s="4"/>
+      <c r="NT9" s="4"/>
+      <c r="NU9" s="4"/>
+      <c r="NV9" s="4"/>
+      <c r="NW9" s="4"/>
+      <c r="NX9" s="4"/>
+      <c r="NY9" s="4"/>
+      <c r="NZ9" s="4"/>
+      <c r="OA9" s="4"/>
+      <c r="OB9" s="4"/>
+      <c r="OC9" s="4"/>
+      <c r="OD9" s="4"/>
+      <c r="OE9" s="4"/>
+      <c r="OF9" s="4"/>
+      <c r="OG9" s="4"/>
+      <c r="OH9" s="4"/>
+      <c r="OI9" s="4"/>
+      <c r="OJ9" s="4"/>
+      <c r="OK9" s="4"/>
+      <c r="OL9" s="4"/>
+      <c r="OM9" s="4"/>
+      <c r="ON9" s="4"/>
+      <c r="OO9" s="4"/>
+      <c r="OP9" s="4"/>
+      <c r="OQ9" s="4"/>
+      <c r="OR9" s="4"/>
+      <c r="OS9" s="4"/>
+      <c r="OT9" s="4"/>
+      <c r="OU9" s="4"/>
+      <c r="OV9" s="4"/>
+      <c r="OW9" s="4"/>
+      <c r="OX9" s="4"/>
+      <c r="OY9" s="4"/>
+      <c r="OZ9" s="4"/>
+      <c r="PA9" s="4"/>
+      <c r="PB9" s="4"/>
+      <c r="PC9" s="4"/>
+      <c r="PD9" s="4"/>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:420">
       <c r="A10" s="2" t="s">
-        <v>110</v>
+        <v>430</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
@@ -2745,54 +9420,371 @@
       <c r="CA10" s="2"/>
       <c r="CB10" s="2"/>
       <c r="CC10" s="2"/>
       <c r="CD10" s="2"/>
       <c r="CE10" s="2"/>
       <c r="CF10" s="2"/>
       <c r="CG10" s="2"/>
       <c r="CH10" s="2"/>
       <c r="CI10" s="2"/>
       <c r="CJ10" s="2"/>
       <c r="CK10" s="2"/>
       <c r="CL10" s="2"/>
       <c r="CM10" s="2"/>
       <c r="CN10" s="2"/>
       <c r="CO10" s="2"/>
       <c r="CP10" s="2"/>
       <c r="CQ10" s="2"/>
       <c r="CR10" s="2"/>
       <c r="CS10" s="2"/>
       <c r="CT10" s="2"/>
       <c r="CU10" s="2"/>
       <c r="CV10" s="2"/>
       <c r="CW10" s="2"/>
       <c r="CX10" s="2"/>
       <c r="CY10" s="2"/>
+      <c r="CZ10" s="2"/>
+      <c r="DA10" s="2"/>
+      <c r="DB10" s="2"/>
+      <c r="DC10" s="2"/>
+      <c r="DD10" s="2"/>
+      <c r="DE10" s="2"/>
+      <c r="DF10" s="2"/>
+      <c r="DG10" s="2"/>
+      <c r="DH10" s="2"/>
+      <c r="DI10" s="2"/>
+      <c r="DJ10" s="2"/>
+      <c r="DK10" s="2"/>
+      <c r="DL10" s="2"/>
+      <c r="DM10" s="2"/>
+      <c r="DN10" s="2"/>
+      <c r="DO10" s="2"/>
+      <c r="DP10" s="2"/>
+      <c r="DQ10" s="2"/>
+      <c r="DR10" s="2"/>
+      <c r="DS10" s="2"/>
+      <c r="DT10" s="2"/>
+      <c r="DU10" s="2"/>
+      <c r="DV10" s="2"/>
+      <c r="DW10" s="2"/>
+      <c r="DX10" s="2"/>
+      <c r="DY10" s="2"/>
+      <c r="DZ10" s="2"/>
+      <c r="EA10" s="2"/>
+      <c r="EB10" s="2"/>
+      <c r="EC10" s="2"/>
+      <c r="ED10" s="2"/>
+      <c r="EE10" s="2"/>
+      <c r="EF10" s="2"/>
+      <c r="EG10" s="2"/>
+      <c r="EH10" s="2"/>
+      <c r="EI10" s="2"/>
+      <c r="EJ10" s="2"/>
+      <c r="EK10" s="2"/>
+      <c r="EL10" s="2"/>
+      <c r="EM10" s="2"/>
+      <c r="EN10" s="2"/>
+      <c r="EO10" s="2"/>
+      <c r="EP10" s="2"/>
+      <c r="EQ10" s="2"/>
+      <c r="ER10" s="2"/>
+      <c r="ES10" s="2"/>
+      <c r="ET10" s="2"/>
+      <c r="EU10" s="2"/>
+      <c r="EV10" s="2"/>
+      <c r="EW10" s="2"/>
+      <c r="EX10" s="2"/>
+      <c r="EY10" s="2"/>
+      <c r="EZ10" s="2"/>
+      <c r="FA10" s="2"/>
+      <c r="FB10" s="2"/>
+      <c r="FC10" s="2"/>
+      <c r="FD10" s="2"/>
+      <c r="FE10" s="2"/>
+      <c r="FF10" s="2"/>
+      <c r="FG10" s="2"/>
+      <c r="FH10" s="2"/>
+      <c r="FI10" s="2"/>
+      <c r="FJ10" s="2"/>
+      <c r="FK10" s="2"/>
+      <c r="FL10" s="2"/>
+      <c r="FM10" s="2"/>
+      <c r="FN10" s="2"/>
+      <c r="FO10" s="2"/>
+      <c r="FP10" s="2"/>
+      <c r="FQ10" s="2"/>
+      <c r="FR10" s="2"/>
+      <c r="FS10" s="2"/>
+      <c r="FT10" s="2"/>
+      <c r="FU10" s="2"/>
+      <c r="FV10" s="2"/>
+      <c r="FW10" s="2"/>
+      <c r="FX10" s="2"/>
+      <c r="FY10" s="2"/>
+      <c r="FZ10" s="2"/>
+      <c r="GA10" s="2"/>
+      <c r="GB10" s="2"/>
+      <c r="GC10" s="2"/>
+      <c r="GD10" s="2"/>
+      <c r="GE10" s="2"/>
+      <c r="GF10" s="2"/>
+      <c r="GG10" s="2"/>
+      <c r="GH10" s="2"/>
+      <c r="GI10" s="2"/>
+      <c r="GJ10" s="2"/>
+      <c r="GK10" s="2"/>
+      <c r="GL10" s="2"/>
+      <c r="GM10" s="2"/>
+      <c r="GN10" s="2"/>
+      <c r="GO10" s="2"/>
+      <c r="GP10" s="2"/>
+      <c r="GQ10" s="2"/>
+      <c r="GR10" s="2"/>
+      <c r="GS10" s="2"/>
+      <c r="GT10" s="2"/>
+      <c r="GU10" s="2"/>
+      <c r="GV10" s="2"/>
+      <c r="GW10" s="2"/>
+      <c r="GX10" s="2"/>
+      <c r="GY10" s="2"/>
+      <c r="GZ10" s="2"/>
+      <c r="HA10" s="2"/>
+      <c r="HB10" s="2"/>
+      <c r="HC10" s="2"/>
+      <c r="HD10" s="2"/>
+      <c r="HE10" s="2"/>
+      <c r="HF10" s="2"/>
+      <c r="HG10" s="2"/>
+      <c r="HH10" s="2"/>
+      <c r="HI10" s="2"/>
+      <c r="HJ10" s="2"/>
+      <c r="HK10" s="2"/>
+      <c r="HL10" s="2"/>
+      <c r="HM10" s="2"/>
+      <c r="HN10" s="2"/>
+      <c r="HO10" s="2"/>
+      <c r="HP10" s="2"/>
+      <c r="HQ10" s="2"/>
+      <c r="HR10" s="2"/>
+      <c r="HS10" s="2"/>
+      <c r="HT10" s="2"/>
+      <c r="HU10" s="2"/>
+      <c r="HV10" s="2"/>
+      <c r="HW10" s="2"/>
+      <c r="HX10" s="2"/>
+      <c r="HY10" s="2"/>
+      <c r="HZ10" s="2"/>
+      <c r="IA10" s="2"/>
+      <c r="IB10" s="2"/>
+      <c r="IC10" s="2"/>
+      <c r="ID10" s="2"/>
+      <c r="IE10" s="2"/>
+      <c r="IF10" s="2"/>
+      <c r="IG10" s="2"/>
+      <c r="IH10" s="2"/>
+      <c r="II10" s="2"/>
+      <c r="IJ10" s="2"/>
+      <c r="IK10" s="2"/>
+      <c r="IL10" s="2"/>
+      <c r="IM10" s="2"/>
+      <c r="IN10" s="2"/>
+      <c r="IO10" s="2"/>
+      <c r="IP10" s="2"/>
+      <c r="IQ10" s="2"/>
+      <c r="IR10" s="2"/>
+      <c r="IS10" s="2"/>
+      <c r="IT10" s="2"/>
+      <c r="IU10" s="2"/>
+      <c r="IV10" s="2"/>
+      <c r="IW10" s="2"/>
+      <c r="IX10" s="2"/>
+      <c r="IY10" s="2"/>
+      <c r="IZ10" s="2"/>
+      <c r="JA10" s="2"/>
+      <c r="JB10" s="2"/>
+      <c r="JC10" s="2"/>
+      <c r="JD10" s="2"/>
+      <c r="JE10" s="2"/>
+      <c r="JF10" s="2"/>
+      <c r="JG10" s="2"/>
+      <c r="JH10" s="2"/>
+      <c r="JI10" s="2"/>
+      <c r="JJ10" s="2"/>
+      <c r="JK10" s="2"/>
+      <c r="JL10" s="2"/>
+      <c r="JM10" s="2"/>
+      <c r="JN10" s="2"/>
+      <c r="JO10" s="2"/>
+      <c r="JP10" s="2"/>
+      <c r="JQ10" s="2"/>
+      <c r="JR10" s="2"/>
+      <c r="JS10" s="2"/>
+      <c r="JT10" s="2"/>
+      <c r="JU10" s="2"/>
+      <c r="JV10" s="2"/>
+      <c r="JW10" s="2"/>
+      <c r="JX10" s="2"/>
+      <c r="JY10" s="2"/>
+      <c r="JZ10" s="2"/>
+      <c r="KA10" s="2"/>
+      <c r="KB10" s="2"/>
+      <c r="KC10" s="2"/>
+      <c r="KD10" s="2"/>
+      <c r="KE10" s="2"/>
+      <c r="KF10" s="2"/>
+      <c r="KG10" s="2"/>
+      <c r="KH10" s="2"/>
+      <c r="KI10" s="2"/>
+      <c r="KJ10" s="2"/>
+      <c r="KK10" s="2"/>
+      <c r="KL10" s="2"/>
+      <c r="KM10" s="2"/>
+      <c r="KN10" s="2"/>
+      <c r="KO10" s="2"/>
+      <c r="KP10" s="2"/>
+      <c r="KQ10" s="2"/>
+      <c r="KR10" s="2"/>
+      <c r="KS10" s="2"/>
+      <c r="KT10" s="2"/>
+      <c r="KU10" s="2"/>
+      <c r="KV10" s="2"/>
+      <c r="KW10" s="2"/>
+      <c r="KX10" s="2"/>
+      <c r="KY10" s="2"/>
+      <c r="KZ10" s="2"/>
+      <c r="LA10" s="2"/>
+      <c r="LB10" s="2"/>
+      <c r="LC10" s="2"/>
+      <c r="LD10" s="2"/>
+      <c r="LE10" s="2"/>
+      <c r="LF10" s="2"/>
+      <c r="LG10" s="2"/>
+      <c r="LH10" s="2"/>
+      <c r="LI10" s="2"/>
+      <c r="LJ10" s="2"/>
+      <c r="LK10" s="2"/>
+      <c r="LL10" s="2"/>
+      <c r="LM10" s="2"/>
+      <c r="LN10" s="2"/>
+      <c r="LO10" s="2"/>
+      <c r="LP10" s="2"/>
+      <c r="LQ10" s="2"/>
+      <c r="LR10" s="2"/>
+      <c r="LS10" s="2"/>
+      <c r="LT10" s="2"/>
+      <c r="LU10" s="2"/>
+      <c r="LV10" s="2"/>
+      <c r="LW10" s="2"/>
+      <c r="LX10" s="2"/>
+      <c r="LY10" s="2"/>
+      <c r="LZ10" s="2"/>
+      <c r="MA10" s="2"/>
+      <c r="MB10" s="2"/>
+      <c r="MC10" s="2"/>
+      <c r="MD10" s="2"/>
+      <c r="ME10" s="2"/>
+      <c r="MF10" s="2"/>
+      <c r="MG10" s="2"/>
+      <c r="MH10" s="2"/>
+      <c r="MI10" s="2"/>
+      <c r="MJ10" s="2"/>
+      <c r="MK10" s="2"/>
+      <c r="ML10" s="2"/>
+      <c r="MM10" s="2"/>
+      <c r="MN10" s="2"/>
+      <c r="MO10" s="2"/>
+      <c r="MP10" s="2"/>
+      <c r="MQ10" s="2"/>
+      <c r="MR10" s="2"/>
+      <c r="MS10" s="2"/>
+      <c r="MT10" s="2"/>
+      <c r="MU10" s="2"/>
+      <c r="MV10" s="2"/>
+      <c r="MW10" s="2"/>
+      <c r="MX10" s="2"/>
+      <c r="MY10" s="2"/>
+      <c r="MZ10" s="2"/>
+      <c r="NA10" s="2"/>
+      <c r="NB10" s="2"/>
+      <c r="NC10" s="2"/>
+      <c r="ND10" s="2"/>
+      <c r="NE10" s="2"/>
+      <c r="NF10" s="2"/>
+      <c r="NG10" s="2"/>
+      <c r="NH10" s="2"/>
+      <c r="NI10" s="2"/>
+      <c r="NJ10" s="2"/>
+      <c r="NK10" s="2"/>
+      <c r="NL10" s="2"/>
+      <c r="NM10" s="2"/>
+      <c r="NN10" s="2"/>
+      <c r="NO10" s="2"/>
+      <c r="NP10" s="2"/>
+      <c r="NQ10" s="2"/>
+      <c r="NR10" s="2"/>
+      <c r="NS10" s="2"/>
+      <c r="NT10" s="2"/>
+      <c r="NU10" s="2"/>
+      <c r="NV10" s="2"/>
+      <c r="NW10" s="2"/>
+      <c r="NX10" s="2"/>
+      <c r="NY10" s="2"/>
+      <c r="NZ10" s="2"/>
+      <c r="OA10" s="2"/>
+      <c r="OB10" s="2"/>
+      <c r="OC10" s="2"/>
+      <c r="OD10" s="2"/>
+      <c r="OE10" s="2"/>
+      <c r="OF10" s="2"/>
+      <c r="OG10" s="2"/>
+      <c r="OH10" s="2"/>
+      <c r="OI10" s="2"/>
+      <c r="OJ10" s="2"/>
+      <c r="OK10" s="2"/>
+      <c r="OL10" s="2"/>
+      <c r="OM10" s="2"/>
+      <c r="ON10" s="2"/>
+      <c r="OO10" s="2"/>
+      <c r="OP10" s="2"/>
+      <c r="OQ10" s="2"/>
+      <c r="OR10" s="2"/>
+      <c r="OS10" s="2"/>
+      <c r="OT10" s="2"/>
+      <c r="OU10" s="2"/>
+      <c r="OV10" s="2"/>
+      <c r="OW10" s="2"/>
+      <c r="OX10" s="2"/>
+      <c r="OY10" s="2"/>
+      <c r="OZ10" s="2"/>
+      <c r="PA10" s="2"/>
+      <c r="PB10" s="2"/>
+      <c r="PC10" s="2"/>
+      <c r="PD10" s="2"/>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:420">
       <c r="A11" s="3" t="s">
-        <v>103</v>
+        <v>420</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
@@ -2852,365 +9844,1633 @@
       <c r="CA11" s="3"/>
       <c r="CB11" s="3"/>
       <c r="CC11" s="3"/>
       <c r="CD11" s="3"/>
       <c r="CE11" s="3"/>
       <c r="CF11" s="3"/>
       <c r="CG11" s="3"/>
       <c r="CH11" s="3"/>
       <c r="CI11" s="3"/>
       <c r="CJ11" s="3"/>
       <c r="CK11" s="3"/>
       <c r="CL11" s="3"/>
       <c r="CM11" s="3"/>
       <c r="CN11" s="3"/>
       <c r="CO11" s="3"/>
       <c r="CP11" s="3"/>
       <c r="CQ11" s="3"/>
       <c r="CR11" s="3"/>
       <c r="CS11" s="3"/>
       <c r="CT11" s="3"/>
       <c r="CU11" s="3"/>
       <c r="CV11" s="3"/>
       <c r="CW11" s="3"/>
       <c r="CX11" s="3"/>
       <c r="CY11" s="3"/>
+      <c r="CZ11" s="3"/>
+      <c r="DA11" s="3"/>
+      <c r="DB11" s="3"/>
+      <c r="DC11" s="3"/>
+      <c r="DD11" s="3"/>
+      <c r="DE11" s="3"/>
+      <c r="DF11" s="3"/>
+      <c r="DG11" s="3"/>
+      <c r="DH11" s="3"/>
+      <c r="DI11" s="3"/>
+      <c r="DJ11" s="3"/>
+      <c r="DK11" s="3"/>
+      <c r="DL11" s="3"/>
+      <c r="DM11" s="3"/>
+      <c r="DN11" s="3"/>
+      <c r="DO11" s="3"/>
+      <c r="DP11" s="3"/>
+      <c r="DQ11" s="3"/>
+      <c r="DR11" s="3"/>
+      <c r="DS11" s="3"/>
+      <c r="DT11" s="3"/>
+      <c r="DU11" s="3"/>
+      <c r="DV11" s="3"/>
+      <c r="DW11" s="3"/>
+      <c r="DX11" s="3"/>
+      <c r="DY11" s="3"/>
+      <c r="DZ11" s="3"/>
+      <c r="EA11" s="3"/>
+      <c r="EB11" s="3"/>
+      <c r="EC11" s="3"/>
+      <c r="ED11" s="3"/>
+      <c r="EE11" s="3"/>
+      <c r="EF11" s="3"/>
+      <c r="EG11" s="3"/>
+      <c r="EH11" s="3"/>
+      <c r="EI11" s="3"/>
+      <c r="EJ11" s="3"/>
+      <c r="EK11" s="3"/>
+      <c r="EL11" s="3"/>
+      <c r="EM11" s="3"/>
+      <c r="EN11" s="3"/>
+      <c r="EO11" s="3"/>
+      <c r="EP11" s="3"/>
+      <c r="EQ11" s="3"/>
+      <c r="ER11" s="3"/>
+      <c r="ES11" s="3"/>
+      <c r="ET11" s="3"/>
+      <c r="EU11" s="3"/>
+      <c r="EV11" s="3"/>
+      <c r="EW11" s="3"/>
+      <c r="EX11" s="3"/>
+      <c r="EY11" s="3"/>
+      <c r="EZ11" s="3"/>
+      <c r="FA11" s="3"/>
+      <c r="FB11" s="3"/>
+      <c r="FC11" s="3"/>
+      <c r="FD11" s="3"/>
+      <c r="FE11" s="3"/>
+      <c r="FF11" s="3"/>
+      <c r="FG11" s="3"/>
+      <c r="FH11" s="3"/>
+      <c r="FI11" s="3"/>
+      <c r="FJ11" s="3"/>
+      <c r="FK11" s="3"/>
+      <c r="FL11" s="3"/>
+      <c r="FM11" s="3"/>
+      <c r="FN11" s="3"/>
+      <c r="FO11" s="3"/>
+      <c r="FP11" s="3"/>
+      <c r="FQ11" s="3"/>
+      <c r="FR11" s="3"/>
+      <c r="FS11" s="3"/>
+      <c r="FT11" s="3"/>
+      <c r="FU11" s="3"/>
+      <c r="FV11" s="3"/>
+      <c r="FW11" s="3"/>
+      <c r="FX11" s="3"/>
+      <c r="FY11" s="3"/>
+      <c r="FZ11" s="3"/>
+      <c r="GA11" s="3"/>
+      <c r="GB11" s="3"/>
+      <c r="GC11" s="3"/>
+      <c r="GD11" s="3"/>
+      <c r="GE11" s="3"/>
+      <c r="GF11" s="3"/>
+      <c r="GG11" s="3"/>
+      <c r="GH11" s="3"/>
+      <c r="GI11" s="3"/>
+      <c r="GJ11" s="3"/>
+      <c r="GK11" s="3"/>
+      <c r="GL11" s="3"/>
+      <c r="GM11" s="3"/>
+      <c r="GN11" s="3"/>
+      <c r="GO11" s="3"/>
+      <c r="GP11" s="3"/>
+      <c r="GQ11" s="3"/>
+      <c r="GR11" s="3"/>
+      <c r="GS11" s="3"/>
+      <c r="GT11" s="3"/>
+      <c r="GU11" s="3"/>
+      <c r="GV11" s="3"/>
+      <c r="GW11" s="3"/>
+      <c r="GX11" s="3"/>
+      <c r="GY11" s="3"/>
+      <c r="GZ11" s="3"/>
+      <c r="HA11" s="3"/>
+      <c r="HB11" s="3"/>
+      <c r="HC11" s="3"/>
+      <c r="HD11" s="3"/>
+      <c r="HE11" s="3"/>
+      <c r="HF11" s="3"/>
+      <c r="HG11" s="3"/>
+      <c r="HH11" s="3"/>
+      <c r="HI11" s="3"/>
+      <c r="HJ11" s="3"/>
+      <c r="HK11" s="3"/>
+      <c r="HL11" s="3"/>
+      <c r="HM11" s="3"/>
+      <c r="HN11" s="3"/>
+      <c r="HO11" s="3"/>
+      <c r="HP11" s="3"/>
+      <c r="HQ11" s="3"/>
+      <c r="HR11" s="3"/>
+      <c r="HS11" s="3"/>
+      <c r="HT11" s="3"/>
+      <c r="HU11" s="3"/>
+      <c r="HV11" s="3"/>
+      <c r="HW11" s="3"/>
+      <c r="HX11" s="3"/>
+      <c r="HY11" s="3"/>
+      <c r="HZ11" s="3"/>
+      <c r="IA11" s="3"/>
+      <c r="IB11" s="3"/>
+      <c r="IC11" s="3"/>
+      <c r="ID11" s="3"/>
+      <c r="IE11" s="3"/>
+      <c r="IF11" s="3"/>
+      <c r="IG11" s="3"/>
+      <c r="IH11" s="3"/>
+      <c r="II11" s="3"/>
+      <c r="IJ11" s="3"/>
+      <c r="IK11" s="3"/>
+      <c r="IL11" s="3"/>
+      <c r="IM11" s="3"/>
+      <c r="IN11" s="3"/>
+      <c r="IO11" s="3"/>
+      <c r="IP11" s="3"/>
+      <c r="IQ11" s="3"/>
+      <c r="IR11" s="3"/>
+      <c r="IS11" s="3"/>
+      <c r="IT11" s="3"/>
+      <c r="IU11" s="3"/>
+      <c r="IV11" s="3"/>
+      <c r="IW11" s="3"/>
+      <c r="IX11" s="3"/>
+      <c r="IY11" s="3"/>
+      <c r="IZ11" s="3"/>
+      <c r="JA11" s="3"/>
+      <c r="JB11" s="3"/>
+      <c r="JC11" s="3"/>
+      <c r="JD11" s="3"/>
+      <c r="JE11" s="3"/>
+      <c r="JF11" s="3"/>
+      <c r="JG11" s="3"/>
+      <c r="JH11" s="3"/>
+      <c r="JI11" s="3"/>
+      <c r="JJ11" s="3"/>
+      <c r="JK11" s="3"/>
+      <c r="JL11" s="3"/>
+      <c r="JM11" s="3"/>
+      <c r="JN11" s="3"/>
+      <c r="JO11" s="3"/>
+      <c r="JP11" s="3"/>
+      <c r="JQ11" s="3"/>
+      <c r="JR11" s="3"/>
+      <c r="JS11" s="3"/>
+      <c r="JT11" s="3"/>
+      <c r="JU11" s="3"/>
+      <c r="JV11" s="3"/>
+      <c r="JW11" s="3"/>
+      <c r="JX11" s="3"/>
+      <c r="JY11" s="3"/>
+      <c r="JZ11" s="3"/>
+      <c r="KA11" s="3"/>
+      <c r="KB11" s="3"/>
+      <c r="KC11" s="3"/>
+      <c r="KD11" s="3"/>
+      <c r="KE11" s="3"/>
+      <c r="KF11" s="3"/>
+      <c r="KG11" s="3"/>
+      <c r="KH11" s="3"/>
+      <c r="KI11" s="3"/>
+      <c r="KJ11" s="3"/>
+      <c r="KK11" s="3"/>
+      <c r="KL11" s="3"/>
+      <c r="KM11" s="3"/>
+      <c r="KN11" s="3"/>
+      <c r="KO11" s="3"/>
+      <c r="KP11" s="3"/>
+      <c r="KQ11" s="3"/>
+      <c r="KR11" s="3"/>
+      <c r="KS11" s="3"/>
+      <c r="KT11" s="3"/>
+      <c r="KU11" s="3"/>
+      <c r="KV11" s="3"/>
+      <c r="KW11" s="3"/>
+      <c r="KX11" s="3"/>
+      <c r="KY11" s="3"/>
+      <c r="KZ11" s="3"/>
+      <c r="LA11" s="3"/>
+      <c r="LB11" s="3"/>
+      <c r="LC11" s="3"/>
+      <c r="LD11" s="3"/>
+      <c r="LE11" s="3"/>
+      <c r="LF11" s="3"/>
+      <c r="LG11" s="3"/>
+      <c r="LH11" s="3"/>
+      <c r="LI11" s="3"/>
+      <c r="LJ11" s="3"/>
+      <c r="LK11" s="3"/>
+      <c r="LL11" s="3"/>
+      <c r="LM11" s="3"/>
+      <c r="LN11" s="3"/>
+      <c r="LO11" s="3"/>
+      <c r="LP11" s="3"/>
+      <c r="LQ11" s="3"/>
+      <c r="LR11" s="3"/>
+      <c r="LS11" s="3"/>
+      <c r="LT11" s="3"/>
+      <c r="LU11" s="3"/>
+      <c r="LV11" s="3"/>
+      <c r="LW11" s="3"/>
+      <c r="LX11" s="3"/>
+      <c r="LY11" s="3"/>
+      <c r="LZ11" s="3"/>
+      <c r="MA11" s="3"/>
+      <c r="MB11" s="3"/>
+      <c r="MC11" s="3"/>
+      <c r="MD11" s="3"/>
+      <c r="ME11" s="3"/>
+      <c r="MF11" s="3"/>
+      <c r="MG11" s="3"/>
+      <c r="MH11" s="3"/>
+      <c r="MI11" s="3"/>
+      <c r="MJ11" s="3"/>
+      <c r="MK11" s="3"/>
+      <c r="ML11" s="3"/>
+      <c r="MM11" s="3"/>
+      <c r="MN11" s="3"/>
+      <c r="MO11" s="3"/>
+      <c r="MP11" s="3"/>
+      <c r="MQ11" s="3"/>
+      <c r="MR11" s="3"/>
+      <c r="MS11" s="3"/>
+      <c r="MT11" s="3"/>
+      <c r="MU11" s="3"/>
+      <c r="MV11" s="3"/>
+      <c r="MW11" s="3"/>
+      <c r="MX11" s="3"/>
+      <c r="MY11" s="3"/>
+      <c r="MZ11" s="3"/>
+      <c r="NA11" s="3"/>
+      <c r="NB11" s="3"/>
+      <c r="NC11" s="3"/>
+      <c r="ND11" s="3"/>
+      <c r="NE11" s="3"/>
+      <c r="NF11" s="3"/>
+      <c r="NG11" s="3"/>
+      <c r="NH11" s="3"/>
+      <c r="NI11" s="3"/>
+      <c r="NJ11" s="3"/>
+      <c r="NK11" s="3"/>
+      <c r="NL11" s="3"/>
+      <c r="NM11" s="3"/>
+      <c r="NN11" s="3"/>
+      <c r="NO11" s="3"/>
+      <c r="NP11" s="3"/>
+      <c r="NQ11" s="3"/>
+      <c r="NR11" s="3"/>
+      <c r="NS11" s="3"/>
+      <c r="NT11" s="3"/>
+      <c r="NU11" s="3"/>
+      <c r="NV11" s="3"/>
+      <c r="NW11" s="3"/>
+      <c r="NX11" s="3"/>
+      <c r="NY11" s="3"/>
+      <c r="NZ11" s="3"/>
+      <c r="OA11" s="3"/>
+      <c r="OB11" s="3"/>
+      <c r="OC11" s="3"/>
+      <c r="OD11" s="3"/>
+      <c r="OE11" s="3"/>
+      <c r="OF11" s="3"/>
+      <c r="OG11" s="3"/>
+      <c r="OH11" s="3"/>
+      <c r="OI11" s="3"/>
+      <c r="OJ11" s="3"/>
+      <c r="OK11" s="3"/>
+      <c r="OL11" s="3"/>
+      <c r="OM11" s="3"/>
+      <c r="ON11" s="3"/>
+      <c r="OO11" s="3"/>
+      <c r="OP11" s="3"/>
+      <c r="OQ11" s="3"/>
+      <c r="OR11" s="3"/>
+      <c r="OS11" s="3"/>
+      <c r="OT11" s="3"/>
+      <c r="OU11" s="3"/>
+      <c r="OV11" s="3"/>
+      <c r="OW11" s="3"/>
+      <c r="OX11" s="3"/>
+      <c r="OY11" s="3"/>
+      <c r="OZ11" s="3"/>
+      <c r="PA11" s="3"/>
+      <c r="PB11" s="3"/>
+      <c r="PC11" s="3"/>
+      <c r="PD11" s="3"/>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:420">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>421</v>
       </c>
       <c r="B12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="C12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="D12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="E12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="F12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="G12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="H12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="I12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="J12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="K12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="L12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="M12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="N12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="O12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="P12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="Q12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="R12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="S12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="T12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="U12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="V12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="W12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="X12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="Y12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="Z12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AA12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AB12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AC12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AD12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AE12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AF12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AG12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AH12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AI12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AJ12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AK12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AL12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AM12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AN12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AO12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AP12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AQ12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AR12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AS12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AT12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AU12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AV12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AW12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AX12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AY12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="AZ12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="BA12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="BB12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="BC12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="BD12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="BE12" t="s">
-        <v>111</v>
+        <v>431</v>
       </c>
       <c r="BF12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BG12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BH12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BI12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BJ12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BK12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BL12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BM12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BN12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BO12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BP12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BQ12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BR12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BS12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BT12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BU12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BV12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BW12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BX12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BY12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="BZ12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CA12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CB12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CC12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CD12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CE12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CF12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CG12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CH12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CI12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CJ12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CK12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CL12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CM12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CN12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CO12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CP12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CQ12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CR12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CS12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CT12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CU12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CV12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CW12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CX12" t="s">
-        <v>111</v>
+        <v>432</v>
       </c>
       <c r="CY12" t="s">
-        <v>111</v>
+        <v>432</v>
+      </c>
+      <c r="CZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DD12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="DZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="ED12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="ER12" t="s">
+        <v>432</v>
+      </c>
+      <c r="ES12" t="s">
+        <v>432</v>
+      </c>
+      <c r="ET12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="EZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FD12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="FZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GD12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="GZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HD12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="HZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="ID12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="II12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="IZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JD12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="JZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KD12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="KZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LD12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="LZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MD12" t="s">
+        <v>432</v>
+      </c>
+      <c r="ME12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="ML12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="MZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="ND12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NN12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="NZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OD12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OE12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OF12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OG12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OH12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OI12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OJ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OK12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OL12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OM12" t="s">
+        <v>432</v>
+      </c>
+      <c r="ON12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OO12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OP12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OQ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OR12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OS12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OT12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OU12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OV12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OW12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OX12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OY12" t="s">
+        <v>432</v>
+      </c>
+      <c r="OZ12" t="s">
+        <v>432</v>
+      </c>
+      <c r="PA12" t="s">
+        <v>432</v>
+      </c>
+      <c r="PB12" t="s">
+        <v>432</v>
+      </c>
+      <c r="PC12" t="s">
+        <v>432</v>
+      </c>
+      <c r="PD12" t="s">
+        <v>432</v>
       </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:420">
       <c r="A13" s="3" t="s">
-        <v>112</v>
+        <v>433</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
@@ -3270,365 +11530,1633 @@
       <c r="CA13" s="3"/>
       <c r="CB13" s="3"/>
       <c r="CC13" s="3"/>
       <c r="CD13" s="3"/>
       <c r="CE13" s="3"/>
       <c r="CF13" s="3"/>
       <c r="CG13" s="3"/>
       <c r="CH13" s="3"/>
       <c r="CI13" s="3"/>
       <c r="CJ13" s="3"/>
       <c r="CK13" s="3"/>
       <c r="CL13" s="3"/>
       <c r="CM13" s="3"/>
       <c r="CN13" s="3"/>
       <c r="CO13" s="3"/>
       <c r="CP13" s="3"/>
       <c r="CQ13" s="3"/>
       <c r="CR13" s="3"/>
       <c r="CS13" s="3"/>
       <c r="CT13" s="3"/>
       <c r="CU13" s="3"/>
       <c r="CV13" s="3"/>
       <c r="CW13" s="3"/>
       <c r="CX13" s="3"/>
       <c r="CY13" s="3"/>
+      <c r="CZ13" s="3"/>
+      <c r="DA13" s="3"/>
+      <c r="DB13" s="3"/>
+      <c r="DC13" s="3"/>
+      <c r="DD13" s="3"/>
+      <c r="DE13" s="3"/>
+      <c r="DF13" s="3"/>
+      <c r="DG13" s="3"/>
+      <c r="DH13" s="3"/>
+      <c r="DI13" s="3"/>
+      <c r="DJ13" s="3"/>
+      <c r="DK13" s="3"/>
+      <c r="DL13" s="3"/>
+      <c r="DM13" s="3"/>
+      <c r="DN13" s="3"/>
+      <c r="DO13" s="3"/>
+      <c r="DP13" s="3"/>
+      <c r="DQ13" s="3"/>
+      <c r="DR13" s="3"/>
+      <c r="DS13" s="3"/>
+      <c r="DT13" s="3"/>
+      <c r="DU13" s="3"/>
+      <c r="DV13" s="3"/>
+      <c r="DW13" s="3"/>
+      <c r="DX13" s="3"/>
+      <c r="DY13" s="3"/>
+      <c r="DZ13" s="3"/>
+      <c r="EA13" s="3"/>
+      <c r="EB13" s="3"/>
+      <c r="EC13" s="3"/>
+      <c r="ED13" s="3"/>
+      <c r="EE13" s="3"/>
+      <c r="EF13" s="3"/>
+      <c r="EG13" s="3"/>
+      <c r="EH13" s="3"/>
+      <c r="EI13" s="3"/>
+      <c r="EJ13" s="3"/>
+      <c r="EK13" s="3"/>
+      <c r="EL13" s="3"/>
+      <c r="EM13" s="3"/>
+      <c r="EN13" s="3"/>
+      <c r="EO13" s="3"/>
+      <c r="EP13" s="3"/>
+      <c r="EQ13" s="3"/>
+      <c r="ER13" s="3"/>
+      <c r="ES13" s="3"/>
+      <c r="ET13" s="3"/>
+      <c r="EU13" s="3"/>
+      <c r="EV13" s="3"/>
+      <c r="EW13" s="3"/>
+      <c r="EX13" s="3"/>
+      <c r="EY13" s="3"/>
+      <c r="EZ13" s="3"/>
+      <c r="FA13" s="3"/>
+      <c r="FB13" s="3"/>
+      <c r="FC13" s="3"/>
+      <c r="FD13" s="3"/>
+      <c r="FE13" s="3"/>
+      <c r="FF13" s="3"/>
+      <c r="FG13" s="3"/>
+      <c r="FH13" s="3"/>
+      <c r="FI13" s="3"/>
+      <c r="FJ13" s="3"/>
+      <c r="FK13" s="3"/>
+      <c r="FL13" s="3"/>
+      <c r="FM13" s="3"/>
+      <c r="FN13" s="3"/>
+      <c r="FO13" s="3"/>
+      <c r="FP13" s="3"/>
+      <c r="FQ13" s="3"/>
+      <c r="FR13" s="3"/>
+      <c r="FS13" s="3"/>
+      <c r="FT13" s="3"/>
+      <c r="FU13" s="3"/>
+      <c r="FV13" s="3"/>
+      <c r="FW13" s="3"/>
+      <c r="FX13" s="3"/>
+      <c r="FY13" s="3"/>
+      <c r="FZ13" s="3"/>
+      <c r="GA13" s="3"/>
+      <c r="GB13" s="3"/>
+      <c r="GC13" s="3"/>
+      <c r="GD13" s="3"/>
+      <c r="GE13" s="3"/>
+      <c r="GF13" s="3"/>
+      <c r="GG13" s="3"/>
+      <c r="GH13" s="3"/>
+      <c r="GI13" s="3"/>
+      <c r="GJ13" s="3"/>
+      <c r="GK13" s="3"/>
+      <c r="GL13" s="3"/>
+      <c r="GM13" s="3"/>
+      <c r="GN13" s="3"/>
+      <c r="GO13" s="3"/>
+      <c r="GP13" s="3"/>
+      <c r="GQ13" s="3"/>
+      <c r="GR13" s="3"/>
+      <c r="GS13" s="3"/>
+      <c r="GT13" s="3"/>
+      <c r="GU13" s="3"/>
+      <c r="GV13" s="3"/>
+      <c r="GW13" s="3"/>
+      <c r="GX13" s="3"/>
+      <c r="GY13" s="3"/>
+      <c r="GZ13" s="3"/>
+      <c r="HA13" s="3"/>
+      <c r="HB13" s="3"/>
+      <c r="HC13" s="3"/>
+      <c r="HD13" s="3"/>
+      <c r="HE13" s="3"/>
+      <c r="HF13" s="3"/>
+      <c r="HG13" s="3"/>
+      <c r="HH13" s="3"/>
+      <c r="HI13" s="3"/>
+      <c r="HJ13" s="3"/>
+      <c r="HK13" s="3"/>
+      <c r="HL13" s="3"/>
+      <c r="HM13" s="3"/>
+      <c r="HN13" s="3"/>
+      <c r="HO13" s="3"/>
+      <c r="HP13" s="3"/>
+      <c r="HQ13" s="3"/>
+      <c r="HR13" s="3"/>
+      <c r="HS13" s="3"/>
+      <c r="HT13" s="3"/>
+      <c r="HU13" s="3"/>
+      <c r="HV13" s="3"/>
+      <c r="HW13" s="3"/>
+      <c r="HX13" s="3"/>
+      <c r="HY13" s="3"/>
+      <c r="HZ13" s="3"/>
+      <c r="IA13" s="3"/>
+      <c r="IB13" s="3"/>
+      <c r="IC13" s="3"/>
+      <c r="ID13" s="3"/>
+      <c r="IE13" s="3"/>
+      <c r="IF13" s="3"/>
+      <c r="IG13" s="3"/>
+      <c r="IH13" s="3"/>
+      <c r="II13" s="3"/>
+      <c r="IJ13" s="3"/>
+      <c r="IK13" s="3"/>
+      <c r="IL13" s="3"/>
+      <c r="IM13" s="3"/>
+      <c r="IN13" s="3"/>
+      <c r="IO13" s="3"/>
+      <c r="IP13" s="3"/>
+      <c r="IQ13" s="3"/>
+      <c r="IR13" s="3"/>
+      <c r="IS13" s="3"/>
+      <c r="IT13" s="3"/>
+      <c r="IU13" s="3"/>
+      <c r="IV13" s="3"/>
+      <c r="IW13" s="3"/>
+      <c r="IX13" s="3"/>
+      <c r="IY13" s="3"/>
+      <c r="IZ13" s="3"/>
+      <c r="JA13" s="3"/>
+      <c r="JB13" s="3"/>
+      <c r="JC13" s="3"/>
+      <c r="JD13" s="3"/>
+      <c r="JE13" s="3"/>
+      <c r="JF13" s="3"/>
+      <c r="JG13" s="3"/>
+      <c r="JH13" s="3"/>
+      <c r="JI13" s="3"/>
+      <c r="JJ13" s="3"/>
+      <c r="JK13" s="3"/>
+      <c r="JL13" s="3"/>
+      <c r="JM13" s="3"/>
+      <c r="JN13" s="3"/>
+      <c r="JO13" s="3"/>
+      <c r="JP13" s="3"/>
+      <c r="JQ13" s="3"/>
+      <c r="JR13" s="3"/>
+      <c r="JS13" s="3"/>
+      <c r="JT13" s="3"/>
+      <c r="JU13" s="3"/>
+      <c r="JV13" s="3"/>
+      <c r="JW13" s="3"/>
+      <c r="JX13" s="3"/>
+      <c r="JY13" s="3"/>
+      <c r="JZ13" s="3"/>
+      <c r="KA13" s="3"/>
+      <c r="KB13" s="3"/>
+      <c r="KC13" s="3"/>
+      <c r="KD13" s="3"/>
+      <c r="KE13" s="3"/>
+      <c r="KF13" s="3"/>
+      <c r="KG13" s="3"/>
+      <c r="KH13" s="3"/>
+      <c r="KI13" s="3"/>
+      <c r="KJ13" s="3"/>
+      <c r="KK13" s="3"/>
+      <c r="KL13" s="3"/>
+      <c r="KM13" s="3"/>
+      <c r="KN13" s="3"/>
+      <c r="KO13" s="3"/>
+      <c r="KP13" s="3"/>
+      <c r="KQ13" s="3"/>
+      <c r="KR13" s="3"/>
+      <c r="KS13" s="3"/>
+      <c r="KT13" s="3"/>
+      <c r="KU13" s="3"/>
+      <c r="KV13" s="3"/>
+      <c r="KW13" s="3"/>
+      <c r="KX13" s="3"/>
+      <c r="KY13" s="3"/>
+      <c r="KZ13" s="3"/>
+      <c r="LA13" s="3"/>
+      <c r="LB13" s="3"/>
+      <c r="LC13" s="3"/>
+      <c r="LD13" s="3"/>
+      <c r="LE13" s="3"/>
+      <c r="LF13" s="3"/>
+      <c r="LG13" s="3"/>
+      <c r="LH13" s="3"/>
+      <c r="LI13" s="3"/>
+      <c r="LJ13" s="3"/>
+      <c r="LK13" s="3"/>
+      <c r="LL13" s="3"/>
+      <c r="LM13" s="3"/>
+      <c r="LN13" s="3"/>
+      <c r="LO13" s="3"/>
+      <c r="LP13" s="3"/>
+      <c r="LQ13" s="3"/>
+      <c r="LR13" s="3"/>
+      <c r="LS13" s="3"/>
+      <c r="LT13" s="3"/>
+      <c r="LU13" s="3"/>
+      <c r="LV13" s="3"/>
+      <c r="LW13" s="3"/>
+      <c r="LX13" s="3"/>
+      <c r="LY13" s="3"/>
+      <c r="LZ13" s="3"/>
+      <c r="MA13" s="3"/>
+      <c r="MB13" s="3"/>
+      <c r="MC13" s="3"/>
+      <c r="MD13" s="3"/>
+      <c r="ME13" s="3"/>
+      <c r="MF13" s="3"/>
+      <c r="MG13" s="3"/>
+      <c r="MH13" s="3"/>
+      <c r="MI13" s="3"/>
+      <c r="MJ13" s="3"/>
+      <c r="MK13" s="3"/>
+      <c r="ML13" s="3"/>
+      <c r="MM13" s="3"/>
+      <c r="MN13" s="3"/>
+      <c r="MO13" s="3"/>
+      <c r="MP13" s="3"/>
+      <c r="MQ13" s="3"/>
+      <c r="MR13" s="3"/>
+      <c r="MS13" s="3"/>
+      <c r="MT13" s="3"/>
+      <c r="MU13" s="3"/>
+      <c r="MV13" s="3"/>
+      <c r="MW13" s="3"/>
+      <c r="MX13" s="3"/>
+      <c r="MY13" s="3"/>
+      <c r="MZ13" s="3"/>
+      <c r="NA13" s="3"/>
+      <c r="NB13" s="3"/>
+      <c r="NC13" s="3"/>
+      <c r="ND13" s="3"/>
+      <c r="NE13" s="3"/>
+      <c r="NF13" s="3"/>
+      <c r="NG13" s="3"/>
+      <c r="NH13" s="3"/>
+      <c r="NI13" s="3"/>
+      <c r="NJ13" s="3"/>
+      <c r="NK13" s="3"/>
+      <c r="NL13" s="3"/>
+      <c r="NM13" s="3"/>
+      <c r="NN13" s="3"/>
+      <c r="NO13" s="3"/>
+      <c r="NP13" s="3"/>
+      <c r="NQ13" s="3"/>
+      <c r="NR13" s="3"/>
+      <c r="NS13" s="3"/>
+      <c r="NT13" s="3"/>
+      <c r="NU13" s="3"/>
+      <c r="NV13" s="3"/>
+      <c r="NW13" s="3"/>
+      <c r="NX13" s="3"/>
+      <c r="NY13" s="3"/>
+      <c r="NZ13" s="3"/>
+      <c r="OA13" s="3"/>
+      <c r="OB13" s="3"/>
+      <c r="OC13" s="3"/>
+      <c r="OD13" s="3"/>
+      <c r="OE13" s="3"/>
+      <c r="OF13" s="3"/>
+      <c r="OG13" s="3"/>
+      <c r="OH13" s="3"/>
+      <c r="OI13" s="3"/>
+      <c r="OJ13" s="3"/>
+      <c r="OK13" s="3"/>
+      <c r="OL13" s="3"/>
+      <c r="OM13" s="3"/>
+      <c r="ON13" s="3"/>
+      <c r="OO13" s="3"/>
+      <c r="OP13" s="3"/>
+      <c r="OQ13" s="3"/>
+      <c r="OR13" s="3"/>
+      <c r="OS13" s="3"/>
+      <c r="OT13" s="3"/>
+      <c r="OU13" s="3"/>
+      <c r="OV13" s="3"/>
+      <c r="OW13" s="3"/>
+      <c r="OX13" s="3"/>
+      <c r="OY13" s="3"/>
+      <c r="OZ13" s="3"/>
+      <c r="PA13" s="3"/>
+      <c r="PB13" s="3"/>
+      <c r="PC13" s="3"/>
+      <c r="PD13" s="3"/>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:420">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>421</v>
       </c>
       <c r="B14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="C14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="D14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="E14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="F14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="G14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="H14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="I14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="J14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="K14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="L14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="M14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="N14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="O14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="P14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="Q14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="R14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="S14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="T14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="U14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="V14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="W14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="X14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="Y14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="Z14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AA14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AB14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AC14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AD14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AE14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AF14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AG14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AH14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AI14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AJ14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AK14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AL14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AM14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AN14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AO14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AP14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AQ14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AR14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AS14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AT14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AU14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AV14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AW14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AX14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AY14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="AZ14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="BA14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="BB14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="BC14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="BD14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="BE14" t="s">
-        <v>113</v>
+        <v>434</v>
       </c>
       <c r="BF14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BG14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BH14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BI14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BJ14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BK14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BL14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BM14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BN14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BO14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BP14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BQ14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BR14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BS14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BT14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BU14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BV14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BW14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BX14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BY14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="BZ14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CA14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CB14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CC14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CD14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CE14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CF14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CG14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CH14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CI14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CJ14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CK14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CL14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CM14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CN14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CO14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CP14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CQ14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CR14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CS14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CT14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CU14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CV14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CW14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CX14" t="s">
-        <v>113</v>
+        <v>435</v>
       </c>
       <c r="CY14" t="s">
-        <v>113</v>
+        <v>435</v>
+      </c>
+      <c r="CZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DD14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="DZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="ED14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="ER14" t="s">
+        <v>435</v>
+      </c>
+      <c r="ES14" t="s">
+        <v>435</v>
+      </c>
+      <c r="ET14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="EZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FD14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="FZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GD14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="GZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HD14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="HZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="ID14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="II14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="IZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JD14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="JZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KD14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="KZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LD14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="LZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MD14" t="s">
+        <v>435</v>
+      </c>
+      <c r="ME14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="ML14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="MZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="ND14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NN14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="NZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OD14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OE14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OF14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OG14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OH14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OI14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OJ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OK14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OL14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OM14" t="s">
+        <v>435</v>
+      </c>
+      <c r="ON14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OO14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OP14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OQ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OR14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OS14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OT14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OU14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OV14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OW14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OX14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OY14" t="s">
+        <v>435</v>
+      </c>
+      <c r="OZ14" t="s">
+        <v>435</v>
+      </c>
+      <c r="PA14" t="s">
+        <v>435</v>
+      </c>
+      <c r="PB14" t="s">
+        <v>435</v>
+      </c>
+      <c r="PC14" t="s">
+        <v>435</v>
+      </c>
+      <c r="PD14" t="s">
+        <v>435</v>
       </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:420">
       <c r="A15" s="3" t="s">
-        <v>114</v>
+        <v>436</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
@@ -3688,365 +13216,1633 @@
       <c r="CA15" s="3"/>
       <c r="CB15" s="3"/>
       <c r="CC15" s="3"/>
       <c r="CD15" s="3"/>
       <c r="CE15" s="3"/>
       <c r="CF15" s="3"/>
       <c r="CG15" s="3"/>
       <c r="CH15" s="3"/>
       <c r="CI15" s="3"/>
       <c r="CJ15" s="3"/>
       <c r="CK15" s="3"/>
       <c r="CL15" s="3"/>
       <c r="CM15" s="3"/>
       <c r="CN15" s="3"/>
       <c r="CO15" s="3"/>
       <c r="CP15" s="3"/>
       <c r="CQ15" s="3"/>
       <c r="CR15" s="3"/>
       <c r="CS15" s="3"/>
       <c r="CT15" s="3"/>
       <c r="CU15" s="3"/>
       <c r="CV15" s="3"/>
       <c r="CW15" s="3"/>
       <c r="CX15" s="3"/>
       <c r="CY15" s="3"/>
+      <c r="CZ15" s="3"/>
+      <c r="DA15" s="3"/>
+      <c r="DB15" s="3"/>
+      <c r="DC15" s="3"/>
+      <c r="DD15" s="3"/>
+      <c r="DE15" s="3"/>
+      <c r="DF15" s="3"/>
+      <c r="DG15" s="3"/>
+      <c r="DH15" s="3"/>
+      <c r="DI15" s="3"/>
+      <c r="DJ15" s="3"/>
+      <c r="DK15" s="3"/>
+      <c r="DL15" s="3"/>
+      <c r="DM15" s="3"/>
+      <c r="DN15" s="3"/>
+      <c r="DO15" s="3"/>
+      <c r="DP15" s="3"/>
+      <c r="DQ15" s="3"/>
+      <c r="DR15" s="3"/>
+      <c r="DS15" s="3"/>
+      <c r="DT15" s="3"/>
+      <c r="DU15" s="3"/>
+      <c r="DV15" s="3"/>
+      <c r="DW15" s="3"/>
+      <c r="DX15" s="3"/>
+      <c r="DY15" s="3"/>
+      <c r="DZ15" s="3"/>
+      <c r="EA15" s="3"/>
+      <c r="EB15" s="3"/>
+      <c r="EC15" s="3"/>
+      <c r="ED15" s="3"/>
+      <c r="EE15" s="3"/>
+      <c r="EF15" s="3"/>
+      <c r="EG15" s="3"/>
+      <c r="EH15" s="3"/>
+      <c r="EI15" s="3"/>
+      <c r="EJ15" s="3"/>
+      <c r="EK15" s="3"/>
+      <c r="EL15" s="3"/>
+      <c r="EM15" s="3"/>
+      <c r="EN15" s="3"/>
+      <c r="EO15" s="3"/>
+      <c r="EP15" s="3"/>
+      <c r="EQ15" s="3"/>
+      <c r="ER15" s="3"/>
+      <c r="ES15" s="3"/>
+      <c r="ET15" s="3"/>
+      <c r="EU15" s="3"/>
+      <c r="EV15" s="3"/>
+      <c r="EW15" s="3"/>
+      <c r="EX15" s="3"/>
+      <c r="EY15" s="3"/>
+      <c r="EZ15" s="3"/>
+      <c r="FA15" s="3"/>
+      <c r="FB15" s="3"/>
+      <c r="FC15" s="3"/>
+      <c r="FD15" s="3"/>
+      <c r="FE15" s="3"/>
+      <c r="FF15" s="3"/>
+      <c r="FG15" s="3"/>
+      <c r="FH15" s="3"/>
+      <c r="FI15" s="3"/>
+      <c r="FJ15" s="3"/>
+      <c r="FK15" s="3"/>
+      <c r="FL15" s="3"/>
+      <c r="FM15" s="3"/>
+      <c r="FN15" s="3"/>
+      <c r="FO15" s="3"/>
+      <c r="FP15" s="3"/>
+      <c r="FQ15" s="3"/>
+      <c r="FR15" s="3"/>
+      <c r="FS15" s="3"/>
+      <c r="FT15" s="3"/>
+      <c r="FU15" s="3"/>
+      <c r="FV15" s="3"/>
+      <c r="FW15" s="3"/>
+      <c r="FX15" s="3"/>
+      <c r="FY15" s="3"/>
+      <c r="FZ15" s="3"/>
+      <c r="GA15" s="3"/>
+      <c r="GB15" s="3"/>
+      <c r="GC15" s="3"/>
+      <c r="GD15" s="3"/>
+      <c r="GE15" s="3"/>
+      <c r="GF15" s="3"/>
+      <c r="GG15" s="3"/>
+      <c r="GH15" s="3"/>
+      <c r="GI15" s="3"/>
+      <c r="GJ15" s="3"/>
+      <c r="GK15" s="3"/>
+      <c r="GL15" s="3"/>
+      <c r="GM15" s="3"/>
+      <c r="GN15" s="3"/>
+      <c r="GO15" s="3"/>
+      <c r="GP15" s="3"/>
+      <c r="GQ15" s="3"/>
+      <c r="GR15" s="3"/>
+      <c r="GS15" s="3"/>
+      <c r="GT15" s="3"/>
+      <c r="GU15" s="3"/>
+      <c r="GV15" s="3"/>
+      <c r="GW15" s="3"/>
+      <c r="GX15" s="3"/>
+      <c r="GY15" s="3"/>
+      <c r="GZ15" s="3"/>
+      <c r="HA15" s="3"/>
+      <c r="HB15" s="3"/>
+      <c r="HC15" s="3"/>
+      <c r="HD15" s="3"/>
+      <c r="HE15" s="3"/>
+      <c r="HF15" s="3"/>
+      <c r="HG15" s="3"/>
+      <c r="HH15" s="3"/>
+      <c r="HI15" s="3"/>
+      <c r="HJ15" s="3"/>
+      <c r="HK15" s="3"/>
+      <c r="HL15" s="3"/>
+      <c r="HM15" s="3"/>
+      <c r="HN15" s="3"/>
+      <c r="HO15" s="3"/>
+      <c r="HP15" s="3"/>
+      <c r="HQ15" s="3"/>
+      <c r="HR15" s="3"/>
+      <c r="HS15" s="3"/>
+      <c r="HT15" s="3"/>
+      <c r="HU15" s="3"/>
+      <c r="HV15" s="3"/>
+      <c r="HW15" s="3"/>
+      <c r="HX15" s="3"/>
+      <c r="HY15" s="3"/>
+      <c r="HZ15" s="3"/>
+      <c r="IA15" s="3"/>
+      <c r="IB15" s="3"/>
+      <c r="IC15" s="3"/>
+      <c r="ID15" s="3"/>
+      <c r="IE15" s="3"/>
+      <c r="IF15" s="3"/>
+      <c r="IG15" s="3"/>
+      <c r="IH15" s="3"/>
+      <c r="II15" s="3"/>
+      <c r="IJ15" s="3"/>
+      <c r="IK15" s="3"/>
+      <c r="IL15" s="3"/>
+      <c r="IM15" s="3"/>
+      <c r="IN15" s="3"/>
+      <c r="IO15" s="3"/>
+      <c r="IP15" s="3"/>
+      <c r="IQ15" s="3"/>
+      <c r="IR15" s="3"/>
+      <c r="IS15" s="3"/>
+      <c r="IT15" s="3"/>
+      <c r="IU15" s="3"/>
+      <c r="IV15" s="3"/>
+      <c r="IW15" s="3"/>
+      <c r="IX15" s="3"/>
+      <c r="IY15" s="3"/>
+      <c r="IZ15" s="3"/>
+      <c r="JA15" s="3"/>
+      <c r="JB15" s="3"/>
+      <c r="JC15" s="3"/>
+      <c r="JD15" s="3"/>
+      <c r="JE15" s="3"/>
+      <c r="JF15" s="3"/>
+      <c r="JG15" s="3"/>
+      <c r="JH15" s="3"/>
+      <c r="JI15" s="3"/>
+      <c r="JJ15" s="3"/>
+      <c r="JK15" s="3"/>
+      <c r="JL15" s="3"/>
+      <c r="JM15" s="3"/>
+      <c r="JN15" s="3"/>
+      <c r="JO15" s="3"/>
+      <c r="JP15" s="3"/>
+      <c r="JQ15" s="3"/>
+      <c r="JR15" s="3"/>
+      <c r="JS15" s="3"/>
+      <c r="JT15" s="3"/>
+      <c r="JU15" s="3"/>
+      <c r="JV15" s="3"/>
+      <c r="JW15" s="3"/>
+      <c r="JX15" s="3"/>
+      <c r="JY15" s="3"/>
+      <c r="JZ15" s="3"/>
+      <c r="KA15" s="3"/>
+      <c r="KB15" s="3"/>
+      <c r="KC15" s="3"/>
+      <c r="KD15" s="3"/>
+      <c r="KE15" s="3"/>
+      <c r="KF15" s="3"/>
+      <c r="KG15" s="3"/>
+      <c r="KH15" s="3"/>
+      <c r="KI15" s="3"/>
+      <c r="KJ15" s="3"/>
+      <c r="KK15" s="3"/>
+      <c r="KL15" s="3"/>
+      <c r="KM15" s="3"/>
+      <c r="KN15" s="3"/>
+      <c r="KO15" s="3"/>
+      <c r="KP15" s="3"/>
+      <c r="KQ15" s="3"/>
+      <c r="KR15" s="3"/>
+      <c r="KS15" s="3"/>
+      <c r="KT15" s="3"/>
+      <c r="KU15" s="3"/>
+      <c r="KV15" s="3"/>
+      <c r="KW15" s="3"/>
+      <c r="KX15" s="3"/>
+      <c r="KY15" s="3"/>
+      <c r="KZ15" s="3"/>
+      <c r="LA15" s="3"/>
+      <c r="LB15" s="3"/>
+      <c r="LC15" s="3"/>
+      <c r="LD15" s="3"/>
+      <c r="LE15" s="3"/>
+      <c r="LF15" s="3"/>
+      <c r="LG15" s="3"/>
+      <c r="LH15" s="3"/>
+      <c r="LI15" s="3"/>
+      <c r="LJ15" s="3"/>
+      <c r="LK15" s="3"/>
+      <c r="LL15" s="3"/>
+      <c r="LM15" s="3"/>
+      <c r="LN15" s="3"/>
+      <c r="LO15" s="3"/>
+      <c r="LP15" s="3"/>
+      <c r="LQ15" s="3"/>
+      <c r="LR15" s="3"/>
+      <c r="LS15" s="3"/>
+      <c r="LT15" s="3"/>
+      <c r="LU15" s="3"/>
+      <c r="LV15" s="3"/>
+      <c r="LW15" s="3"/>
+      <c r="LX15" s="3"/>
+      <c r="LY15" s="3"/>
+      <c r="LZ15" s="3"/>
+      <c r="MA15" s="3"/>
+      <c r="MB15" s="3"/>
+      <c r="MC15" s="3"/>
+      <c r="MD15" s="3"/>
+      <c r="ME15" s="3"/>
+      <c r="MF15" s="3"/>
+      <c r="MG15" s="3"/>
+      <c r="MH15" s="3"/>
+      <c r="MI15" s="3"/>
+      <c r="MJ15" s="3"/>
+      <c r="MK15" s="3"/>
+      <c r="ML15" s="3"/>
+      <c r="MM15" s="3"/>
+      <c r="MN15" s="3"/>
+      <c r="MO15" s="3"/>
+      <c r="MP15" s="3"/>
+      <c r="MQ15" s="3"/>
+      <c r="MR15" s="3"/>
+      <c r="MS15" s="3"/>
+      <c r="MT15" s="3"/>
+      <c r="MU15" s="3"/>
+      <c r="MV15" s="3"/>
+      <c r="MW15" s="3"/>
+      <c r="MX15" s="3"/>
+      <c r="MY15" s="3"/>
+      <c r="MZ15" s="3"/>
+      <c r="NA15" s="3"/>
+      <c r="NB15" s="3"/>
+      <c r="NC15" s="3"/>
+      <c r="ND15" s="3"/>
+      <c r="NE15" s="3"/>
+      <c r="NF15" s="3"/>
+      <c r="NG15" s="3"/>
+      <c r="NH15" s="3"/>
+      <c r="NI15" s="3"/>
+      <c r="NJ15" s="3"/>
+      <c r="NK15" s="3"/>
+      <c r="NL15" s="3"/>
+      <c r="NM15" s="3"/>
+      <c r="NN15" s="3"/>
+      <c r="NO15" s="3"/>
+      <c r="NP15" s="3"/>
+      <c r="NQ15" s="3"/>
+      <c r="NR15" s="3"/>
+      <c r="NS15" s="3"/>
+      <c r="NT15" s="3"/>
+      <c r="NU15" s="3"/>
+      <c r="NV15" s="3"/>
+      <c r="NW15" s="3"/>
+      <c r="NX15" s="3"/>
+      <c r="NY15" s="3"/>
+      <c r="NZ15" s="3"/>
+      <c r="OA15" s="3"/>
+      <c r="OB15" s="3"/>
+      <c r="OC15" s="3"/>
+      <c r="OD15" s="3"/>
+      <c r="OE15" s="3"/>
+      <c r="OF15" s="3"/>
+      <c r="OG15" s="3"/>
+      <c r="OH15" s="3"/>
+      <c r="OI15" s="3"/>
+      <c r="OJ15" s="3"/>
+      <c r="OK15" s="3"/>
+      <c r="OL15" s="3"/>
+      <c r="OM15" s="3"/>
+      <c r="ON15" s="3"/>
+      <c r="OO15" s="3"/>
+      <c r="OP15" s="3"/>
+      <c r="OQ15" s="3"/>
+      <c r="OR15" s="3"/>
+      <c r="OS15" s="3"/>
+      <c r="OT15" s="3"/>
+      <c r="OU15" s="3"/>
+      <c r="OV15" s="3"/>
+      <c r="OW15" s="3"/>
+      <c r="OX15" s="3"/>
+      <c r="OY15" s="3"/>
+      <c r="OZ15" s="3"/>
+      <c r="PA15" s="3"/>
+      <c r="PB15" s="3"/>
+      <c r="PC15" s="3"/>
+      <c r="PD15" s="3"/>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:420">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>421</v>
       </c>
       <c r="B16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="C16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="D16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="E16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="F16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="G16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="H16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="I16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="J16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="K16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="M16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="N16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="O16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="P16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="Q16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="R16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="S16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="T16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="U16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="V16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="W16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="X16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="Y16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="Z16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AA16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AB16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AC16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AD16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AE16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AF16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AG16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AH16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AI16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AJ16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AK16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AL16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AM16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AN16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AO16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AP16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AQ16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AR16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AS16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AT16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AU16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AV16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AW16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AX16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AY16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="AZ16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="BA16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="BB16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="BC16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="BD16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="BE16" t="s">
-        <v>115</v>
+        <v>437</v>
       </c>
       <c r="BF16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BG16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BH16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BI16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BJ16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BK16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BL16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BM16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BN16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BO16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BP16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BQ16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BR16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BS16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BT16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BU16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BV16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BW16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BX16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BY16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="BZ16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CA16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CB16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CC16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CD16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CE16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CF16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CG16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CH16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CI16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CJ16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CK16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CL16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CM16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CN16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CO16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CP16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CQ16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CR16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CS16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CT16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CU16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CV16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CW16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CX16" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="CY16" t="s">
-        <v>115</v>
+        <v>438</v>
+      </c>
+      <c r="CZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DD16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="DZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="ED16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="ER16" t="s">
+        <v>438</v>
+      </c>
+      <c r="ES16" t="s">
+        <v>438</v>
+      </c>
+      <c r="ET16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="EZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FD16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="FZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GD16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="GZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HD16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="HZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="ID16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="II16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="IZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JD16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="JZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KD16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="KZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LD16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="LZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MD16" t="s">
+        <v>438</v>
+      </c>
+      <c r="ME16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="ML16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="MZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="ND16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NN16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="NZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OD16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OE16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OF16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OG16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OH16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OI16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OJ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OK16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OL16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OM16" t="s">
+        <v>438</v>
+      </c>
+      <c r="ON16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OO16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OP16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OQ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OR16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OS16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OT16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OU16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OV16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OW16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OX16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OY16" t="s">
+        <v>438</v>
+      </c>
+      <c r="OZ16" t="s">
+        <v>438</v>
+      </c>
+      <c r="PA16" t="s">
+        <v>438</v>
+      </c>
+      <c r="PB16" t="s">
+        <v>438</v>
+      </c>
+      <c r="PC16" t="s">
+        <v>438</v>
+      </c>
+      <c r="PD16" t="s">
+        <v>438</v>
       </c>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:420">
       <c r="A18" s="1" t="s">
-        <v>116</v>
+        <v>439</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
@@ -4106,60 +14902,377 @@
       <c r="CA18" s="1"/>
       <c r="CB18" s="1"/>
       <c r="CC18" s="1"/>
       <c r="CD18" s="1"/>
       <c r="CE18" s="1"/>
       <c r="CF18" s="1"/>
       <c r="CG18" s="1"/>
       <c r="CH18" s="1"/>
       <c r="CI18" s="1"/>
       <c r="CJ18" s="1"/>
       <c r="CK18" s="1"/>
       <c r="CL18" s="1"/>
       <c r="CM18" s="1"/>
       <c r="CN18" s="1"/>
       <c r="CO18" s="1"/>
       <c r="CP18" s="1"/>
       <c r="CQ18" s="1"/>
       <c r="CR18" s="1"/>
       <c r="CS18" s="1"/>
       <c r="CT18" s="1"/>
       <c r="CU18" s="1"/>
       <c r="CV18" s="1"/>
       <c r="CW18" s="1"/>
       <c r="CX18" s="1"/>
       <c r="CY18" s="1"/>
+      <c r="CZ18" s="1"/>
+      <c r="DA18" s="1"/>
+      <c r="DB18" s="1"/>
+      <c r="DC18" s="1"/>
+      <c r="DD18" s="1"/>
+      <c r="DE18" s="1"/>
+      <c r="DF18" s="1"/>
+      <c r="DG18" s="1"/>
+      <c r="DH18" s="1"/>
+      <c r="DI18" s="1"/>
+      <c r="DJ18" s="1"/>
+      <c r="DK18" s="1"/>
+      <c r="DL18" s="1"/>
+      <c r="DM18" s="1"/>
+      <c r="DN18" s="1"/>
+      <c r="DO18" s="1"/>
+      <c r="DP18" s="1"/>
+      <c r="DQ18" s="1"/>
+      <c r="DR18" s="1"/>
+      <c r="DS18" s="1"/>
+      <c r="DT18" s="1"/>
+      <c r="DU18" s="1"/>
+      <c r="DV18" s="1"/>
+      <c r="DW18" s="1"/>
+      <c r="DX18" s="1"/>
+      <c r="DY18" s="1"/>
+      <c r="DZ18" s="1"/>
+      <c r="EA18" s="1"/>
+      <c r="EB18" s="1"/>
+      <c r="EC18" s="1"/>
+      <c r="ED18" s="1"/>
+      <c r="EE18" s="1"/>
+      <c r="EF18" s="1"/>
+      <c r="EG18" s="1"/>
+      <c r="EH18" s="1"/>
+      <c r="EI18" s="1"/>
+      <c r="EJ18" s="1"/>
+      <c r="EK18" s="1"/>
+      <c r="EL18" s="1"/>
+      <c r="EM18" s="1"/>
+      <c r="EN18" s="1"/>
+      <c r="EO18" s="1"/>
+      <c r="EP18" s="1"/>
+      <c r="EQ18" s="1"/>
+      <c r="ER18" s="1"/>
+      <c r="ES18" s="1"/>
+      <c r="ET18" s="1"/>
+      <c r="EU18" s="1"/>
+      <c r="EV18" s="1"/>
+      <c r="EW18" s="1"/>
+      <c r="EX18" s="1"/>
+      <c r="EY18" s="1"/>
+      <c r="EZ18" s="1"/>
+      <c r="FA18" s="1"/>
+      <c r="FB18" s="1"/>
+      <c r="FC18" s="1"/>
+      <c r="FD18" s="1"/>
+      <c r="FE18" s="1"/>
+      <c r="FF18" s="1"/>
+      <c r="FG18" s="1"/>
+      <c r="FH18" s="1"/>
+      <c r="FI18" s="1"/>
+      <c r="FJ18" s="1"/>
+      <c r="FK18" s="1"/>
+      <c r="FL18" s="1"/>
+      <c r="FM18" s="1"/>
+      <c r="FN18" s="1"/>
+      <c r="FO18" s="1"/>
+      <c r="FP18" s="1"/>
+      <c r="FQ18" s="1"/>
+      <c r="FR18" s="1"/>
+      <c r="FS18" s="1"/>
+      <c r="FT18" s="1"/>
+      <c r="FU18" s="1"/>
+      <c r="FV18" s="1"/>
+      <c r="FW18" s="1"/>
+      <c r="FX18" s="1"/>
+      <c r="FY18" s="1"/>
+      <c r="FZ18" s="1"/>
+      <c r="GA18" s="1"/>
+      <c r="GB18" s="1"/>
+      <c r="GC18" s="1"/>
+      <c r="GD18" s="1"/>
+      <c r="GE18" s="1"/>
+      <c r="GF18" s="1"/>
+      <c r="GG18" s="1"/>
+      <c r="GH18" s="1"/>
+      <c r="GI18" s="1"/>
+      <c r="GJ18" s="1"/>
+      <c r="GK18" s="1"/>
+      <c r="GL18" s="1"/>
+      <c r="GM18" s="1"/>
+      <c r="GN18" s="1"/>
+      <c r="GO18" s="1"/>
+      <c r="GP18" s="1"/>
+      <c r="GQ18" s="1"/>
+      <c r="GR18" s="1"/>
+      <c r="GS18" s="1"/>
+      <c r="GT18" s="1"/>
+      <c r="GU18" s="1"/>
+      <c r="GV18" s="1"/>
+      <c r="GW18" s="1"/>
+      <c r="GX18" s="1"/>
+      <c r="GY18" s="1"/>
+      <c r="GZ18" s="1"/>
+      <c r="HA18" s="1"/>
+      <c r="HB18" s="1"/>
+      <c r="HC18" s="1"/>
+      <c r="HD18" s="1"/>
+      <c r="HE18" s="1"/>
+      <c r="HF18" s="1"/>
+      <c r="HG18" s="1"/>
+      <c r="HH18" s="1"/>
+      <c r="HI18" s="1"/>
+      <c r="HJ18" s="1"/>
+      <c r="HK18" s="1"/>
+      <c r="HL18" s="1"/>
+      <c r="HM18" s="1"/>
+      <c r="HN18" s="1"/>
+      <c r="HO18" s="1"/>
+      <c r="HP18" s="1"/>
+      <c r="HQ18" s="1"/>
+      <c r="HR18" s="1"/>
+      <c r="HS18" s="1"/>
+      <c r="HT18" s="1"/>
+      <c r="HU18" s="1"/>
+      <c r="HV18" s="1"/>
+      <c r="HW18" s="1"/>
+      <c r="HX18" s="1"/>
+      <c r="HY18" s="1"/>
+      <c r="HZ18" s="1"/>
+      <c r="IA18" s="1"/>
+      <c r="IB18" s="1"/>
+      <c r="IC18" s="1"/>
+      <c r="ID18" s="1"/>
+      <c r="IE18" s="1"/>
+      <c r="IF18" s="1"/>
+      <c r="IG18" s="1"/>
+      <c r="IH18" s="1"/>
+      <c r="II18" s="1"/>
+      <c r="IJ18" s="1"/>
+      <c r="IK18" s="1"/>
+      <c r="IL18" s="1"/>
+      <c r="IM18" s="1"/>
+      <c r="IN18" s="1"/>
+      <c r="IO18" s="1"/>
+      <c r="IP18" s="1"/>
+      <c r="IQ18" s="1"/>
+      <c r="IR18" s="1"/>
+      <c r="IS18" s="1"/>
+      <c r="IT18" s="1"/>
+      <c r="IU18" s="1"/>
+      <c r="IV18" s="1"/>
+      <c r="IW18" s="1"/>
+      <c r="IX18" s="1"/>
+      <c r="IY18" s="1"/>
+      <c r="IZ18" s="1"/>
+      <c r="JA18" s="1"/>
+      <c r="JB18" s="1"/>
+      <c r="JC18" s="1"/>
+      <c r="JD18" s="1"/>
+      <c r="JE18" s="1"/>
+      <c r="JF18" s="1"/>
+      <c r="JG18" s="1"/>
+      <c r="JH18" s="1"/>
+      <c r="JI18" s="1"/>
+      <c r="JJ18" s="1"/>
+      <c r="JK18" s="1"/>
+      <c r="JL18" s="1"/>
+      <c r="JM18" s="1"/>
+      <c r="JN18" s="1"/>
+      <c r="JO18" s="1"/>
+      <c r="JP18" s="1"/>
+      <c r="JQ18" s="1"/>
+      <c r="JR18" s="1"/>
+      <c r="JS18" s="1"/>
+      <c r="JT18" s="1"/>
+      <c r="JU18" s="1"/>
+      <c r="JV18" s="1"/>
+      <c r="JW18" s="1"/>
+      <c r="JX18" s="1"/>
+      <c r="JY18" s="1"/>
+      <c r="JZ18" s="1"/>
+      <c r="KA18" s="1"/>
+      <c r="KB18" s="1"/>
+      <c r="KC18" s="1"/>
+      <c r="KD18" s="1"/>
+      <c r="KE18" s="1"/>
+      <c r="KF18" s="1"/>
+      <c r="KG18" s="1"/>
+      <c r="KH18" s="1"/>
+      <c r="KI18" s="1"/>
+      <c r="KJ18" s="1"/>
+      <c r="KK18" s="1"/>
+      <c r="KL18" s="1"/>
+      <c r="KM18" s="1"/>
+      <c r="KN18" s="1"/>
+      <c r="KO18" s="1"/>
+      <c r="KP18" s="1"/>
+      <c r="KQ18" s="1"/>
+      <c r="KR18" s="1"/>
+      <c r="KS18" s="1"/>
+      <c r="KT18" s="1"/>
+      <c r="KU18" s="1"/>
+      <c r="KV18" s="1"/>
+      <c r="KW18" s="1"/>
+      <c r="KX18" s="1"/>
+      <c r="KY18" s="1"/>
+      <c r="KZ18" s="1"/>
+      <c r="LA18" s="1"/>
+      <c r="LB18" s="1"/>
+      <c r="LC18" s="1"/>
+      <c r="LD18" s="1"/>
+      <c r="LE18" s="1"/>
+      <c r="LF18" s="1"/>
+      <c r="LG18" s="1"/>
+      <c r="LH18" s="1"/>
+      <c r="LI18" s="1"/>
+      <c r="LJ18" s="1"/>
+      <c r="LK18" s="1"/>
+      <c r="LL18" s="1"/>
+      <c r="LM18" s="1"/>
+      <c r="LN18" s="1"/>
+      <c r="LO18" s="1"/>
+      <c r="LP18" s="1"/>
+      <c r="LQ18" s="1"/>
+      <c r="LR18" s="1"/>
+      <c r="LS18" s="1"/>
+      <c r="LT18" s="1"/>
+      <c r="LU18" s="1"/>
+      <c r="LV18" s="1"/>
+      <c r="LW18" s="1"/>
+      <c r="LX18" s="1"/>
+      <c r="LY18" s="1"/>
+      <c r="LZ18" s="1"/>
+      <c r="MA18" s="1"/>
+      <c r="MB18" s="1"/>
+      <c r="MC18" s="1"/>
+      <c r="MD18" s="1"/>
+      <c r="ME18" s="1"/>
+      <c r="MF18" s="1"/>
+      <c r="MG18" s="1"/>
+      <c r="MH18" s="1"/>
+      <c r="MI18" s="1"/>
+      <c r="MJ18" s="1"/>
+      <c r="MK18" s="1"/>
+      <c r="ML18" s="1"/>
+      <c r="MM18" s="1"/>
+      <c r="MN18" s="1"/>
+      <c r="MO18" s="1"/>
+      <c r="MP18" s="1"/>
+      <c r="MQ18" s="1"/>
+      <c r="MR18" s="1"/>
+      <c r="MS18" s="1"/>
+      <c r="MT18" s="1"/>
+      <c r="MU18" s="1"/>
+      <c r="MV18" s="1"/>
+      <c r="MW18" s="1"/>
+      <c r="MX18" s="1"/>
+      <c r="MY18" s="1"/>
+      <c r="MZ18" s="1"/>
+      <c r="NA18" s="1"/>
+      <c r="NB18" s="1"/>
+      <c r="NC18" s="1"/>
+      <c r="ND18" s="1"/>
+      <c r="NE18" s="1"/>
+      <c r="NF18" s="1"/>
+      <c r="NG18" s="1"/>
+      <c r="NH18" s="1"/>
+      <c r="NI18" s="1"/>
+      <c r="NJ18" s="1"/>
+      <c r="NK18" s="1"/>
+      <c r="NL18" s="1"/>
+      <c r="NM18" s="1"/>
+      <c r="NN18" s="1"/>
+      <c r="NO18" s="1"/>
+      <c r="NP18" s="1"/>
+      <c r="NQ18" s="1"/>
+      <c r="NR18" s="1"/>
+      <c r="NS18" s="1"/>
+      <c r="NT18" s="1"/>
+      <c r="NU18" s="1"/>
+      <c r="NV18" s="1"/>
+      <c r="NW18" s="1"/>
+      <c r="NX18" s="1"/>
+      <c r="NY18" s="1"/>
+      <c r="NZ18" s="1"/>
+      <c r="OA18" s="1"/>
+      <c r="OB18" s="1"/>
+      <c r="OC18" s="1"/>
+      <c r="OD18" s="1"/>
+      <c r="OE18" s="1"/>
+      <c r="OF18" s="1"/>
+      <c r="OG18" s="1"/>
+      <c r="OH18" s="1"/>
+      <c r="OI18" s="1"/>
+      <c r="OJ18" s="1"/>
+      <c r="OK18" s="1"/>
+      <c r="OL18" s="1"/>
+      <c r="OM18" s="1"/>
+      <c r="ON18" s="1"/>
+      <c r="OO18" s="1"/>
+      <c r="OP18" s="1"/>
+      <c r="OQ18" s="1"/>
+      <c r="OR18" s="1"/>
+      <c r="OS18" s="1"/>
+      <c r="OT18" s="1"/>
+      <c r="OU18" s="1"/>
+      <c r="OV18" s="1"/>
+      <c r="OW18" s="1"/>
+      <c r="OX18" s="1"/>
+      <c r="OY18" s="1"/>
+      <c r="OZ18" s="1"/>
+      <c r="PA18" s="1"/>
+      <c r="PB18" s="1"/>
+      <c r="PC18" s="1"/>
+      <c r="PD18" s="1"/>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:420">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>440</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A19:CY19"/>
+    <mergeCell ref="A19:PD19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>